--- v0 (2026-05-03)
+++ v1 (2026-06-16)
@@ -6,217 +6,253 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b00004215\Desktop\ЛЕШИН ОТЧЕТ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="13545"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="14445"/>
   </bookViews>
   <sheets>
     <sheet name="Отчёт" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2119" uniqueCount="1714">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2544" uniqueCount="2001">
   <si>
     <t>Наименование ОТС</t>
   </si>
   <si>
     <t>Категоря товара</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>ООО "ОМА"</t>
   </si>
   <si>
     <t>д Дворицкая Слобода,  , 107-11</t>
   </si>
   <si>
     <t>Закрытое акционерное общество "САНТЕХОБОРУДОВАНИЕ"</t>
   </si>
   <si>
     <t>Мебель;Санитарно-техническое оборудование;Светильники</t>
   </si>
   <si>
     <t>Город Минск, Улица Щербакова,  д.30, кв.1</t>
   </si>
   <si>
     <t>Открытое акционерное общество "МИНСКДРЕВ"</t>
   </si>
   <si>
     <t>Деревянные окна и двери</t>
   </si>
   <si>
     <t>Город Минск, Улица Соцалистическая,  д.20</t>
   </si>
   <si>
     <t>Закрытое акционерное общество "1000 МЕЛОЧЕЙ"</t>
   </si>
   <si>
     <t>Качели садовые, мебель садовая, кровати раскладные;Санитарно-техническое оборудование;Светильники</t>
   </si>
   <si>
     <t>Город Минск, Площадь Калинина,  д.1, кв.ком.1а</t>
   </si>
   <si>
+    <t>Торговое республиканское унитарное предприятие "Кирмаш"</t>
+  </si>
+  <si>
+    <t>Мебель</t>
+  </si>
+  <si>
+    <t>220116 г. Минск пр. Дзержинского,100</t>
+  </si>
+  <si>
     <t>Торговое коммунальное унитарное предприятие "Универмаг Беларусь"</t>
   </si>
   <si>
-    <t>Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, воздухоочистители, вытяжки;Изделия из натуральной кожи;Качели садовые, мебель садовая, кровати раскладные;Ковры, ковровые изделия;Комплекты белья постельного;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки;Машины стиральные, стирально-сушильные;Микроволновые печи;Обогреватели конвекторные электрические;Предметы одежды, принадлежности к одежде и прочие изделия из натурального меха, головные уборы из натурального меха;Светильники;Телевизоры;Фены для волос;Холодильники, холодильники-морозильники, морозильники;Электросоковыжималки, электросоковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод</t>
+    <t>Газовые или электрические плиты;газоэлектрические плиты;встраиваемые панели (столы);встраиваемые духовки;воздухоочистители;вытяжки;Изделия из натуральной кожи;Качели садовые;мебель садовая;кровати раскладные;Ковры;ковровые изделия;Комплекты белья постельного;Кухонные машины;мясорубки;кухонные комбайны;миксеры;шинковки;Машины стиральные;стирально-сушильные;Микроволновые печи;Обогреватели конвекторные электрические;Предметы одежды;принадлежности к одежде и прочие изделия из натурального меха;головные уборы из натурального меха;Светильники;Телевизоры;Фены для волос;Холодильники;холодильники-морозильники;морозильники;Электросоковыжималки;электросоковыжималки-шинковки;электросушилки для овощей;фруктов;грибов и ягод</t>
   </si>
   <si>
     <t>Город Минск, Улица Жилуновича,  д.4</t>
   </si>
   <si>
     <t>ЗАКРЫТОЕ АКЦИОНЕРНОЕ ОБЩЕСТВО "ВАРИА-СЕРВИС"</t>
   </si>
   <si>
     <t>Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, воздухоочистители, вытяжки;Мебель</t>
   </si>
   <si>
     <t>Г.МИНСК, УЛ.М.БОГДАНОВИЧА,53,КОМН.42,43,44,45,46,47,48</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СТАРТ-Х"</t>
   </si>
   <si>
     <t>Изделия из натуральной кожи;Комплекты белья постельного;Предметы одежды, принадлежности к одежде и прочие изделия из натурального меха, головные уборы из натурального меха;Светильники;Фены для волос</t>
   </si>
   <si>
     <t>Город Минск, Улица Долгобродская,  д.26, кв.1</t>
   </si>
   <si>
+    <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЭЛЕКТРОСЕРВИС И КО"</t>
+  </si>
+  <si>
+    <t>Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, электроплитки настольные, воздухоочистители, вытяжки</t>
+  </si>
+  <si>
+    <t>Город Минск, Проспект Независимости,  д.179, кв.17-1</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "ГеосИдеал"</t>
   </si>
   <si>
-    <t>Мебель</t>
-[...1 lines deleted...]
-  <si>
     <t>Минская обл., р-н Смолевичский, Плисский с/с, Поселок сельского типа Октябрьский ,  д.11, кв.51</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Козловский Ярослав Ярославович</t>
   </si>
   <si>
     <t>Телевизоры</t>
   </si>
   <si>
     <t>Город Минск, Улица Панченко,  д.26, кв.193</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Борць"</t>
   </si>
   <si>
     <t>г.Минск пр.Партизанский,64 каб.1 пом.1н</t>
   </si>
   <si>
     <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТЕХНОХОЛ"</t>
   </si>
   <si>
-    <t>Электросоковыжималки, электросоковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод</t>
+    <t>Электросоковыжималки;электросоковыжималки-шинковки;электросушилки для овощей;фруктов;грибов и ягод</t>
   </si>
   <si>
     <t>г.Минск,ул.Славинского,1А,ком.305В</t>
   </si>
   <si>
     <t>ООО "Белагро Бел"</t>
   </si>
   <si>
     <t>г Минск, ул. ИЛИМСКАЯ, 58-1</t>
   </si>
   <si>
     <t>Торгово-маркетинговое частное унитарное предприятие "БЕЛМЕБЕЛЬПРОЕКТ"</t>
   </si>
   <si>
     <t>г.Минск,ул.Маяковского,14,комн.9Н</t>
   </si>
   <si>
+    <t>ОБЩЕСТВО С ДОПОЛНИТЕЛЬНОЙ ОТВЕТСТВЕННОСТЬЮ "ЗАСЛАВСКАЯ МЕБЕЛЬНАЯ ФАБРИКА"</t>
+  </si>
+  <si>
+    <t>Минская обл. Минский р-н, г.Заславль, ул.Приморская 2Б произ</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Кондор ПТМ"</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Я.Коласа,  д.37, кв.47</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Файнкурс"</t>
   </si>
   <si>
     <t>г.Минск, пр-т Независимости,85г, оф.99</t>
   </si>
   <si>
     <t>Торговое унитарное предприятие "Торговый дом Коминтерн-М"</t>
   </si>
   <si>
     <t>Предметы одежды, принадлежности к одежде и прочие изделия из натурального меха, головные уборы из натурального меха</t>
   </si>
   <si>
     <t>Город Минск, Переулок Рабочий,  д.1, кв.2Н</t>
   </si>
   <si>
     <t>Частное унитарное торгово-производственное предприятие "Тимбер-Маркет"</t>
   </si>
   <si>
     <t>Город Минск, Улица Богдановича,  д.53, кв.7а</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ДомБелКом"</t>
   </si>
   <si>
     <t>Домокомплекты, сборные деревянные сооружения и изделия</t>
   </si>
   <si>
     <t>Город Минск, Улица Стариновская,  д.37, кв.40Н</t>
   </si>
   <si>
     <t>ООО "Триовист"</t>
   </si>
   <si>
     <t>г Минск, пр. ПОБЕДИТЕЛЕЙ, 100-203</t>
   </si>
   <si>
+    <t>Частное торговое унитарное предприятие "АЛД-Маркет"</t>
+  </si>
+  <si>
+    <t>Ноутбуки, персональные мини-компьютеры, мини-ПК, мониторы, моноблоки, сервера, системные блоки, системы хранения данных, интерактивные панели</t>
+  </si>
+  <si>
+    <t>г.Минск ул.Кнорина 6Б пом.5Н, к, 1</t>
+  </si>
+  <si>
     <t>ЧП "БАКАРД ГРУПП"</t>
   </si>
   <si>
     <t>г Минск, ул. МАКСИМА БОГДАНОВИЧА, 89-31</t>
   </si>
   <si>
     <t>Частное производственное унитарное предприятие "Согин-Люкс"</t>
   </si>
   <si>
     <t>Минская область, Минский район, д. Рогово, ул. Гастелло, д.6</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "Гивойно"</t>
   </si>
   <si>
     <t>г.Минск, ул.Кальварийская, д.44</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "Арредаменто"</t>
   </si>
   <si>
     <t>Город Минск, Проспект Независимости,  д.165, кв.5/4.4</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "Паркет у Валентины"</t>
@@ -239,92 +275,125 @@
   <si>
     <t>г Минск, ул. ПЕТРА ГЛЕБКИ, 92-19</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "РИМБАТ"</t>
   </si>
   <si>
     <t>Средства малой механизации</t>
   </si>
   <si>
     <t>Минская обл., р-н Минский, Новодворский с/с, Деревня Большое Стиклево ,  д.40,  корп.1, кв.8</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Мебель Лайм"</t>
   </si>
   <si>
     <t>Город Минск, Проспект Дзержинского,  д.19, кв.888</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Гранд Парк"</t>
   </si>
   <si>
     <t>г.Минск, ул.Платонова, д.22, комн.204</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "АльС Трейдинг"</t>
+  </si>
+  <si>
+    <t>Шины легковые, легкогрузовые</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Гурского,  д.46, кв.1/15-7</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Территория сна"</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Каменногорская,  д.47,  корп.143а</t>
+  </si>
+  <si>
     <t>ООО "Сильный пол"</t>
   </si>
   <si>
     <t>г Минск, ул. ИРИНОВСКАЯ, 19-каб.4</t>
   </si>
   <si>
     <t>Частное торгово-производственное унитарное предприятие "ТехноИндустрия"</t>
   </si>
   <si>
     <t>Мотовелотовары;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки</t>
   </si>
   <si>
     <t>г.Минск, ул.Казинца, д.11А офис Б-401</t>
   </si>
   <si>
     <t>Частное производственно-торговое унитарное предприятие "Хоум Трэйд"</t>
   </si>
   <si>
     <t>Город Минск, Улица Западная,  д.13, кв.287</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Мельченко Владимир Владимирович</t>
   </si>
   <si>
     <t>Город Минск, Улица Руссиянова,  д.3,  корп.1, кв.533</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "ЖеКоСтрой"</t>
   </si>
   <si>
     <t>Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры)</t>
   </si>
   <si>
     <t>г.Минск, ул.Руссиянова,д.26, кв.56</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Карат Технолоджи"</t>
+  </si>
+  <si>
+    <t>Мотовелотовары</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Свердлова,  д.11, кв.326г</t>
+  </si>
+  <si>
     <t>Частное торгово-производственное унитарное предприятие "Шуфляда"</t>
   </si>
   <si>
     <t>Город Минск, Улица Стадионная,  д.9, кв.20</t>
   </si>
   <si>
+    <t>Республиканское производственно-торговое унитарное предприятие "Управляющая компания холдинга "Белорусская цементная компания"</t>
+  </si>
+  <si>
+    <t>Портландцемент, портландцемент со шлаком</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Кульман,  д.1/12</t>
+  </si>
+  <si>
     <t>ООО Бифитер</t>
   </si>
   <si>
     <t>Котлы отопительные газовые</t>
   </si>
   <si>
     <t>Город Минск пр.Пушкина,  д.52,  корп.2</t>
   </si>
   <si>
     <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШТАРК"</t>
   </si>
   <si>
     <t>Проспект Пушкина,  д.28, кв.1</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "АртСтильМебель Плюс"</t>
   </si>
   <si>
     <t>МИНСКАЯ обл., р-н МИНСКИЙ, ЩОМЫСЛИЦКИЙ с/с, Агрогородок ОЗЕРЦО, Улица Центральная,  д.2А</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "ЭлСиСистемс"</t>
   </si>
   <si>
     <t>Город Минск, Тракт Логойский,  д.25,  корп.1, кв.пом.3Н</t>
@@ -362,53 +431,50 @@
   <si>
     <t>Общество с ограниченной ответственностью "ВМА Инвест"</t>
   </si>
   <si>
     <t>Город Минск, Улица Малая,  д.17</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "АлвисАгро"</t>
   </si>
   <si>
     <t>Мотовелотовары;Средства малой механизации</t>
   </si>
   <si>
     <t>Город Минск</t>
   </si>
   <si>
     <t>ООО "КЕРАМГРУПП"</t>
   </si>
   <si>
     <t>г Минск, ул. БАБУШКИНА, 32-46</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "РемСервисТорг"</t>
   </si>
   <si>
-    <t>Мотовелотовары</t>
-[...1 lines deleted...]
-  <si>
     <t>Город Минск, Улица Монтажников,  д.39, кв.4</t>
   </si>
   <si>
     <t>ООО "ГазТеплоТорг"</t>
   </si>
   <si>
     <t>г Минск, ул. МАТУСЕВИЧА, 64-151</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "АвтоБНП"</t>
   </si>
   <si>
     <t>Город Минск, Проспект Победителей,  д.51,  корп.2, кв.35</t>
   </si>
   <si>
     <t>Унитарное предприятие "Торговый дом АТЛАНТ"</t>
   </si>
   <si>
     <t>Холодильники, холодильники-морозильники, морозильники</t>
   </si>
   <si>
     <t>Город Минск, Улица Тимирязева,  д.15,  корп.1, кв.каб.9</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "КОБА-групп"</t>
@@ -458,86 +524,98 @@
   <si>
     <t>Общество с ограниченной ответственностью "Вудлайн ПаркетМ"</t>
   </si>
   <si>
     <t>г.Минск, пр-т Независимости 177, Офис 32</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Климов Алексей Андреевич</t>
   </si>
   <si>
     <t>Город Минск, Бульвар Шевченко,  д.26, кв.42</t>
   </si>
   <si>
     <t>ИНДИВИДУАЛЬНЫЙ ПРЕДПРИНИМАТЕЛЬ БАХАР ИРИНА ВИКЕНТЬЕВНА</t>
   </si>
   <si>
     <t>Г.МИНСК, УЛ.ИЛИМСКАЯ, 21, КВ.16</t>
   </si>
   <si>
     <t>ООО "БЕЛХАЙЛЕР"</t>
   </si>
   <si>
     <t>г Минск,  СТЕБЕНЕВА, 2А-21</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью  "Вива Прайд"</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Тимирязева,  д.65,  корп.а, кв.215</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Диван Диваныч-М"</t>
   </si>
   <si>
     <t>Город Минск, Улица Жилуновича,  д.15, кв.308</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "КаркасСервисБай"</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Тимирязева,  д.65б, кв.1</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Любимый интерьер"</t>
   </si>
   <si>
     <t>Город Минск, Улица Коржа,  д.16, кв.33</t>
   </si>
   <si>
     <t>ООО "Дом котлов"</t>
   </si>
   <si>
     <t>г Минск, ул. КАЛИНОВСКОГО, 3-5Н</t>
   </si>
   <si>
     <t>Частное унитарное предприятие "АВ эталон плюс"</t>
   </si>
   <si>
     <t>Город Минск, Улица Болеслава Берута,  д.17,  корп.1, кв.44</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Новотрэнд"</t>
   </si>
   <si>
-    <t>Ноутбуки, персональные мини-компьютеры, мини-ПК, мониторы, моноблоки, сервера, системные блоки, системы хранения данных, интерактивные панели</t>
-[...1 lines deleted...]
-  <si>
     <t>Город Минск, Улица М.Богдановича,  д.155А, кв.301А</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Бани Тихая гавань"</t>
   </si>
   <si>
+    <t>Домокомплекты;сборные деревянные сооружения и изделия</t>
+  </si>
+  <si>
     <t>Витебская обл., р-н Глубокский, Город Глубокое, Улица Железнодорожная,  д.6/1, кв.3</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ПРОФЛЮКСКОМПЛЕКТ"</t>
   </si>
   <si>
     <t>Город Минск, Улица Петра Мстиславца,  д.3, кв.239</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ТрейдМарт"</t>
   </si>
   <si>
     <t>Бытовые приборы отопления;Мотовелотовары;Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, электроплитки настольные, воздухоочистители, вытяжки;Качели садовые, мебель садовая, кровати раскладные;Котлы отопительные, водогрейные твердотопливные, пеллетные, горелки пеллетные.;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки, электросоковыжималки, электро­соковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод;Машины стиральные, стирально-сушильные;Мебель;Микроволновые печи;Ноутбуки, персональные мини-компьютеры, мини-ПК, мониторы, моноблоки, сервера, системные блоки, системы хранения данных, интерактивные панели;Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры);Санитарно-техническое оборудование;Светильники;Сумки женские, мужские, деловые, дорожные из натуральной кожи, портфели деловые из натуральной кожи;Телевизоры;Фены для волос;Холодильники, холодильники-морозильники, морозильники;Чемоданы;Шины легковые, легкогрузовые</t>
   </si>
   <si>
     <t>Город Минск, Улица Левкова,  д.43, кв.104</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЗИКМЕС"</t>
   </si>
   <si>
     <t>Город Минск, Улица Гамарника,  д.30, кв.офис 405</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЗУМ Тех"</t>
@@ -569,152 +647,197 @@
   <si>
     <t>Общество с ограниченной ответственностью "ИМ"</t>
   </si>
   <si>
     <t>Город Минск, Улица Кузьмы Минина,  д.23, кв.204</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ОВКБел"</t>
   </si>
   <si>
     <t>Город Минск, Проспект Газеты "Звязда",  д.47, кв.803</t>
   </si>
   <si>
     <t>ООО "ТК Кухня"</t>
   </si>
   <si>
     <t>г Минск, ул. АЭРОДРОМНАЯ, 28-217</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Вудшайн"</t>
   </si>
   <si>
     <t>Город Минск, Улица Ольшевского,  д.20, кв.оф.35</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью 7Бади</t>
+  </si>
+  <si>
+    <t>Город Минск, Проспект Дзержинского,  д.92, кв.200</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Любимые Двери"</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Петра Мстиславца,  д.24, кв.155</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "ЮСДТехно"</t>
   </si>
   <si>
     <t>Деревянные окна и двери;Металлические двери</t>
   </si>
   <si>
     <t>Город Минск, Улица К. Туровского,  д.20, кв.149</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Н-ДИЗАЙН"</t>
   </si>
   <si>
     <t>Деревянные окна и двери;Мебель</t>
   </si>
   <si>
     <t>Город Минск, Улица Сергея Есенина,  д.130, кв.3</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ТСД-ЭКСПОРТ НЬЮ"</t>
   </si>
   <si>
     <t>Металлические двери</t>
   </si>
   <si>
     <t>Минская обл., р-н Минский, Луговослободской с/с, Поселок сельского типа Привольный, Улица Мира,  д.53,  корп.3</t>
   </si>
   <si>
     <t>ООО "Девайс Соло"</t>
   </si>
   <si>
     <t>г Минск, ул. ЯКУБОВА, 10-13</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Ликвид Лаб Компани"</t>
   </si>
   <si>
     <t>Город Минск, Улица Гало,  д.76, кв.119</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "МодБелХоум"</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Уманская,  д.54, кв.147</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Зубр-Гарант"</t>
   </si>
   <si>
     <t>Город Минск, Тракт Логойский,  д.22А, кв.44, оф, 8</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Брайтсэйлс"</t>
+  </si>
+  <si>
+    <t>Город Минск Тимирязева,  д.67, кв.525</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Белфермер-торг"</t>
   </si>
   <si>
     <t>Город Минск, Проспект Партизанский,  д.8,  корп.7, кв.97</t>
   </si>
   <si>
     <t>ООО "Сюжет Мебель"</t>
   </si>
   <si>
     <t>г Минск, ул. МАКСИМА ГОРЕЦКОГО, 14-503(каб.3</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Сова Лайт"</t>
+  </si>
+  <si>
+    <t>Бытовые приборы отопления;Мотовелотовары;Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, электроплитки настольные, воздухоочистители, вытяжки;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки, электросоковыжималки, электро­соковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод;Средства малой механизации</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Берута,  д.3Б, кв.ком. 73 (пом. 9г)</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью  "Вита Элеганте"</t>
   </si>
   <si>
     <t>Город Минск, Улица Тимирязева,  д.123,  корп.2, кв.355/1</t>
   </si>
   <si>
     <t>ООО "АльдиШоп"</t>
   </si>
   <si>
     <t>г Минск, пр. НЕЗАВИСИМОСТИ, 85Г-87</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ХАОС ГРУПП"</t>
   </si>
   <si>
     <t>Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки, электросоковыжималки, электро­соковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод;Мебель;Санитарно-техническое оборудование;Фены для волос;Холодильники, холодильники-морозильники, морозильники</t>
   </si>
   <si>
     <t>Город Минск, Улица Домбровская,  д.9, кв.12.2.3.1</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Тагамото"</t>
   </si>
   <si>
     <t>Город Минск, Улица Солтыса,  д.187А, кв.20</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "РОМАР-МЕБЕЛЬ"</t>
   </si>
   <si>
     <t>Город Минск, Улица Притыцкого,  д.29, кв.183</t>
   </si>
   <si>
     <t>ООО "Счастливый клиент "</t>
   </si>
   <si>
     <t>г Минск, ул. КРОПОТКИНА, 89-28</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "ТимберКинг"</t>
+  </si>
+  <si>
+    <t>Город Минск, Проезд Бетонный,  д.19А, кв.5</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Домиус"</t>
   </si>
   <si>
     <t>Город Минск, Улица Червякова,  д.60, кв.179</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Мебель 24"</t>
+  </si>
+  <si>
+    <t>Город Минск, Проспект НЕЗАВИСИМОСТИ,  д.186, кв.1001</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Дизайн и Комфорт"</t>
   </si>
   <si>
     <t>Город Минск, Улица Одоевского,  д.115А, кв.пом.225</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Дрими Тим Ритейл"</t>
   </si>
   <si>
     <t>Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки, электросоковыжималки, электро­соковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод</t>
   </si>
   <si>
     <t>Город Минск, Переулок 3-й Можайского,  д.11, кв.109</t>
   </si>
   <si>
     <t>ООО "ДИП МОЛЛ"</t>
   </si>
   <si>
     <t>г Минск, ул. КАМЕННОГОРСКАЯ, 47-45</t>
   </si>
   <si>
     <t>ООО "Грацит"</t>
   </si>
   <si>
     <t>г Минск, ул. ШЕСТАЯ ЛИНИЯ 2-Я, 11-6а-8-1</t>
@@ -749,77 +872,95 @@
   <si>
     <t>ООО "АЛВИгард"</t>
   </si>
   <si>
     <t>г Минск, ул. СЕРГЕЯ ЕСЕНИНА, 74-26</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СМ Моло"</t>
   </si>
   <si>
     <t>Город Минск Сухаревская,  д.26, кв.308</t>
   </si>
   <si>
     <t>Частное предприятие "Дверибери"</t>
   </si>
   <si>
     <t>г Минск, ул. НОВОВИЛЕНСКАЯ, 39-390</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ПОДКОВАТРЕЙД"</t>
   </si>
   <si>
     <t>Город Минск, Улица Уманская,  д.54, кв.пав.102</t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Бука Анна Васильевна</t>
+  </si>
+  <si>
+    <t>Город Минск, Тракт Игуменский,  д.36, кв.кв 8</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "ПраймМодульСтрой"</t>
+  </si>
+  <si>
+    <t>Город Минск, Проспект Дзержинского,  д.15, кв.843</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Синий ветер"</t>
   </si>
   <si>
     <t>Мотовелотовары;Ковры, ковровые изделия;Машины стиральные, стирально-сушильные;Средства малой механизации;Ноутбуки, персональные мини-компьютеры, мини-ПК, мониторы, моноблоки, сервера, системные блоки, системы хранения данных, интерактивные панели;Предметы одежды, принадлежности к одежде и прочие изделия из натурального меха, головные уборы из натурального меха;Светильники;Фены для волос</t>
   </si>
   <si>
     <t>Город Минск, Улица Ольшевского, д. 24,пом.7а, каб. 7а-1-29</t>
   </si>
   <si>
     <t xml:space="preserve"> Общество с ограниченной ответственностью "Статус пространство"</t>
   </si>
   <si>
     <t>Город Минск, Улица Некрасова,  д.114, кв.офис 84, комн. 2-3</t>
   </si>
   <si>
     <t>ИП Бельская Жанна Викторовна</t>
   </si>
   <si>
     <t>г Минск, пр. ПУШКИНА, 51-28</t>
   </si>
   <si>
     <t>ООО "Ривови Прайм"</t>
   </si>
   <si>
     <t>г Минск, пер. МОЖАЙСКОГО 3-Й, 11-109</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Интерьер Глобал"</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Братская,  д.13, кв.279</t>
+  </si>
+  <si>
     <t>ООО "Моно Мебель"</t>
   </si>
   <si>
     <t>г Минск, ул. НОВОВИЛЕНСКАЯ, 29-175</t>
   </si>
   <si>
     <t>ООО "ТанатСервис"</t>
   </si>
   <si>
     <t>г Минск, ул. ВЕРЫ ХОРУЖЕЙ, 6А-117 (5Н)</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ПремиумМодульБел"</t>
   </si>
   <si>
     <t>Город Минск, Проспект ЛЮБИМОВА,  д.39, кв.1Н</t>
   </si>
   <si>
     <t>ООО "Софтмодерн"</t>
   </si>
   <si>
     <t>г Минск, ул. ЛЕВКОВА, 9-42</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Модулайф"</t>
@@ -842,62 +983,80 @@
   <si>
     <t>ООО "ДКМ-ШОП"</t>
   </si>
   <si>
     <t>г Минск, ул. ФИЛИМОНОВА, 25Б-510 (4А)</t>
   </si>
   <si>
     <t>ООО "МВЕЛО"</t>
   </si>
   <si>
     <t>г Минск, ул. ОЛЕШЕВА, 9-5</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью СОКИДА АЛЬФА</t>
   </si>
   <si>
     <t>Город Минск, Проспект Дзержинского,  д.131, кв.634</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЛиТиМа и Ко"</t>
   </si>
   <si>
     <t>Город Минск, Улица Некрасова,  д.114, кв.84</t>
   </si>
   <si>
+    <t>Частное торговое унитарное предприятие "Диванушка"</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Пономаренко,  д.35А, кв.208</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственность "УЗОР СТИЛЯ"</t>
+  </si>
+  <si>
+    <t>Город Минск, Проспект Независимости,  д.177, кв.23</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Алиса Мебель"</t>
   </si>
   <si>
-    <t>Город Минск, Улица Пономаренко,  д.35А, кв.208</t>
+    <t>Индивидуальный предприниматель Сирош Анастасия Сергеевна</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Герасименко,  д.1, кв.135</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Веритас Студио"</t>
   </si>
   <si>
     <t>Город Минск, Улица Стариновская,  д.15, кв.6Н</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Китчен Фикс"</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Научно-производственно-коммерческий центр "Интекс"</t>
   </si>
   <si>
     <t>г.Брест, ул.Старозадворская,д.4</t>
   </si>
   <si>
     <t>Открытое акционерное общество "Локон"</t>
   </si>
   <si>
     <t>г.Брест, ул.Мицкевича д.35</t>
   </si>
   <si>
     <t>Открытое акционерное общество "Березастройматериалы"</t>
   </si>
   <si>
     <t>БРЕСТСКАЯ обл., р-н БЕРЁЗОВСКИЙ, Город БЕРЁЗА, Улица Комсомольская,  д.25</t>
   </si>
   <si>
     <t>открытое акционерное общество "Остромечево"</t>
   </si>
   <si>
     <t>Брестский р-он п.Остромечево пл.Октябрьская,2</t>
   </si>
   <si>
     <t>Государственное опытное лесхозяйственное учреждение "Кобринский опытный лесхоз"</t>
@@ -923,284 +1082,383 @@
   <si>
     <t>г Ивацевичи, ул. ЗАГОРОДНАЯ, 2</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Свитязь"</t>
   </si>
   <si>
     <t>г.Пинск ул.Космонавтов д.12</t>
   </si>
   <si>
     <t>Коммунальное унитарное торговое предприятие "Дом торговли "Радуга" г.Барановичи</t>
   </si>
   <si>
     <t>Мотовелотовары;Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, воздухоочистители, вытяжки;Изделия из натуральной кожи;Ковры, ковровые изделия;Комплекты белья постельного;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки;Машины стиральные, стирально-сушильные;Мебель;Микроволновые печи;Средства малой механизации;Обогреватели конвекторные электрические;Предметы одежды, принадлежности к одежде и прочие изделия из натурального меха, головные уборы из натурального меха;Светильники;Телевизоры;Фены для волос;Холодильники, холодильники-морозильники, морозильники;Электросоковыжималки, электросоковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод</t>
   </si>
   <si>
     <t>225320 г.БАРАНОВИЧИ УЛ.СОВЕТСКАЯ 65</t>
   </si>
   <si>
     <t>Частное унитарное производственное предприятие "ЯВИД"</t>
   </si>
   <si>
     <t>Брестская обл., р-н Барановичский, Город Барановичи, Улица Вильчковского,  д.182В</t>
   </si>
   <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "РЕСПУБЛИКАНСКИЙ САНАТОРИЙ "БЕЛАЯ ВЕЖА" ДЛЯ ВЕТЕРАНОВ ВОЙНЫ,ТРУДА И ИНВАЛИДОВ"</t>
+  </si>
+  <si>
+    <t>Услуги по санаторно-курортному лечению</t>
+  </si>
+  <si>
+    <t>ПОС.ПРИОЗЕРСКИЙ</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Диприз"</t>
   </si>
   <si>
     <t>Барановичский р-н Малаховецкий с/с 31, 0,3 км севернее д.Гли</t>
   </si>
   <si>
+    <t>МАЛОРИТСКОЕ РАЙОННОЕ ПОТРЕБИТЕЛЬСКОЕ ОБЩЕСТВО</t>
+  </si>
+  <si>
+    <t>УЛ.ЛЕНИНА 15</t>
+  </si>
+  <si>
     <t>Общество с дополнительной ответственностью "ЮМА"</t>
   </si>
   <si>
     <t>г.Барановичи ул.Пролетарская 48 А</t>
   </si>
   <si>
+    <t>САНАТОРИЙ "МАГИСТРАЛЬНЫЙ "ТРАНСПОРТНОЕ РЕСПУБЛИКАНСКОЕ УНИТАРНОЕ ПРЕДПРИЯТИЕ "БАРАНОВИЧСКОГО ОТДЕЛЕНИЯ БЕЛОРУССКОЙ ЖЕЛЕЗНОЙ ДОРОГИ".</t>
+  </si>
+  <si>
+    <t>225410 г.Барановичи ул.Гаевая 61</t>
+  </si>
+  <si>
+    <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЛеТаМа"</t>
+  </si>
+  <si>
+    <t>г. Брест, ул. Фортечная, 61</t>
+  </si>
+  <si>
+    <t>Частное производственно-торговое унитарное предприятие "Альфард"</t>
+  </si>
+  <si>
+    <t>г.Иваново ул.Строителей,11</t>
+  </si>
+  <si>
     <t>Закрытое акционерное общество "Строительно-торговая компания" СТРОЙИНВЕСТ"</t>
   </si>
   <si>
     <t>Качели садовые, мебель садовая, кровати раскладные;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки;Ламинированные напольные покрытия;Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры);Санитарно-техническое оборудование;Электросоковыжималки, электросоковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод</t>
   </si>
   <si>
     <t>Брестская обл., Город Барановичи, Улица Хлебная,  д.5</t>
   </si>
   <si>
     <t>ИП  Хмилевский Дмитрий Петрович</t>
   </si>
   <si>
     <t>г Дрогичин, ул. ВИШНЁВАЯ, 1-3</t>
   </si>
   <si>
     <t>Частное унитарное торговое предприятие "Хаспер"</t>
   </si>
   <si>
     <t>Брестская обл., р-н Пинский, Оснежицкий с/с, Деревня Галево, Улица Пинская,  д.23</t>
   </si>
   <si>
     <t>ИП Свитич Татьяна Николаевна</t>
   </si>
   <si>
     <t>Брестская обл., Город Дрогичин, Улица Васильковая,  д.11</t>
   </si>
   <si>
-    <t>Дрогичинский лесхоз</t>
-[...2 lines deleted...]
-    <t>г Дрогичин, ул. ЮБИЛЕЙНАЯ, 40</t>
+    <t>ГОСУДАРСТВЕННОЕ ЛЕСОХОЗЯЙСТВЕННОЕ УЧРЕЖДЕНИЕ "ДРОГИЧИНСКИЙ ЛЕСХОЗ"</t>
+  </si>
+  <si>
+    <t>Г.ДРОГИЧИН УЛ.ЮБИЛЕЙНАЯ,40</t>
+  </si>
+  <si>
+    <t>Индивидуальный предприниматель Быцко Николай Николаевич</t>
+  </si>
+  <si>
+    <t>Брестская обл., р-н Березовский, Город Белоозерск, Улица Новая,  д.4</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Глушаченко Наталия Владимировна</t>
   </si>
   <si>
     <t>Брестская область, г. Пинск, ул. Янищиц, д. 28, кв. 31</t>
   </si>
   <si>
     <t>Индивидуальный Предприниматель Хватюк Наталия Аркадьевна</t>
   </si>
   <si>
     <t>г.Столин ул.Ульянова д44б/37</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Трунов Сергей Валерьевич</t>
   </si>
   <si>
     <t>г.Лунинец,ул.Чапаева,д.59</t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Быцко Оксана Михайловна</t>
+  </si>
+  <si>
+    <t>г.Белоозерск,пр.Мира,д.8,кв.79</t>
+  </si>
+  <si>
     <t>Общество с дополнительной ответственностью "Промметизизделия"</t>
   </si>
   <si>
     <t>Брестская обл., р-н Барановичский, Город Барановичи, Улица Пролетарская,  д.46/4</t>
   </si>
   <si>
     <t>Совместное общество с ограниченной ответственностью "Торговая компания "БЛЭК РЭД УАЙТ"</t>
   </si>
   <si>
     <t>г.Брест, ул. Катин Бор, д. 117-2, каб.1</t>
   </si>
   <si>
     <t>Общество с дополнительной ответственностью "БУМ сервис"</t>
   </si>
   <si>
     <t>Мотовелотовары;Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, воздухоочистители, вытяжки;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки;Машины стиральные, стирально-сушильные;Телевизоры;Фены для волос;Холодильники, холодильники-морозильники, морозильники;Электросоковыжималки, электросоковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод</t>
   </si>
   <si>
     <t>Брестская область, г. Ивацевичи, ул. Советская, д. 9.</t>
   </si>
   <si>
     <t>Частное предприятие "Технодар"</t>
   </si>
   <si>
     <t>г Берёза, ул. КРАСНОАРМЕЙСКАЯ, 64</t>
   </si>
   <si>
     <t>Частное производственное унитарное предприятие "Полесский мастер"</t>
   </si>
   <si>
     <t>Пинск.р-н, д.Берёзовичи, ул.Вишневая, 10</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Вестмебель"</t>
+  </si>
+  <si>
+    <t>Брестская область, Пинский р-н, д. Заполье, ул. Парковая, д. 5 Б</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "БонСЛАВтрейд"</t>
+  </si>
+  <si>
+    <t>г. Иваново, ул. К. Маркса, д.43 каб 7</t>
+  </si>
+  <si>
+    <t>Частное торговое унитарное предприятие "ВамРад"</t>
+  </si>
+  <si>
+    <t>г.Брест ул.Старозадворская, д.4, ком.201</t>
+  </si>
+  <si>
     <t>Частное торгово-производственное унитарное предприятие "Идея-Мебель"</t>
   </si>
   <si>
     <t>РБ, Брестская обл., г.Кобрин, ул. Советская, д. 66 'А'</t>
   </si>
   <si>
+    <t>Частное строительное унитарное предприятие "МасСтрой"</t>
+  </si>
+  <si>
+    <t>Брестская обл., р-н Дрогичинский, Город Дрогичин, Улица Юбилейная,  д.45</t>
+  </si>
+  <si>
     <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЭКОНОМДОМ"</t>
   </si>
   <si>
     <t>225402 Г.БАРАНОВИЧИ УЛ.БАЗИСНАЯ Д.3</t>
   </si>
   <si>
+    <t>Частное торговое унитарное предприятие"ЛАН Альянс"</t>
+  </si>
+  <si>
+    <t>РБ, Брестская область, г. Каменец, ул. Брестская, д.30А</t>
+  </si>
+  <si>
     <t>Частное торговоу унитарное предприятие "АВТОнаВЕК"</t>
   </si>
   <si>
     <t>Брестская обл., р-н Малоритский, Город Малорита, Улица ВОКЗАЛЬНАЯ,  д.6</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "Компьютер-Пинск"</t>
   </si>
   <si>
     <t>Брестская обл., р-н Пинский, Город Пинск, Улица Первомайская,  д.134, кв.1б</t>
   </si>
   <si>
-    <t>ИП ТЕСТ</t>
-[...7 lines deleted...]
-  <si>
     <t>"ОПТОВО-ЛОГИСТИЧЕСКИЙ ЦЕНТР "С-ВИДЕО"ЧАСТНОЕ ТОРГОВОЕ УНИТАРНОЕ ПРЕДПРИЯТИЕ- конкурсное производство</t>
   </si>
   <si>
     <t>Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, воздухоочистители, вытяжки</t>
   </si>
   <si>
     <t>225409 г.Барановичи ул.Советская-55</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Жернак Сергей  Александрович</t>
   </si>
   <si>
     <t>г.Барановичи, ул.Домейки, д. 7, кв. 9</t>
   </si>
   <si>
     <t>Частное предприятие "СлавЕл Плюс"</t>
   </si>
   <si>
     <t>г Брест, ул. СОВЕТСКИХ ПОГРАНИЧНИКОВ, 42-1</t>
   </si>
   <si>
     <t>ИНДИВИДУАЛЬНЫЙ ПРЕДПРИНИМАТЕЛЬ ФЕДЧЕНКО АЛЕКСАНДР ПЕТРОВИЧ</t>
   </si>
   <si>
     <t>Город Брест, Улица ГОГОЛЯ,  д.1"Г", кв.73</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Дорогокупец Алена Николаевна</t>
   </si>
   <si>
+    <t>Плитка керамическая;керамогранит;клинкерная плитка;клинкерные изделия;фасадная плитка;декоративные элементы (фризы;декоры)</t>
+  </si>
+  <si>
     <t>г.Иваново ул.Советская.107а. кв.45</t>
   </si>
   <si>
     <t>ИНДИВИДУАЛЬНЫЙ ПРЕДПРИНИМАТЕЛЬ ДЕМЯНЧУК ЕЛЕНА ГЕННАДИЕВНА</t>
   </si>
   <si>
     <t>г.Каменец ул.Пролетарская,18</t>
   </si>
   <si>
+    <t>ИНДИВИДУАЛЬНЫЙ ПРЕДПРИНИМАТЕЛЬ КОРУНЕЦ НИКОЛАЙ НИКОЛАЕВИЧ</t>
+  </si>
+  <si>
+    <t>Г.ВЫСОКОЕ,УЛ.СОЦИАЛИСТИЧЕСКАЯ Д.42 КВ.2</t>
+  </si>
+  <si>
     <t>Частное торговое унитарное предприятие "Дело техники"</t>
   </si>
   <si>
     <t>Качели садовые, мебель садовая, кровати раскладные;Котлы отопительные газовые;Котлы пеллетные, горелки пеллетные;Котлы электрические отопительные;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки;Ламинированные напольные покрытия;Машины стиральные, стирально-сушильные;Мебель;Микроволновые печи;Обогреватели конвекторные электрические;Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры);Санитарно-техническое оборудование;Светильники;Телевизоры;Фены для волос;Холодильники, холодильники-морозильники, морозильники;Шины легковые, легкогрузовые</t>
   </si>
   <si>
     <t>г.Лунинец, ул.Бохоново дом 15н каб. 24</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Гончарук Василий Николаевич</t>
   </si>
   <si>
     <t>БРЕСТСКАЯ обл., р-н БАРАНОВИЧСКИЙ, ЖЕМЧУЖНЕНСКИЙ с/с, Агрогородок ЖЕМЧУЖНЫЙ, Улица Мацковского,  д.21, кв.2</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Телипко Юрий Леонидович</t>
   </si>
   <si>
     <t>Город Брест, Улица Вульковская,  д.69, кв.36</t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Олесиюк Александр Иванович</t>
+  </si>
+  <si>
+    <t>г.Береза,ул.Криничная,12</t>
+  </si>
+  <si>
     <t>Частное производственное унитарное предприятие "БлумбергГрупп"</t>
   </si>
   <si>
     <t>Барановичский р-н, д. Арабовщина, ул.Могучего,18а</t>
   </si>
   <si>
     <t>Производственное унитарное предприятие "ПКФ ЭОСЛЮКС"</t>
   </si>
   <si>
     <t>Брестский р-н,п.Сосновка,ул.Сосновая,10</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "АллестаМебель"</t>
   </si>
   <si>
     <t>г.Брест, пр-т. Машерова,17б,пав.6</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "АльгенаЛайт"</t>
+  </si>
+  <si>
+    <t>Брестская область,г.Береза,ул.Комсомольская,д.1Б</t>
+  </si>
+  <si>
     <t>Частное торговое унитарное предприятие "АкцентТоргПлюс"</t>
   </si>
   <si>
     <t>Санитарно-техническое оборудование</t>
   </si>
   <si>
     <t>Брестская обл., р-н Лунинецкий, Город Лунинец, Улица Мелиоративная,  д.16Л, кв.46</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Миксмебелькомпани"</t>
   </si>
   <si>
     <t>Брестская обл., р-н Пружанский, Город Пружаны, Переулок Аптекарский,  д.4,  корп.Б</t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Гайшун Борис Григорьевич</t>
+  </si>
+  <si>
+    <t>г.Пинск ул.Солнечная, д.60 кв.5</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "ИнтексРад"</t>
   </si>
   <si>
     <t>Республика Беларусь,Брестская область,г.Кобрин,пл.Свободы,д.</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "Хороший Пол"</t>
   </si>
   <si>
     <t>г.Брест, ул.Советская, 126</t>
   </si>
   <si>
+    <t>Частное торговое унитарное предприятие "Солет Доминго"</t>
+  </si>
+  <si>
+    <t>г. Иваново, ул. Советская, д. 103В</t>
+  </si>
+  <si>
     <t>ИНДИВИДУАЛЬНЫЙ ПРЕДПРИНИМАТЕЛЬ АТЛЫГИН ВИТАЛИЙ ВЛАДИМИРОВИЧ</t>
   </si>
   <si>
     <t>220025, Г. МИНСК, УЛ. СЛОБОДСКАЯ, 117, КВ.39</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Крокер Систем"</t>
   </si>
   <si>
     <t>Брестская обл., р-н Ивацевичский, Город Ивацевичи, Улица Свердлова,  д.5</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью   "Торговая компания БРВ"</t>
   </si>
   <si>
     <t>г.Брест, ул.Катин Бор ,д.117. корпус 2,каб.2</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "Зоровавель"</t>
   </si>
   <si>
     <t>Ламинированные напольные покрытия;Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры)</t>
   </si>
   <si>
     <t>г. Столин, ул. Красноармейская д. 2Б</t>
@@ -1217,290 +1475,371 @@
   <si>
     <t>Город Брест, Улица Интернациональная,  д.2, кв.9</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СкайЛайн Мебель"</t>
   </si>
   <si>
     <t>Брестская обл., р-н Жабинковский, Жабинковский с/с, Сельсовет  ,  д.9</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Боричевский Олег Антонович</t>
   </si>
   <si>
     <t>Брестская обл., р-н Пинский, Город Пинск, Проспект Жолтовского,  д.71</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Молош Татьяна Ивановна</t>
   </si>
   <si>
     <t>Брестская обл., р-н Ивацевичский, Город Ивацевичи, Улица Ленина,  д.43,  корп.0, кв.57</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Скороход Александр Васильевич</t>
   </si>
   <si>
-    <t>Шины легковые, легкогрузовые</t>
-[...1 lines deleted...]
-  <si>
     <t>225401,г.Барановичи,ул.Парковая,53-14</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Баранчук Наталья Иосифовна</t>
   </si>
   <si>
     <t>г. Барановичи, ул. Домейко, д. 3, кв. 61</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ВИОЛЛАДОМ"</t>
   </si>
   <si>
     <t>Ковры, ковровые изделия</t>
   </si>
   <si>
     <t>Город Брест, Бульвар Шевченко,  д.8, кв.58</t>
   </si>
   <si>
     <t>ИП Шушкевич Дмитрий Николаевич</t>
   </si>
   <si>
     <t>г Минск,  САВИЦКОГО, 8-109</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Владлекс"</t>
   </si>
   <si>
     <t>225411, г. Барановичи, ул. Пролетарская, 48а,пом. 1</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Рэйгрупп"</t>
   </si>
   <si>
     <t>г.Кобрин, ул. Первомайская, 151/1</t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Левкович Виктор Павлович</t>
+  </si>
+  <si>
+    <t>Город Брест</t>
+  </si>
+  <si>
     <t>ИП ДРОЗДОВ АЛЕКСАНДР МИХАЙЛОВИЧ</t>
   </si>
   <si>
     <t>Брестская обл., р-н Барановичский, Город Барановичи, Улица ПРОМЫШЛЕННАЯ,  д.32, кв.303 А,Б</t>
   </si>
   <si>
     <t>ИП Собко Сергей Александрович</t>
   </si>
   <si>
     <t>аг Оброво, б-р ПЕРВОМАЙСКИЙ, 4-2</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Домоделкин"</t>
   </si>
   <si>
     <t>Город Брест, Улица Карьерная,  д.7Б, кв.2</t>
   </si>
   <si>
     <t>ООО "ДАНАСА-Строй"</t>
   </si>
   <si>
     <t>г Берёза, ул. КОМСОМОЛЬСКАЯ, 3Д/16</t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Ничипорук Анна Николаевна</t>
+  </si>
+  <si>
+    <t>Город Брест, Улица Васнецова,  д.50, кв.72</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "ПроЭлит Мебель"</t>
+  </si>
+  <si>
+    <t>Город Брест, Улица Ленинградская,  д.37</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Авентос-Плюс"</t>
   </si>
   <si>
     <t>Город Брест, Улица Янки Купалы,  д.108,  корп.P, кв.23</t>
   </si>
   <si>
+    <t>Частное унитарное предпритияе "Мансард"</t>
+  </si>
+  <si>
+    <t>Брестская обл., р-н Дрогичинский, Город Дрогичин, Улица Ленина,  д.30м</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "КаменецСтройИнженеринг"</t>
   </si>
   <si>
     <t>Брестская обл., р-н Каменецкий, Город Каменец, Улица Пограничная,  д.37</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Маркетплаза"</t>
   </si>
   <si>
     <t>Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки;Машины стиральные, стирально-сушильные;Фены для волос;Холодильники, холодильники-морозильники, морозильники;Электросоковыжималки, электросоковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод</t>
   </si>
   <si>
     <t>Брестская обл., р-н Малоритский, Город Малорита, Улица Вокзальная,  д.4, кв.5</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "АртМирчукСтрой"</t>
   </si>
   <si>
     <t>Котлы отопительные газовые;Котлы электрические отопительные</t>
   </si>
   <si>
     <t>Брестская обл., р-н Малоритский, Город Малорита, Улица Яблочная,  д.20</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "МягкийСтиль"</t>
   </si>
   <si>
     <t>Брестская обл., р-н Барановичский, Город Барановичи, Улица Вильчковского,  д.184Г</t>
   </si>
   <si>
     <t>Частное унитарное предприятие "ПНП Мир Уюта"</t>
   </si>
   <si>
     <t>Деревянные окна и двери;Ламинированные напольные покрытия</t>
   </si>
   <si>
     <t>Брестская обл., р-н Ивацевичский, Город Ивацевичи, Улица Адамовича,  д.29</t>
   </si>
   <si>
     <t>Частное производственно-торговое унитарное предприятие "Мебелла"</t>
   </si>
   <si>
     <t>Брестская обл., р-н Барановичский, Город Барановичи, Улица Профессиональная,  д.55</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "МЕБЕЛЬ 1МК"</t>
+  </si>
+  <si>
+    <t>Брестская обл., р-н Барановичский, Город Барановичи, Улица Текстильная,  д.18,  корп.А</t>
+  </si>
+  <si>
     <t>Частное торговое унитарное предприятие "Ильюкевич"</t>
   </si>
   <si>
     <t>Брестская обл., р-н Барановичский, Город Барановичи, Улица Войкова,  д.14, кв.7</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "ТаймМебель"</t>
+  </si>
+  <si>
+    <t>Город Брест, Улица Фортечная,  д.61Н, кв.1</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "ИнвестМоторс"</t>
   </si>
   <si>
     <t>Брестская обл., р-н Пинский, Город Пинск, Улица Калиновая,  д.2Е</t>
   </si>
   <si>
     <t>Частное унитарное предприятие "СТИЛЬ ИРГО"</t>
   </si>
   <si>
     <t>Брестская обл., р-н Пинский, Город Пинск, Улица Брестская,  д.107, кв.15</t>
   </si>
   <si>
     <t>Частное предприятие "ВериалСтрой"</t>
   </si>
   <si>
     <t>г Пинск, ул. ИЛЬИНА, 30-9</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "ПружаныТехно"</t>
   </si>
   <si>
     <t>Брестская обл., р-н Пружанский, Город Пружаны, Улица Богушевича,  д.2</t>
   </si>
   <si>
     <t>Частное унитарное предприятие "ДТВ Мото"</t>
   </si>
   <si>
     <t>Брестская обл., р-н Лунинецкий, Город Лунинец, Улица Мелиоративная,  д.40, кв.17</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Мега-Технобай"</t>
+  </si>
+  <si>
+    <t>Бытовые приборы отопления;Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, электроплитки настольные, воздухоочистители, вытяжки;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки, электросоковыжималки, электро­соковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод;Машины стиральные, стирально-сушильные;Микроволновые печи;Ноутбуки, персональные мини-компьютеры, мини-ПК, мониторы, моноблоки, сервера, системные блоки, системы хранения данных, интерактивные панели;Телевизоры;Фены для волос;Холодильники, холодильники-морозильники, морозильники</t>
+  </si>
+  <si>
+    <t>Брестская обл., р-н Столинский, Город Столин, Улица Садовая,  д.36, кв.11</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Мега-Автобай"</t>
   </si>
   <si>
     <t>Брестская обл., р-н Столинский, Город Столин, Улица Садовая,  д.36, кв.24</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "МебельНовак"</t>
   </si>
   <si>
     <t>Город Брест, Улица Пионерская,  д.85, кв.8</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "ПрофитГруппТрейд"</t>
+  </si>
+  <si>
+    <t>Город Брест, Улица Я.Купалы,  д.94</t>
+  </si>
+  <si>
+    <t>Частное торговое унитарное предприятие "ЭвилисСтиль"</t>
+  </si>
+  <si>
+    <t>Брестская обл., р-н Барановичский, Город Барановичи, Улица Гагарина,  д.1</t>
+  </si>
+  <si>
     <t>ООО "ЦТКгрупп"</t>
   </si>
   <si>
     <t>г Барановичи, ул. ЧУРИЛИНА, 17/Д</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "ВендоДор"</t>
   </si>
   <si>
     <t>Брестская обл., р-н Барановичский, Город Барановичи, Улица Вильчковского,  д.77,  корп.А, кв.14</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Шульга Максим Владимирович</t>
   </si>
   <si>
     <t>Город Брест, Улица Л. Рябцева,  д.35Э, кв.59</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Комфорт Транс Экспресс"</t>
+  </si>
+  <si>
+    <t>Качели садовые;мебель садовая;кровати раскладные</t>
+  </si>
+  <si>
+    <t>Брестская обл., р-н Ивановский, Город Иваново, Улица Карбышева,  д.23</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "ДоминантСтрой25"</t>
   </si>
   <si>
     <t>Брестская обл., р-н Ивановский, Город Иваново, Улица Лесная,  д.5, кв.1</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЯновМагнатСтрой"</t>
   </si>
   <si>
     <t>Брестская обл., р-н Ивановский, Город Иваново, Улица Советская,  д.38, кв.6</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ВикингТех"</t>
   </si>
   <si>
     <t>Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, воздухоочистители, вытяжки;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки;Машины стиральные, стирально-сушильные;Микроволновые печи;Обогреватели конвекторные электрические;Телевизоры;Фены для волос;Холодильники, холодильники-морозильники, морозильники;Электросоковыжималки, электросоковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод</t>
   </si>
   <si>
     <t>Город Брест, Улица 28 июля,  д.33,  корп.Б, кв.78</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Замула-Торг"</t>
   </si>
   <si>
     <t>Машины стиральные, стирально-сушильные</t>
   </si>
   <si>
     <t>Город Брест, Улица Войкова,  д.79, кв.4</t>
   </si>
   <si>
-    <t>Индивидуальный предприниматель Авдей Дарья Александровна</t>
-[...2 lines deleted...]
-    <t>Брестская обл., р-н Кобринский, Город Кобрин</t>
+    <t>Общество с ограниченной ответственностью "ГущаАвтоТорг"</t>
+  </si>
+  <si>
+    <t>Брестская обл., р-н Столинский, Город Давид-Городок, Улица Лучниковская,  д.17</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "КБР Модуль"</t>
   </si>
   <si>
     <t>Брестская обл., р-н Кобринский, Город Кобрин, Улица Дзержинского,  д.68, кв.10</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЭлектроТопТех"</t>
   </si>
   <si>
     <t>Брестская обл., р-н Пинский, Город Пинск, Площадь Ленина,  д.4, кв.97</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЛесПрайм"</t>
   </si>
   <si>
     <t>Город Брест, Улица Коммерческая,  д.7-1, кв.1</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "КУЧИНИ ТРЕЙД"</t>
   </si>
   <si>
     <t>Город Брест, Улица Леваневского,  д.1, кв.4</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "ДвернТорг"</t>
+  </si>
+  <si>
+    <t>Город Брест, Улица Янки Купалы,  д.108,  корп.Р</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "МаксЛенМебель"</t>
+  </si>
+  <si>
+    <t>Город Брест, Улица Заводская 2-я,  д.9,  корп.4</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ДОЧЕРНЕЕ ТОРГОВОЕ УНИТАРНОЕ ПРЕДПРИЯТИЕ "МЕДТЕХНИКА" Г.ВИТЕБСК</t>
+  </si>
+  <si>
+    <t>г. Витебск ул Лазо 108</t>
+  </si>
+  <si>
     <t>УП "Витебский меховой комбинат"</t>
   </si>
   <si>
     <t>г Витебск, ул. 2-Я ПРИБЕРЕЖНАЯ, 1</t>
   </si>
   <si>
     <t>Открытое акционерное общество "Дом торговли Новополоцка"</t>
   </si>
   <si>
     <t>Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки</t>
   </si>
   <si>
     <t>Витебская обл., Город Новополоцк, Улица Кирова,  д.3</t>
   </si>
   <si>
     <t>Открытое акционерное общество "ПолоцкСтройМатериалы"</t>
   </si>
   <si>
     <t>г.Полоцк пр.Ф.Скорины д.23 пом.98 ком.1</t>
   </si>
   <si>
     <t>Открытое акционерное общество "Дом торговли"</t>
   </si>
   <si>
     <t>Мотовелотовары;Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, воздухоочистители, вытяжки;Изделия из натуральной кожи;Качели садовые, мебель садовая, кровати раскладные;Ковры, ковровые изделия;Комплекты белья постельного;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки;Машины стиральные, стирально-сушильные;Мебель;Микроволновые печи;Предметы одежды, принадлежности к одежде и прочие изделия из натурального меха, головные уборы из натурального меха;Фены для волос;Холодильники, холодильники-морозильники, морозильники;Электросоковыжималки, электросоковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод</t>
@@ -1538,50 +1877,56 @@
   <si>
     <t>Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, воздухоочистители, вытяжки;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки;Машины стиральные, стирально-сушильные;Микроволновые печи;Обогреватели конвекторные электрические;Светильники;Телевизоры;Фены для волос;Холодильники, холодильники-морозильники, морозильники;Электросоковыжималки, электросоковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод</t>
   </si>
   <si>
     <t>г.Витебск,ул.П.Бровки,3а</t>
   </si>
   <si>
     <t>ОДО "Орша-Старт"</t>
   </si>
   <si>
     <t>г Орша, ул. КОМСОМОЛЬСКАЯ, 2/16</t>
   </si>
   <si>
     <t>ОАО "ОИЗ"</t>
   </si>
   <si>
     <t>г Орша, ул. МИРА, 39а</t>
   </si>
   <si>
     <t>Новополоцкое общество с ограниченной ответственностью "СМ"</t>
   </si>
   <si>
     <t>г.Новополоцк, переулок Рижский, д.8</t>
   </si>
   <si>
+    <t>Закрытое акционерное общество "Анпласт"</t>
+  </si>
+  <si>
+    <t>д.Гвоздово ул.Земляничная, д.11 ком,1</t>
+  </si>
+  <si>
     <t>Индивидуальный предприниматель Дисько Лилия Марьяновна</t>
   </si>
   <si>
     <t>Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки;Машины стиральные, стирально-сушильные;Микроволновые печи;Обогреватели конвекторные электрические;Фены для волос;Электросоковыжималки, электросоковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод</t>
   </si>
   <si>
     <t>г.Поставы,ул.Зеленая,д.20,кв.24</t>
   </si>
   <si>
     <t>ИП Анисько Геннадий Николаевич</t>
   </si>
   <si>
     <t>гп Шарковщина, ул. КРАСНОДВОРСКАЯ, 44</t>
   </si>
   <si>
     <t>ИП КОЗЛОВСКАЯ АННА ВЛАДИСЛАВОВНА</t>
   </si>
   <si>
     <t>гп Шарковщина, ул. СТРОИТЕЛЕЙ, 2-2</t>
   </si>
   <si>
     <t>ЗАО "Атлант-Орша"</t>
   </si>
   <si>
     <t>г Орша, ул. КАРЛА МАРКСА, 28</t>
@@ -1595,78 +1940,87 @@
   <si>
     <t>Индивидуальный предприниматель Скрипко Александр Мефодьевич</t>
   </si>
   <si>
     <t>Витебская обл., р-н Поставский, Город Поставы, Улица Станкевича,  д.3, кв.5</t>
   </si>
   <si>
     <t>ИП Янцевич Александр Эдуардович</t>
   </si>
   <si>
     <t>г Глубокое, ул. ФРИДРИХА ЭНГЕЛЬСА, 44</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "Сантехстройкомплект"</t>
   </si>
   <si>
     <t>г.Витебск пр.Московский,д.42,пом.23-24</t>
   </si>
   <si>
     <t>ООО "Янтарь"</t>
   </si>
   <si>
     <t>г Орша, ул. СОВЕТСКАЯ, 3</t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Жерносеков Андрей Васильевич</t>
+  </si>
+  <si>
+    <t>г.Полоцк УЛ.ОКТЯБРЬСКАЯ 1-13</t>
+  </si>
+  <si>
     <t>Индивидуальный предприниматель Грудинский Александр Вячеславович</t>
   </si>
   <si>
     <t>Витебская обл., р-н Глубокский, Город Глубокое, Улица Калиновского,  д.2</t>
   </si>
   <si>
     <t>Общество с дополнительной ответственностью научно-производственное предприятие "Термопасс"</t>
   </si>
   <si>
     <t>Котлы пеллетные, горелки пеллетные</t>
   </si>
   <si>
     <t>Г.Полоцк ул.Зыгина 38</t>
   </si>
   <si>
+    <t>Частное торговое унитарное предприятие "Новый Дом плюс"</t>
+  </si>
+  <si>
+    <t>Город Витебск, Улица П. Бровки,  д.22Б</t>
+  </si>
+  <si>
     <t>ИП Князев Андрей Петрович</t>
   </si>
   <si>
     <t>гп Лиозно, ул. ЛЕНИНА, 32-11</t>
   </si>
   <si>
-    <t>Индивидуальный предприниматель Скороходов Максим Михайлович</t>
-[...5 lines deleted...]
-    <t>Витебская область,Докшицкий р-он.,г.Докшицы,ул.Восточная,1</t>
+    <t>Индивидуальный предприниматель Трусова Снежана Николаевна</t>
+  </si>
+  <si>
+    <t>Витебская обл., р-н Оршанский, Город ОРША, Улица Мира,  д.80, кв.75</t>
   </si>
   <si>
     <t>Индивидульный предприниматель Шакель Ольга Станиславовна</t>
   </si>
   <si>
     <t>Ламинированные напольные покрытия;Санитарно-техническое оборудование</t>
   </si>
   <si>
     <t>Витебская обл., Город Браслав, Улица Озерная,  д.1</t>
   </si>
   <si>
     <t>Иностранное унитарное производственно-торговое предприятие "Белкокслат"</t>
   </si>
   <si>
     <t>г.Браслав ул. Юбилейная,99</t>
   </si>
   <si>
     <t>Частное производственно-торговое унитарное предприятие "АртСтильМебель"</t>
   </si>
   <si>
     <t>Город Витебск, Улица 14-я Бебеля,  д.3</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Ласкина Владислава Владимировна</t>
   </si>
@@ -1682,56 +2036,68 @@
   <si>
     <t>ООО"БЕЛЛЕПЕЛЬСНАБ"</t>
   </si>
   <si>
     <t>г Лепель, ул. ПАРТИЗАНСКАЯ, 19</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Маркет Продукт"</t>
   </si>
   <si>
     <t>Витебская обл., р-н Глубокский, Город Глубокое, Улица Красноармейская,  д.78б</t>
   </si>
   <si>
     <t>ЧУП "МАКС ДИВАНИ"</t>
   </si>
   <si>
     <t>гп Боровуха, ул. АРМЕЙСКАЯ, 54-2</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СВ МОТОРС"</t>
   </si>
   <si>
     <t>г.Витебск ул. Димитрова 36/7 к.6</t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Косаревский Михаил Олегович</t>
+  </si>
+  <si>
+    <t>Витебская обл., р-н Шарковщинский, Радюковский с/с, Деревня Марки ,  д.2а</t>
+  </si>
+  <si>
     <t>Частное торговое унитарное предприятие"Фаткулин"</t>
   </si>
   <si>
     <t>НОВОПОЛОЦК НЕФТЯНИКОВ 9,КВ.12</t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Крисенак Алексей Николаевич</t>
+  </si>
+  <si>
+    <t>Витебская обл Чашникский р-н г.Чашники пер.Лукомльский.1</t>
+  </si>
+  <si>
     <t>Индивидуальный предприниматель Кирпич Александр Иванович</t>
   </si>
   <si>
     <t>211573,Витебская область,г.Городок,ул.Комсомольская,д.36,кв.</t>
   </si>
   <si>
     <t>Частное производственно-торговое унитарное предприятие "Строй-АС"</t>
   </si>
   <si>
     <t>Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, воздухоочистители, вытяжки;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки;Машины стиральные, стирально-сушильные;Микроволновые печи;Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры);Санитарно-техническое оборудование;Светильники;Фены для волос;Холодильники, холодильники-морозильники, морозильники;Электросоковыжималки, электросоковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод</t>
   </si>
   <si>
     <t>Вит.обл.г.Сенно ул.К.Маркса,48 ком.1</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Производственно-мебельный центр"</t>
   </si>
   <si>
     <t>г.Поставы,ул.Ленинская,133 Б'</t>
   </si>
   <si>
     <t>Частное предприятие"Глубокое Атлант-Серв</t>
   </si>
   <si>
     <t>г Глубокое, ул. ЧКАЛОВА, 1/а</t>
@@ -1775,65 +2141,77 @@
   <si>
     <t>ООО "ЛЕГРАНДплюс"</t>
   </si>
   <si>
     <t>г Орша, ул. ПОГРАНИЧНАЯ, 29-А-1</t>
   </si>
   <si>
     <t>Частное предприятие "ОД строй"</t>
   </si>
   <si>
     <t>г Глубокое, ул. ДЗЕРЖИНСКОГО, 29/а</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "БелМебельКомфорт"</t>
   </si>
   <si>
     <t>г.Новополоцк, г.п.Боровуха, д.35, кв.12</t>
   </si>
   <si>
     <t>Частное производственное унитарное предприятие "НатАЛ-Мебель"</t>
   </si>
   <si>
     <t>г.Барань,ул.Первомайская,д.3а</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Кварта Мебель"</t>
+  </si>
+  <si>
+    <t>211502, г.Новополоцк, ул.Армейская д.81А, пом.1</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью"ДОКСАТ"</t>
   </si>
   <si>
     <t>Машины стиральные, стирально-сушильные;Микроволновые печи;Телевизоры;Холодильники, холодильники-морозильники, морозильники</t>
   </si>
   <si>
     <t>г.Докшицы, пер. Маяковского,2</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ПРО-МЕБЕЛЬ"</t>
   </si>
   <si>
     <t>БОРОВУХА, УЛ.АРМЕЙСКАЯ, 72, К.4</t>
   </si>
   <si>
+    <t>ЧАСТНОЕ ПРОИЗВОДСТВЕННО-ТОРГОВОЕ УНИТАРНОЕ ПРЕДПРИЯТИЕ "ДАРСТИЛЬ"</t>
+  </si>
+  <si>
+    <t>НОВОПОЛОЦК Блохина, 6-4</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "ИСиКо"</t>
   </si>
   <si>
     <t>г.Толочин 1-й переулок Островского д.18</t>
   </si>
   <si>
     <t>Частное производственно-торговое предприятие "Белы парасон"</t>
   </si>
   <si>
     <t>Витебская обл., Город Новополоцк, Улица Блохина,  д.16, кв.2</t>
   </si>
   <si>
     <t>Частное предприятие "МегаСтройплюс"</t>
   </si>
   <si>
     <t>г Поставы, ул. КОРОТКАЯ, 5а</t>
   </si>
   <si>
     <t>ИП КУДИНОВИЧ ВЛАДИМИР НИКОЛАЕВИЧ</t>
   </si>
   <si>
     <t>г Новополоцк, ул. МОЛОДЁЖНАЯ, 92-85</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Шакур Ирина Романовна</t>
@@ -1865,116 +2243,131 @@
   <si>
     <t>Витебская область, г.Верхнедвинск, ул.Гагарина, д.60</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "Геленджик"</t>
   </si>
   <si>
     <t>Вит обл Вит р-н д.Сокольники,ул.Весенняя,д.1а</t>
   </si>
   <si>
     <t>Частное предприятие "ЛюксМебельПлюс"</t>
   </si>
   <si>
     <t>г Глубокое, ул. КРАСНОАРМЕЙСКАЯ, 7-5</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЛидЭра"</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Сомил"</t>
   </si>
   <si>
     <t>г.п.Подсвилье, ул.Озерная, д.9 ком.1</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "ВиТоГор"</t>
+  </si>
+  <si>
+    <t>г.Городок ул.Баграмяна,д.39,пом.2</t>
+  </si>
+  <si>
     <t>Частное торговое унитарное предприятие "А-Виктари"</t>
   </si>
   <si>
     <t>Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, воздухоочистители, вытяжки;Комплекты белья постельного;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки;Машины стиральные, стирально-сушильные;Микроволновые печи;Телевизоры;Фены для волос;Холодильники, холодильники-морозильники, морозильники;Электросоковыжималки, электросоковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод</t>
   </si>
   <si>
     <t>Витебская обл., р-н Городокский, Город Городок, Улица Баграмяна,  д.4, кв.1</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "АтлантБытТехника"</t>
   </si>
   <si>
     <t>Светильники;Телевизоры;Фены для волос;Холодильники, холодильники-морозильники, морозильники</t>
   </si>
   <si>
     <t>Витебская обл., г.Докшицы, ул. Ленинская, 24, ком.8</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "Декор-МАТСТРОЙ"</t>
   </si>
   <si>
     <t>Витебская обл., р-н Дубровенский, Город Дубровно, Улица Почтовая,  д.8/1</t>
   </si>
   <si>
+    <t>Частное торговое унитарное предприятие "Осепцов А.П."</t>
+  </si>
+  <si>
+    <t>Витебская обл., р-н Дубровенский, Город Дубровно, Улица Красноармейская,  д.14А</t>
+  </si>
+  <si>
     <t>ИП  КАРИМОВ ДМИТРИЙ ВЛАДИМИРОВИЧ</t>
   </si>
   <si>
     <t>г Лепель, пер. ОЗЕРНЫЙ, 29</t>
   </si>
   <si>
     <t>Частное предприятие "Лепельтехнострой"</t>
   </si>
   <si>
     <t>г Лепель, ул. ПАРТИЗАНСКАЯ, 19-3</t>
   </si>
   <si>
     <t>ООО "Миоры-Ветразь"</t>
   </si>
   <si>
     <t>г Миоры, ул. КОММУНИСТИЧЕСКАЯ, 24-9</t>
   </si>
   <si>
     <t>Частное предприятие "РосЭнергоКонтракт"</t>
   </si>
   <si>
     <t>г Миоры, ул. ВОКЗАЛЬНАЯ, 1Г/1</t>
   </si>
   <si>
     <t>ООО "ГазТермоСервис"</t>
   </si>
   <si>
     <t>г Миоры, ул. КИРОВА, 40</t>
   </si>
   <si>
-    <t>ИП Рачицкая Елена Владимировна</t>
-[...4 lines deleted...]
-  <si>
     <t>ООО "М-Кос"</t>
   </si>
   <si>
     <t>г Миоры, ул. ГАГАРИНА, 45/2-2</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Стильстройкомплект"</t>
+  </si>
+  <si>
+    <t>Ламинированные напольные покрытия;Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры);Портландцемент, портландцемент со шлаком</t>
+  </si>
+  <si>
+    <t>Витебская область,г.Орша,ул.1-го Мая,д.81,кв.18</t>
+  </si>
+  <si>
     <t>Частное торговое унитарное предприятие "Севан-Элефант"</t>
   </si>
   <si>
     <t>Деревянные окна и двери;Ламинированные напольные покрытия;Мебель;Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры)</t>
   </si>
   <si>
     <t>Витебская область, г.Орша, улица 1 Мая, дом 81</t>
   </si>
   <si>
     <t>Частное предприятие "МальтаСтрой"</t>
   </si>
   <si>
     <t>Витебская обл., р-н Оршанский, Город ОРША, Переулок Крылова,  д.30, кв.3</t>
   </si>
   <si>
     <t>Частное торгово-производственное Унитарное предприятие "Стилиус"</t>
   </si>
   <si>
     <t>г, Поставы, ул. Ленинская, 102 ком. 1</t>
   </si>
   <si>
     <t>Частное предприятие "Стройтеплоком"</t>
   </si>
   <si>
     <t>г Поставы, ул. КЛЯРО, 3</t>
@@ -2024,101 +2417,110 @@
   <si>
     <t>РБ Витебская обл.Толочинский р-н г.п.Коханово ул.Садовая д.1</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "Сани Дэйз"</t>
   </si>
   <si>
     <t>Доватора,  д.14</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Желудкевич Александр Славомирович</t>
   </si>
   <si>
     <t>Республика Беларусь, Витебская область, г.п. Шарковщина, ул.</t>
   </si>
   <si>
     <t>ИП Курилович Юрий Валентинович</t>
   </si>
   <si>
     <t>гп Шарковщина, пер. ДОВАТОРА, 8-9</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "КовСантехСтрой"</t>
   </si>
   <si>
-    <t>Портландцемент, портландцемент со шлаком</t>
-[...1 lines deleted...]
-  <si>
     <t>Витебская обл., р-н Шарковщинский, Поселок городского типа Шарковщина, Улица Комсомольская,  д.26</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Антажеса"</t>
+  </si>
+  <si>
+    <t>Город Витебск, Улица Мясникова,  д.4Д, кв.18</t>
+  </si>
+  <si>
     <t>Частное торговое унитарное предприятие "Прочный мир"</t>
   </si>
   <si>
     <t>Котлы отопительные газовые;Котлы пеллетные, горелки пеллетные;Котлы электрические отопительные</t>
   </si>
   <si>
     <t>г.Витебск ул.Жесткова, 13а, каб.7</t>
   </si>
   <si>
     <t>Частное предприятие "Пестрый слон"</t>
   </si>
   <si>
     <t>г Витебск, ул. СОФЬИ ПАНКОВОЙ, 1б-6/1</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Белинфогид"</t>
   </si>
   <si>
     <t>г.Витебск,ул.М.Горького,43А/10,помещ.4</t>
   </si>
   <si>
     <t>ООО "Оптимер"</t>
   </si>
   <si>
     <t>г Орша, ул. ЯКУБА КОЛАСА, 4</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Яровикова Татьяна Дмитриевна</t>
   </si>
   <si>
     <t>Витебская обл., Город Новополоцк, Улица Нефтяников,  д.13, кв.39</t>
   </si>
   <si>
     <t>ООО "Геликс"</t>
   </si>
   <si>
     <t>гп Боровуха, ул. АРМЕЙСКАЯ, 47-3.1.-2</t>
   </si>
   <si>
     <t>ИП Сазонов Артур Вадимович</t>
   </si>
   <si>
     <t>г Новополоцк, ул. НЕФТЯНИКОВ, 1/А-24</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью"ДомКомфортнойМебели"</t>
+  </si>
+  <si>
+    <t>ПОЛОЦК, УЛ.БОРОВАЯ,Д.17/4</t>
+  </si>
+  <si>
     <t>Частное торговое унитарное предприятие "Савлуков-Мебель"</t>
   </si>
   <si>
     <t>Качели садовые, мебель садовая, кровати раскладные;Мебель</t>
   </si>
   <si>
     <t>Витебск,ул.9-я Загородная,д.21</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СофтДизайн"</t>
   </si>
   <si>
     <t>Витебская обл.Витебскийр-н,аг.Новка ул.Озёрная,д.3</t>
   </si>
   <si>
     <t>ООО "ПроТорг"</t>
   </si>
   <si>
     <t>аг Вороны, ул. ЛЕНИНСКАЯ, 70/4-1г</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ВелоВитебск"</t>
   </si>
   <si>
     <t>Витебская обл., р-н Витебский, Новкинский с/с, Деревня Ступище, Улица Центральная,  д.13</t>
@@ -2138,56 +2540,50 @@
   <si>
     <t>Частное унитарное предприятие "Клемма Авто"</t>
   </si>
   <si>
     <t>Витебская обл., р-н Глубокский, Город Глубокое, Улица Ленина,  д.46, кв.10</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Польмебель"</t>
   </si>
   <si>
     <t>Витебская обл., р-н Глубокский, Город Глубокое, Улица Красноармейская,  д.18</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "БензоМакс"</t>
   </si>
   <si>
     <t>Витебская обл., р-н Глубокский, Город Глубокое, Улица Энгельса,  д.12</t>
   </si>
   <si>
     <t>Частное предприятие "МирТехники"</t>
   </si>
   <si>
     <t>г Лепель, ул. ДАНУКАЛОВА, 14</t>
   </si>
   <si>
-    <t>ИП Смажевская Виктория Владимировна</t>
-[...4 lines deleted...]
-  <si>
     <t>ООО "ШаХо-ГАЗ"</t>
   </si>
   <si>
     <t>г Лепель, ул. КАЛИНИНА, /1</t>
   </si>
   <si>
     <t>ООО "ЛеонТехно"</t>
   </si>
   <si>
     <t>аг Горки, ул. ЦЕНТРАЛЬНАЯ, 58А</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "ЛОКСАНИД"</t>
   </si>
   <si>
     <t>г.Полоцк, ул. Мариненко,д.24,кв.38</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Фралов Дмитрий Евгеньевич</t>
   </si>
   <si>
     <t>д. Старый Двор, ул. Набережная, 14 кв. 1</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Атрахимович Елена Владимировна</t>
@@ -2222,107 +2618,131 @@
   <si>
     <t>Общество с ограниченной ответственностью "БелДрев-Орш"</t>
   </si>
   <si>
     <t>Витебская обл, г.Орша, ул.Белинского, д.4</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Тарасевич Илья Иосифович</t>
   </si>
   <si>
     <t>Витебская обл., р-н Оршанский, БАБИНИЧСКИЙ с/с, Деревня Харьковка, Улица Центральная,  д.22</t>
   </si>
   <si>
     <t>ООО "Орша Модуль-Онлайн"</t>
   </si>
   <si>
     <t>г Орша, ул. КАРЛА МАРКСА, 28-21</t>
   </si>
   <si>
     <t>ООО "Грандстройдом"</t>
   </si>
   <si>
     <t>г Орша, пер. ВОСТОЧНЫЙ 2-Й, 15</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Терва"</t>
+  </si>
+  <si>
+    <t>Витебская обл., р-н Оршанский, Город ОРША, Улица Московская,  д.1А/3</t>
+  </si>
+  <si>
+    <t>Частное торговое унитарное предприятие "Правильные окна НП"</t>
+  </si>
+  <si>
+    <t>г.Новополоцк ул.Молодежная д.86 пом 32</t>
+  </si>
+  <si>
     <t>Индивидуальный предприниматель Яровиков Юрий Викторович</t>
   </si>
   <si>
     <t>Витебская обл., Город Новополоцк, Улица Молодежная,  д.153, кв.492</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "АДВ-Маркет"</t>
   </si>
   <si>
     <t>г.Новополоцк, ул.Калинина, д.20, пом.58</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Кухни со вкусом"</t>
   </si>
   <si>
     <t>г.Новополоцк, ул.Молодежная, д.148, помещение 37</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Терешко Артём Викторович</t>
   </si>
   <si>
     <t>Витебская обл., Город Новополоцк, Улица Еронько,  д.2, кв.107</t>
   </si>
   <si>
     <t>ИП Титовец Дмитрий Александрович</t>
   </si>
   <si>
     <t>г Новополоцк, ул. ЯКУБА КОЛАСА, 96-53</t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Третьяков Максим Александрович</t>
+  </si>
+  <si>
+    <t>Витебская обл., Город Новополоцк, Улица Школьная,  д.3А, кв.5</t>
+  </si>
+  <si>
     <t>Торгово унитарное предприятие "Пинскдрев-Витебск"</t>
   </si>
   <si>
     <t>г.Витебск,ул.Правды,д.54-а</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Растворо Бетонный Узел №7"</t>
   </si>
   <si>
     <t>Город Витебск, Улица Двинская,  д.23В/9</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Форточка"</t>
   </si>
   <si>
     <t>Город Витебск, Проспект Фрунзе,  д.8, кв.3</t>
   </si>
   <si>
     <t>Общество с ограниченной ответсвенностью "НордМакс"</t>
   </si>
   <si>
     <t>Производство сборных деревянных зданий</t>
   </si>
   <si>
     <t>Город Витебск, Улица Полярная,  д.2,  корп.Е, кв.1</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "ДЕПП холл"</t>
+  </si>
+  <si>
+    <t>Город Витебск, Проспект Фрунзе,  д.77/2</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Рейсер ВТБ"</t>
   </si>
   <si>
     <t>Город Витебск, Улица Двинская,  д.23/В,  корп.9</t>
   </si>
   <si>
     <t>ООО "ЛукомльСтрой"</t>
   </si>
   <si>
     <t>г Новолукомль, шоссе ЛУКОМЛЬСКОЕ, 6-14</t>
   </si>
   <si>
     <t>ИП Сазонова Ольга Петровна</t>
   </si>
   <si>
     <t>г Новолукомль, ул. ПАНЧУКА, 14-116</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Павликова Ольга Евгеньевна</t>
   </si>
   <si>
     <t>г.Браслав,ул.Дачная,д.18</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Милькевич Олег Зенонович</t>
@@ -2336,104 +2756,122 @@
   <si>
     <t>д Янки, пер. МОЛОДЕЖНЫЙ, 2</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Карзевич Ирина Владимировна</t>
   </si>
   <si>
     <t>Витебская обл., р-н Докшицкий, Город Докшицы, Улица ЗАОЗЁРНАЯ,  д.35</t>
   </si>
   <si>
     <t>УП "Торговый Дом "Витязь"</t>
   </si>
   <si>
     <t>Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, воздухоочистители, вытяжки;Качели садовые, мебель садовая, кровати раскладные;Ковры, ковровые изделия;Котлы отопительные газовые;Котлы пеллетные, горелки пеллетные;Котлы электрические отопительные;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки;Машины стиральные, стирально-сушильные;Мебель;Микроволновые печи;Обогреватели конвекторные электрические;Санитарно-техническое оборудование;Светильники;Телевизоры;Фены для волос;Холодильники, холодильники-морозильники, морозильники;Электросоковыжималки, электросоковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод</t>
   </si>
   <si>
     <t>Город Витебск, Улица П.Бровки,  д.13а/10</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Вуджер"</t>
   </si>
   <si>
     <t>Город Витебск, Проспект Фрунзе,  д.81/20, кв.пом.18</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Напольник Витебск"</t>
+  </si>
+  <si>
+    <t>Город Витебск, Проспект Фрунзе,  д.81,  корп.20, кв.5.4</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Ремонт360"</t>
   </si>
   <si>
     <t>Город Витебск, Проспект Победы,  д.15, кв.пав.296/1</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СолоГранд"</t>
   </si>
   <si>
     <t>Город Витебск, Проспект Строителей,  д.15, кв.4</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Байк"</t>
+  </si>
+  <si>
+    <t>Город Витебск, Тракт Старобабинический,  д.27/15-855</t>
+  </si>
+  <si>
     <t>Частное торгово-производственное унитарное предприятие "Витшел"</t>
   </si>
   <si>
     <t>Город Витебск, Улица Петруся Бровки,  д.20, кв.305</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Данченко Елена Николаевна</t>
   </si>
   <si>
     <t>Город Витебск, Улица Баграмяна,  д.4,  корп.1, кв.9</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Солит В"</t>
   </si>
   <si>
     <t>Город Витебск, Проспект Строителей,  д.15</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "НордКерамика-плюс"</t>
   </si>
   <si>
     <t>Витебская обл., р-н Полоцкий, Город ПОЛОЦК, Проезд Октябрьский,  д.3</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Карпов Денис Владимирович</t>
   </si>
   <si>
     <t>Витебская обл., р-н Полоцкий, Город ПОЛОЦК, Проспект Петра Машерова,  д.9а, кв.29</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Лукашевич Кирилл  Анатольевич</t>
   </si>
   <si>
     <t>Витебская обл., р-н Полоцкий, Город ПОЛОЦК, Улица Мариненко,  д.24, кв.38</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ВАДИСТА"</t>
   </si>
   <si>
     <t>Витебская обл., р-н Полоцкий, Город ПОЛОЦК, Улица Строительная,  д.19, кв.роллет Д 16</t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Магерка Елена Александровна</t>
+  </si>
+  <si>
+    <t>Витебская обл., р-н Полоцкий, Ветринский с/с, Поселок городского типа ВЕТРИНО Армейская,  д.9, кв.58</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Мега кровля"</t>
   </si>
   <si>
     <t>Деревянные окна и двери;Ламинированные напольные покрытия;Металлические двери;Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры)</t>
   </si>
   <si>
     <t>Витебская обл., р-н Полоцкий, Город ПОЛОЦК Шенягина,  д.54Б/4</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СпалексПлюс"</t>
   </si>
   <si>
     <t>Ламинированные напольные покрытия;Металлические двери;Обогреватели конвекторные электрические;Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры);Санитарно-техническое оборудование;Светильники</t>
   </si>
   <si>
     <t>Витебская обл., р-н Толочинский, Город Толочин, Улица Энгельса,  д.79/5</t>
   </si>
   <si>
     <t>ООО "ЮАМИ"</t>
   </si>
   <si>
     <t>г Орша, ул. ВИССАРИОНА БЕЛИНСКОГО, 1-Б-2</t>
   </si>
   <si>
     <t>Частное  унитарное предприятие"Строй плюс Городок"</t>
@@ -2450,224 +2888,314 @@
   <si>
     <t>Общество с ограниченной ответственностью "ДЕМА ГРУПП"</t>
   </si>
   <si>
     <t>Витебская обл., р-н Полоцкий, Город ПОЛОЦК Строительная,  д.19</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Андолиго"</t>
   </si>
   <si>
     <t>Город Витебск, Улица Гагарина,  д.113А, кв.11</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Миненталь"</t>
   </si>
   <si>
     <t>Город Витебск, Улица Терешковой,  д.19, кв.14</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "БрусМастер"</t>
   </si>
   <si>
     <t>Город Витебск, Улица 1-я Полярная,  д.1B</t>
   </si>
   <si>
-    <t>ООО "ВелоСити"</t>
-[...2 lines deleted...]
-    <t>г Орша, ул. СОВЕТСКАЯ, 3-67</t>
+    <t>Общество с ограниченной ответственностью "ГидроМаг"</t>
+  </si>
+  <si>
+    <t>Город Витебск, Улица Терешковой,  д.19, кв.27</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "ВелоСити"</t>
+  </si>
+  <si>
+    <t>Прочая розничная торговля непродовольственными товарами в специализированных магазинах</t>
+  </si>
+  <si>
+    <t>Витебская обл., р-н Оршанский, Город ОРША, Улица Советская,  д.3, кв.67</t>
+  </si>
+  <si>
+    <t>Частное торговое унитарное предприятие "Оптимальная мебель"</t>
+  </si>
+  <si>
+    <t>Витебская обл., р-н Оршанский, Город БАРАНЬ, Переулок Набережный,  д.11</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Орлов Александр Петрович</t>
   </si>
   <si>
     <t>Город Витебск, Улица Чкалова,  д.31,  корп.42</t>
   </si>
   <si>
     <t>ГП "Калинковичский мебельный комбинат"</t>
   </si>
   <si>
     <t>г Калинковичи, ул. КУЙБЫШЕВА, 28</t>
   </si>
   <si>
     <t>ЧРУП "Пингвин"</t>
   </si>
   <si>
     <t>г Речица, ул. КОНЕВА, 16</t>
   </si>
   <si>
+    <t>Открытое акционерное общество "Новобелицкая торговая компания "Алеся"</t>
+  </si>
+  <si>
+    <t>Город Гомель, Улица Республиканская,  д.5</t>
+  </si>
+  <si>
     <t>Мозырский опытный лесхоз</t>
   </si>
   <si>
     <t>г Мозырь, ул. ПРОМЫШЛЕННАЯ, 85</t>
   </si>
   <si>
     <t>Житковичский лесхоз</t>
   </si>
   <si>
     <t>г Житковичи, ул. ОКТЯБРЬСКАЯ, 62Д</t>
   </si>
   <si>
     <t>ООО "Мираж-М"</t>
   </si>
   <si>
     <t>г Жлобин, ул. КОЗЛОВА, 50</t>
   </si>
   <si>
     <t>Производственно-коммерческое общество с ограниченной ответственностью "Аметист"</t>
   </si>
   <si>
     <t>г.Мозырь, ул.Я.Коласа, 7</t>
   </si>
   <si>
     <t>Общество с дополнительной ответственностью "Магазин "Мебель"</t>
   </si>
   <si>
     <t>г.Мозырь, ул.Пролетарская, д.87</t>
   </si>
   <si>
+    <t>Открытое акционерное общество "Мозырский машиностроительный завод"</t>
+  </si>
+  <si>
+    <t>г.Мозырь ул.Портовая д.17</t>
+  </si>
+  <si>
+    <t>Частное торгово-производственное унитарное предприятие "Леди-С"</t>
+  </si>
+  <si>
+    <t>Гомельская обл., р-н Гомельский, Терюхский с/с, Деревня Терюха Кемпинг</t>
+  </si>
+  <si>
     <t>Филиал Торговый дом "Прогресс"открытого акционерного общества Гомельская мебельная фабрика "Прогресс"</t>
   </si>
   <si>
     <t>г.ГОМЕЛЬ ул.Барыкина д.94</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Карбивский Михаил Степанович</t>
   </si>
   <si>
     <t>г.Рогачёв, ул.Ивана Богатырёва, 147, кв.77</t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Киржанова Светлана Михайловна</t>
+  </si>
+  <si>
+    <t>г Б-Кошелево ул Ленина 52-32</t>
+  </si>
+  <si>
     <t>Индивидуальный предприниматель Язвинский Владимир Степанович</t>
   </si>
   <si>
     <t>Гомель ул.Сухого 8-137</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "Торговый дом "Бахус"</t>
   </si>
   <si>
     <t>Гомельская обл., р-н Мозырский, Город Мозырь, Улица Юрия Гагарина,  д.83В</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "Руд Буд"</t>
   </si>
   <si>
     <t>Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, воздухоочистители, вытяжки;Качели садовые, мебель садовая, кровати раскладные;Комплекты белья постельного;Котлы отопительные газовые;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки;Ламинированные напольные покрытия;Машины стиральные, стирально-сушильные;Микроволновые печи;Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры);Санитарно-техническое оборудование;Светильники;Телевизоры;Фены для волос;Холодильники, холодильники-морозильники, морозильники;Шины легковые, легкогрузовые</t>
   </si>
   <si>
     <t>г.Гомель, ул.Междугородняя, 7</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Баженов Игорь Николаевич</t>
   </si>
   <si>
     <t>г.Гомель, ул.Жукова, д.44, кв.12</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Миол-М"</t>
   </si>
   <si>
     <t>г. Мозырь, ул. Первомайская, д.53Б</t>
   </si>
   <si>
+    <t>ИНДИВИДУАЛЬНЫЙ ПРЕДПРИНИМАТЕЛЬ ВОРОНОВИЧ ПАВЕЛ ВЛАДИМИРОВИЧ</t>
+  </si>
+  <si>
+    <t>Гомельская обл., Поселок городского типа Лельчицы, Улица Ковпака,  д.70</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "ЛельТехноТорг"</t>
   </si>
   <si>
     <t>Мотовелотовары;Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, воздухоочистители, вытяжки;Машины стиральные, стирально-сушильные;Микроволновые печи;Средства малой механизации;Телевизоры;Холодильники, холодильники-морозильники, морозильники;Электросоковыжималки, электросоковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод</t>
   </si>
   <si>
     <t>Гомельская обл.г.п.Лельчицы ул.Советская д.56а</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "Линия тока"</t>
   </si>
   <si>
     <t>Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, воздухоочистители, вытяжки;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки;Машины стиральные, стирально-сушильные;Микроволновые печи;Светильники;Телевизоры;Фены для волос;Холодильники, холодильники-морозильники, морозильники;Электросоковыжималки, электросоковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод</t>
   </si>
   <si>
     <t>г.Рогачев, ул.Кирова, 16А</t>
   </si>
   <si>
     <t>Частное предприятие "БытСтройСервис"</t>
   </si>
   <si>
     <t>г Житковичи, ул. ФРУНЗЕ, 75А</t>
   </si>
   <si>
     <t>Частное торгово-производственное унитарное предприятие "Кирилюк благодарение"</t>
   </si>
   <si>
     <t>г.Житковичи, ул.Фрунзе,75б</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Расошенко Сергей Викторович</t>
   </si>
   <si>
     <t>г.Мозырь, ул.Щорса Н.А., 72</t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Головач Глеб Владимирович</t>
+  </si>
+  <si>
+    <t>Город Гомель, Бульвар Газеты "Гомельская правда",  д.3, кв.19</t>
+  </si>
+  <si>
+    <t>Частное торговое унитарное предприятие "Студия мебели" Дом 5"</t>
+  </si>
+  <si>
+    <t>Гомельская обл., г.Жлобин, ул.Первомайская, д.5</t>
+  </si>
+  <si>
     <t>Частное торговое унитарное предприятие "Домашний компьютер"</t>
   </si>
   <si>
     <t>Город Гомель, Улица Советская,  д.97,  корп.4, кв.2</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Самтор"</t>
+  </si>
+  <si>
+    <t>Обои</t>
+  </si>
+  <si>
+    <t>ГОМЕЛЬСКАЯ ОБЛ.,Г.БУДА-КОШЕЛЕВО,УЛ.СОВЕТСКАЯ 9-Б</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "ТрансТоргБизнес"</t>
   </si>
   <si>
     <t>Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, воздухоочистители, вытяжки;Машины стиральные, стирально-сушильные;Холодильники, холодильники-морозильники, морозильники</t>
   </si>
   <si>
     <t>г.Гомель,ул.Жарковского, д.11, каб. 1-64/3</t>
   </si>
   <si>
     <t>ИП Черношей Роман Георгиевич</t>
   </si>
   <si>
     <t>г Речица, ул. ПЕРВОМАЙСКАЯ, 24А-11</t>
   </si>
   <si>
+    <t>Частное торговое унитарное предприятие "МастерБат"</t>
+  </si>
+  <si>
+    <t>Гомельская обл., р-н Калинковичский, Город Калинковичи, Улица Куйбышева, кв.1</t>
+  </si>
+  <si>
     <t>Частное предприятие "Влавади"</t>
   </si>
   <si>
     <t>г Хойники, ул. КОЛЕСНИКА, 2Ж-4</t>
   </si>
   <si>
     <t>Частное предприятие "ЮТАКОМП ТРЭЙД"</t>
   </si>
   <si>
     <t>г Хойники, ул. КАРЛА МАРКСА, 27-1-12</t>
   </si>
   <si>
     <t>ИНДИВИДУАЛЬНЫЙ ПРЕДПРИНИМАТЕЛЬ Рублевский Виталий Васильевич</t>
   </si>
   <si>
     <t>Гомельская обл., Поселок городского типа Лельчицы, Улица 9 Мая,  д.38</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Креавит Дельта"</t>
+  </si>
+  <si>
+    <t>Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, электроплитки настольные, воздухоочистители, вытяжки;Машины стиральные, стирально-сушильные;Холодильники, холодильники-морозильники, морозильники</t>
+  </si>
+  <si>
+    <t>Город Минск, Проспект Партизанский,  д.18а,  корп.3</t>
+  </si>
+  <si>
+    <t>Частное производственно-торговое унитарное предприятие "Моби"Ник"</t>
+  </si>
+  <si>
+    <t>Мотовелотовары;Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, электроплитки настольные, воздухоочистители, вытяжки;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки, электросоковыжималки, электро­соковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод;Машины стиральные, стирально-сушильные;Микроволновые печи;Средства малой механизации;Ноутбуки, персональные мини-компьютеры, мини-ПК, мониторы, моноблоки, сервера, системные блоки, системы хранения данных, интерактивные панели;Телевизоры;Холодильники, холодильники-морозильники, морозильники</t>
+  </si>
+  <si>
+    <t>Гомельская обл. г.п.Лельчицы ул.Ленина д.7а</t>
+  </si>
+  <si>
     <t>Индивидуальный предприниматель Завадская Надежда Степановна</t>
   </si>
   <si>
     <t>Гомельская обл.,Мозырский р он,д.Козенки,ул.Спортивная,86,кв</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Ничипоренко Вячеслав Леонидович</t>
   </si>
   <si>
     <t>Город Гомель, Улица Ефремова,  д.6, кв.90</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Швед Юлия Алексеевна</t>
   </si>
   <si>
     <t>ГОМЕЛЬСКАЯ обл., р-н ГОМЕЛЬСКИЙ, ПРИБЫТКОВСКИЙ с/с, Поселок сельского типа ЦАГЕЛЬНЯ, Улица Садовая,  д.49</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "ЧижСервисГрупп"</t>
   </si>
   <si>
     <t>Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки;Машины стиральные, стирально-сушильные;Телевизоры;Холодильники, холодильники-морозильники, морозильники;Электросоковыжималки, электросоковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод</t>
   </si>
   <si>
     <t>Гомельская обл,Брагинский р-н,г.п.Комарин,ул.К.Маркса,д.40</t>
@@ -2726,50 +3254,56 @@
   <si>
     <t>Общество с ограниченной ответственностью "РегионТехСнаб"</t>
   </si>
   <si>
     <t>Гомельская обл.,г.Чечерск,ул.Восточная,90,оф.2</t>
   </si>
   <si>
     <t>ООО "УниСкар"</t>
   </si>
   <si>
     <t>г Чечерск, ул. СОВЕТСКАЯ, 42/7</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "Мировые двери"</t>
   </si>
   <si>
     <t>г. Гомель,ул. 2-я Революционная, д.8, ком.01</t>
   </si>
   <si>
     <t>Частное производственное унитарное предприятие "Лига Мебели"</t>
   </si>
   <si>
     <t>РБ,Гомельская обл.,г.Жлобин,ул.Северная,4</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "СтилонТрэйд"</t>
+  </si>
+  <si>
+    <t>Гомельская обл., р-н Жлобинский, Город Жлобин, Улица Карла Маркса,  д.64-1</t>
+  </si>
+  <si>
     <t>ООО "ПашанаГурт"</t>
   </si>
   <si>
     <t>г Гродно, ул. МОСТОВАЯ, 39</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Юрченко Инесса Иосифовна</t>
   </si>
   <si>
     <t>г.Рогачев, ул.Халтурина, 8-1</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Ракитин Дмитрий Александрович</t>
   </si>
   <si>
     <t>Котлы отопительные газовые;Средства малой механизации;Обогреватели конвекторные электрические;Санитарно-техническое оборудование</t>
   </si>
   <si>
     <t>г.Рогачев ул. Богатырева д.125 кв.23</t>
   </si>
   <si>
     <t>Частное транспортное унитарное предприятие "Аллюна-Д Транс"</t>
   </si>
   <si>
     <t>Гомельская обл., р-н Мозырский, Город Мозырь, Улица Иваненко,  д.15, кв.помещение 1 а</t>
@@ -2777,62 +3311,74 @@
   <si>
     <t>Индивидуальный предприниматель Путило Дмитрий Александрович</t>
   </si>
   <si>
     <t>г.Гомель,ул.Свиридова,д.73,кв.135</t>
   </si>
   <si>
     <t>Частное предприятие "Буховец В.Г."</t>
   </si>
   <si>
     <t>аг Ровенская Слобода, ул. ИЛЬИЧА, 2/б</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ТехноАгро"</t>
   </si>
   <si>
     <t>г.Гомель, ул.Могилевская, 1 А, корп.3-2 А</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СогрейДом Плюс"</t>
   </si>
   <si>
     <t>Город Гомель, Улица Барыкина,  д.76, кв.129</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Веста мебель"</t>
+  </si>
+  <si>
+    <t>г.Гомель,ул.Бабушкина,д.1</t>
+  </si>
+  <si>
     <t>ИП Садовский Евгений Юрьевич</t>
   </si>
   <si>
     <t>г Житковичи, ул. ПРИОЗЁРНАЯ, 14-20</t>
   </si>
   <si>
     <t>ИП Шашков Вадим Федорович</t>
   </si>
   <si>
     <t>г Жлобин, мкр-н 17-Й, 48-29</t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Астапенко Никита Игоревич</t>
+  </si>
+  <si>
+    <t>г.Гомель, ул.Советская, 19, кв.2</t>
+  </si>
+  <si>
     <t>Индивидуальный предприниматель Цапова Елена Викторовна</t>
   </si>
   <si>
     <t>г. Гомель, ул. Мичурина, дом 20</t>
   </si>
   <si>
     <t>Частное торгово-производственное унитарное предприятие "Белтеплобриз"</t>
   </si>
   <si>
     <t>г.Мозырь,б.Дружбы,11а,комната 167</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "МебельСервисДизайн"</t>
   </si>
   <si>
     <t>Гомельская обл, ул. Советская, 138, офис 23, к. 1</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Тишков Денис Андреевич</t>
   </si>
   <si>
     <t>Гомельская область,г.Рогачев,ул.Парижской Коммуны,д.7,кв.9</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Мидляр Алексей Борисович</t>
@@ -2840,230 +3386,326 @@
   <si>
     <t>Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, воздухоочистители, вытяжки;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки;Машины стиральные, стирально-сушильные;Микроволновые печи;Средства малой механизации;Обогреватели конвекторные электрические;Светильники;Телевизоры;Фены для волос;Холодильники, холодильники-морозильники, морозильники;Электросоковыжималки, электросоковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод</t>
   </si>
   <si>
     <t>Гомельская область,г.Рогачев,ул.Седова,д.16</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Костусева Ольга Григорьевна</t>
   </si>
   <si>
     <t>Гомельская область,г.Рогачёв,ул.Интернациональная,д.35а</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Усов Максим Николаевич</t>
   </si>
   <si>
     <t>Гомельская обл., р-н Рогачевский, Город Рогачев, Улица Набережная,  д.93, кв.61</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Кравцова Светлана Викторовна</t>
   </si>
   <si>
     <t>Город Гомель, Улица Головацкого,  д.120, кв.36</t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Гуменюк Галина Владимировна</t>
+  </si>
+  <si>
+    <t>Гомельская обл., р-н Калинковичский, Город Калинковичи, Улица Никонова,  д.36</t>
+  </si>
+  <si>
     <t>Индивидуальный предприниматель Гончаров Дмитрий Викторович</t>
   </si>
   <si>
     <t>Гомельск.обл,Гомельск.р-н,п.Чёнки,ул.Севруковская,д.1,кв.13</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "ТоргМебель"</t>
+  </si>
+  <si>
+    <t>г.Гомель,ул.Лепешинского,д.7,к.1</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Домашний Центр"</t>
   </si>
   <si>
     <t>г.Гомель,ул.Карповича,д.28,пав.97</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Белэкспоформ"</t>
+  </si>
+  <si>
+    <t>г.Гомель, ул.Владимирова, 12Б</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Кухни Гомеля"</t>
+  </si>
+  <si>
+    <t>Город Гомель, Улица Барыкина,  д.74, кв.293</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Инлайн Стайл"</t>
+  </si>
+  <si>
+    <t>Город Гомель, Улица Жарковского,  д.24,  корп.а, кв.210а</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Двери МАРИО"</t>
+  </si>
+  <si>
+    <t>Город Гомель, Улица Советская,  д.97,  корп.3</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "СойкаГрупп"</t>
   </si>
   <si>
     <t>Город Гомель, Улица Владимирова,  д.12</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "М-Уют"</t>
+  </si>
+  <si>
+    <t>Город Гомель, Улица Карповича,  д.28/1</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "УютСтройМаркет"</t>
   </si>
   <si>
     <t>Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, воздухоочистители, вытяжки;Деревянные окна и двери;Ламинированные напольные покрытия;Машины стиральные, стирально-сушильные;Металлические двери;Средства малой механизации;Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры);Холодильники, холодильники-морозильники, морозильники</t>
   </si>
   <si>
     <t>Гомельская обл., р-н Лельчицкий, Поселок городского типа Лельчицы, Улица Коммунальная,  д.9</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЦарьСтройДом"</t>
   </si>
   <si>
     <t>Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, воздухоочистители, вытяжки;Котлы отопительные газовые;Ламинированные напольные покрытия;Металлические двери;Средства малой механизации;Обогреватели конвекторные электрические;Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры);Санитарно-техническое оборудование</t>
   </si>
   <si>
     <t>Гомельская обл., р-н Лельчицкий, Поселок городского типа Лельчицы, Улица Строительная,  д.2а</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ВикингМаркетБай"</t>
   </si>
   <si>
     <t>Мотовелотовары;Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, воздухоочистители, вытяжки;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки;Машины стиральные, стирально-сушильные;Микроволновые печи;Средства малой механизации;Обогреватели конвекторные электрические;Светильники;Телевизоры;Фены для волос;Холодильники, холодильники-морозильники, морозильники;Электросоковыжималки, электросоковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод</t>
   </si>
   <si>
     <t>Гомельская обл., р-н Лельчицкий, Поселок городского типа Лельчицы, Улица Ленина,  д.44В, кв.1</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Вавилон Инвест"</t>
   </si>
   <si>
     <t>Город Гомель, Переулок Ильича 8-й,  д.13А</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Модуль Микс"</t>
+  </si>
+  <si>
+    <t>Город Гомель, Улица Могилёвская,  д.1а</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Домофлекс"</t>
   </si>
   <si>
     <t>Город Гомель, Улица Шилова,  д.20, кв.б/н</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ВР Мебель"</t>
   </si>
   <si>
     <t>Город Гомель, Улица Лепешинского,  д.2А, кв.15</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Мебель близко"</t>
   </si>
   <si>
     <t>Город Гомель, Улица Шилова,  д.22, кв.б/н</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Стиль и Безопасность"</t>
+  </si>
+  <si>
+    <t>Город Гомель, Переулок Ильича 4-й,  д.2Б, кв.б/н</t>
+  </si>
+  <si>
     <t>ООО "Котелок"</t>
   </si>
   <si>
     <t>г Жлобин, ул. КОЗЛОВА, 43</t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Болсун Ирина Евгеньевна</t>
+  </si>
+  <si>
+    <t>ГОМЕЛЬСКАЯ обл., р-н ЖЛОБИНСКИЙ, МАЛЕВИЧСКИЙ с/с, Агрогородок МАЛЕВИЧИ, Улица Совхозная 1-я,  д.31</t>
+  </si>
+  <si>
     <t>Индивидуальный предприниматель Попова Виктория Леонидовна</t>
   </si>
   <si>
     <t>Гомельская обл,г.Рогачев,ул.Якуба Колоса д.2а,кв.14</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Лапаткина Алеся Сергеевна</t>
   </si>
   <si>
     <t>Котлы отопительные газовые;Котлы пеллетные, горелки пеллетные;Котлы электрические отопительные;Мебель;Обогреватели конвекторные электрические;Санитарно-техническое оборудование</t>
   </si>
   <si>
     <t>Гомельская обл., р-н Рогачевский, Город Рогачев, Улица Друтская,  д.262</t>
   </si>
   <si>
     <t>Частное предприятие "Армуар"</t>
   </si>
   <si>
     <t>г Рогачёв, ул. СЕРГЕЯ КИРОВА, 7</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Рудистройторг"</t>
   </si>
   <si>
     <t>Гомельская обл., р-н Рогачевский, Город Рогачев, Улица Сергея Кирова,  д.32</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "ВВК-гарант"</t>
   </si>
   <si>
     <t>Гомельская обл., р-н Рогачевский, Город Рогачев, Улица Константина Санникова,  д.25,  корп.Г</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Спектр рем строй "</t>
   </si>
   <si>
     <t>Гомельская обл., р-н Рогачевский, Город Рогачев, Улица Феликса Дзержинского,  д.1</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Алинфорте"</t>
+  </si>
+  <si>
+    <t>Гомельская обл., р-н Рогачевский, Город Рогачев, Улица Володарского,  д.94, кв.2</t>
+  </si>
+  <si>
     <t>Индивидуальный предприниматель Пранкевич Людмила Леонидовна</t>
   </si>
   <si>
     <t>Город Гомель, Улица И. Мележа,  д.14, кв.51</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Воронцова Юлия Андреевна</t>
   </si>
   <si>
     <t>Гомельская обл., р-н Мозырский, Город Мозырь, Бульвар Дружбы,  д.17, кв.54</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "КиПоНа"</t>
   </si>
   <si>
     <t>Гомельская обл., р-н Мозырский, Город Мозырь, Улица Коммунальная,  д.18,  корп.у, кв.офис 2</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Простора Студия"</t>
   </si>
   <si>
     <t>Гомельская обл., р-н Мозырский, Город Мозырь, Улица Ю.Гагарина,  д.59А, кв.1</t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Данилюк Дмитрий Викторович</t>
+  </si>
+  <si>
+    <t>Гомельская обл., р-н Калинковичский, Город Калинковичи, Улица Карла Маркса,  д.2, кв.73</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Теплобаза"</t>
   </si>
   <si>
     <t>Гомельская обл., р-н Калинковичский, Город Калинковичи, Улица Карла Маркса,  д.4, кв.75</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "Первый Дверной"</t>
   </si>
   <si>
     <t>Гомельская обл., р-н Калинковичский, Город Калинковичи, Переулок Суворова,  д.14, кв.2</t>
   </si>
   <si>
     <t>ИП Гром Наталья Владимировна</t>
   </si>
   <si>
     <t>г Житковичи, ул. ВИКТОРА КАЦУБИНСКОГО, 19-16</t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Цырибко Леонид Геннадьевич</t>
+  </si>
+  <si>
+    <t>Гомельская обл., р-н Житковичский, Люденевичский с/с, Деревня Гряда, Улица Центральная,  д.43</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Вилана Компани"</t>
   </si>
   <si>
     <t>Город Гомель, Улица Гагарина,  д.89</t>
   </si>
   <si>
+    <t xml:space="preserve"> Индивидуальный предприниматель Гайдук Евгений Сергеевич</t>
+  </si>
+  <si>
+    <t>ГОМЕЛЬСКАЯ обл., р-н СВЕТЛОГОРСКИЙ, БОРОВИКОВСКИЙ с/с, Деревня ЯКИМОВА СЛОБОДА, Улица Центральная,  д.186</t>
+  </si>
+  <si>
     <t>ООО "ФитингТерм"</t>
   </si>
   <si>
     <t>г Речица, ул. СПОРТИВНАЯ, 2-9</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "СК-БИЗНЕСТРЕЙД"</t>
+  </si>
+  <si>
+    <t>Гомельская обл., р-н Добрушский, Город Добруш, Улица кн.Ф.И.Паскевича,  д.12</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Каскимид"</t>
   </si>
   <si>
     <t>Гомельская обл., р-н Добрушский, Город Добруш, Улица Фрунзе,  д.17, кв.7</t>
   </si>
   <si>
     <t>Общество с ограниченной ответсвенностью "Дверная студия"</t>
   </si>
   <si>
     <t>Город Гомель, Улица Мележа,  д.14, кв.51</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Концепт-мебель"</t>
+  </si>
+  <si>
+    <t>Город Гомель, Шоссе Кореневское,  д.6,  корп.2, кв.3</t>
+  </si>
+  <si>
     <t>Государственное опытное лесохозяйственное учреждение "Островецкий опытный лесхоз"</t>
   </si>
   <si>
     <t>Гродненская обл., р-н Островецкий, Город ОСТРОВЕЦ, Улица Володарского,  д.57</t>
   </si>
   <si>
     <t>ЧУП "Меркурий"</t>
   </si>
   <si>
     <t>г Волковыск, ул. СОВЕТСКАЯ, 6</t>
   </si>
   <si>
     <t>ОАО "ГОТТЦ "Гарант"</t>
   </si>
   <si>
     <t>г Гродно, ул. ВРУБЛЕВСКОГО, 86А</t>
   </si>
   <si>
     <t>ТОАО "ГродноКультторг"</t>
   </si>
   <si>
     <t>г Гродно, ул. ПУШКИНА, 37/а</t>
   </si>
   <si>
     <t>ИП Дегись Геннадий Мечиславович</t>
@@ -3155,50 +3797,56 @@
   <si>
     <t>Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры);Санитарно-техническое оборудование</t>
   </si>
   <si>
     <t>Гродненская обл., р-н Кореличский, Поселок городского типа Кореличи, Улица ГАГАРИНА,  д.24,  корп.В, кв.11</t>
   </si>
   <si>
     <t>ИП Аникейчик Андрей Николаевич</t>
   </si>
   <si>
     <t>аг Хартица, ул. ЦВЕТОЧНАЯ, 4</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Урбан Михаил Генрикович</t>
   </si>
   <si>
     <t>Гродненская обл., р-н Ошмянский, Деревня Повишни, Улица Новая,  д.10</t>
   </si>
   <si>
     <t>Инд.Пр Пигальский Александр Владимирович</t>
   </si>
   <si>
     <t>г Слоним, ул. БРЕСТСКАЯ, 107/3-53</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Вальдивия"</t>
+  </si>
+  <si>
+    <t>Гродненская обл., р-н Слонимский, Сеньковщинский с/с, Деревня Воробьевичи, Улица Центральная,  д.50а</t>
+  </si>
+  <si>
     <t>ООО "ФаворитГРУППсервис"</t>
   </si>
   <si>
     <t>г Слоним, ул. КРАСНОАРМЕЙСКАЯ, 73/Б</t>
   </si>
   <si>
     <t>ИНДИВИДУАЛЬНЫЙ ПРЕДПРИНИМАТЕЛЬ БОГДАНЧУК ИГОРЬ АЛЕКСАНДРОВИЧ</t>
   </si>
   <si>
     <t>г.СЛОНИМ, ПЕР.2-ПОДЛЕСНЫЙ, Д. 19</t>
   </si>
   <si>
     <t>Частное предприятие ЛЕВАДАГРУПП</t>
   </si>
   <si>
     <t>г Слоним, ул. СОВЕТСКАЯ, 56/А</t>
   </si>
   <si>
     <t>ИП КОСТЮШЕВСКИЙ АЛЕКСАНДР ЭДВАРДОВИЧ</t>
   </si>
   <si>
     <t>г Сморгонь, ул. ГАГАРИНА, 8-83</t>
   </si>
   <si>
     <t>ИП СИПАКОВ СЕРГЕЙ ЕВГЕНЬЕВИЧ</t>
@@ -3221,50 +3869,56 @@
   <si>
     <t>СООО "ЗОВ-ПЛИТА"</t>
   </si>
   <si>
     <t>г Гродно, ул. МЯСНИЦКАЯ, 12</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ПЛИТ-МАР"</t>
   </si>
   <si>
     <t>Город Гродно, Улица Автомобильная,  д.9</t>
   </si>
   <si>
     <t>ИП Карпович Дмитрий Геннадьевич</t>
   </si>
   <si>
     <t>гп Россь, ул. 8 МАРТА, 8-52</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Воронович Анна Степановна</t>
   </si>
   <si>
     <t>г.Новогрудок  ул.Гродненская д.59-а кв.41</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "МастерБел"</t>
+  </si>
+  <si>
+    <t>Город Гродно, Улица Куйбышева,  д.1,  корп.1</t>
+  </si>
+  <si>
     <t>ЧУП "Салби-Плюс"</t>
   </si>
   <si>
     <t>г Гродно, ул. МАКСИМА ГОРЬКОГО, 72-207</t>
   </si>
   <si>
     <t>ИП СМИРНОВ АНДРЕЙ ВЯЧЕСЛАВОВИЧ</t>
   </si>
   <si>
     <t>г Гродно, пер. ПОПОВИЧА, 8-22</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Ракуть Петр Васильевич</t>
   </si>
   <si>
     <t>г.Гродно ул.Белые Росы,23-12</t>
   </si>
   <si>
     <t>ООО "ГалкоМакс"</t>
   </si>
   <si>
     <t>г Сморгонь, ул. ЛЕНИНА, 3</t>
   </si>
   <si>
     <t>Частное предприятие "Бриолин"</t>
@@ -3458,104 +4112,119 @@
   <si>
     <t>Частное предприятие "СтройТрейдЦентр"</t>
   </si>
   <si>
     <t>г Волковыск, ул. ЗОИ КОСМОДЕМЬЯНСКОЙ, 32/А-1</t>
   </si>
   <si>
     <t>Частное предприятие "ВИВА Лайн Мебель"</t>
   </si>
   <si>
     <t>г Гродно, ул. АНТОНОВА, 14-3</t>
   </si>
   <si>
     <t>ООО "Механикенн"</t>
   </si>
   <si>
     <t>г Гродно, пр. КОСМОНАВТОВ, 60/В</t>
   </si>
   <si>
     <t>ООО "МТБ-групп"</t>
   </si>
   <si>
     <t>г Гродно, пр. ЯНКИ КУПАЛЫ, 63-319</t>
   </si>
   <si>
-    <t>Частное предприятие " Скайвудсервис"</t>
-[...2 lines deleted...]
-    <t>г Гродно, пр. КЛЕЦКОВА, 11а-2</t>
+    <t>Частное торговое унитарное предприятие "Скайвудсервис"</t>
+  </si>
+  <si>
+    <t>Розничная торговля мебелью в специализированных магазинах</t>
+  </si>
+  <si>
+    <t>Город Гродно, Проспект Клецкова,  д.11,  корп.а, кв.2</t>
   </si>
   <si>
     <t>Торговое унитарное предприятие "Пинскдрев-Гродно"</t>
   </si>
   <si>
     <t>г.Гродно,ул.Горького,22</t>
   </si>
   <si>
     <t>ООО "Корпорация А-СТРОЙ"</t>
   </si>
   <si>
     <t>г Гродно, ул. ПОБЕДЫ, 34-1</t>
   </si>
   <si>
     <t>ООО "БЭЗинг"</t>
   </si>
   <si>
     <t>г Гродно, ул. КРАСНОПАРТИЗАНСКАЯ, 53/4-8</t>
   </si>
   <si>
     <t>ООО "Комплекс Тепловых Решений"</t>
   </si>
   <si>
     <t>г Гродно, ул. СУВОРОВА, 137</t>
   </si>
   <si>
     <t>ООО "ЮрЖенГрупп"</t>
   </si>
   <si>
     <t>г Гродно, ул. ЛЕНИНА, 13-204</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Албринк"</t>
   </si>
   <si>
     <t>Город Гродно, Улица Магистральная,  д.8, кв.8</t>
   </si>
   <si>
     <t>ООО "Салон мебели HOME"</t>
   </si>
   <si>
     <t>г Гродно,  ФРАНТИШКА БОГУШЕВИЧА, 28</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЗОВ ТОРГ МЕБЕЛЬ"</t>
   </si>
   <si>
     <t>Город Гродно, Улица Дзержинского,  д.108, кв.114</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Сташенин"</t>
+  </si>
+  <si>
+    <t>Город Гродно, Проспект Космонавтов,  д.29, кв.18</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "ЗОВ-ЛенЕВРОМЕБЕЛЬ-БРЕСТ"</t>
+  </si>
+  <si>
+    <t>Город Гродно, Улица Дзержинского,  д.68, кв.53</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Прокомебель"</t>
   </si>
   <si>
     <t>Город Гродно, Улица Белуша,  д.20,  корп.Б, кв.7</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Бакс Бани"</t>
   </si>
   <si>
     <t>Город Гродно, Улица Победы,  д.17б, кв.12</t>
   </si>
   <si>
     <t>Частное предприятие "ПРОВодяной"</t>
   </si>
   <si>
     <t>г Гродно, ул. СОКОЛОВСКОГО, 16</t>
   </si>
   <si>
     <t>ООО "ТРИКУБ"</t>
   </si>
   <si>
     <t>г Гродно, ул. МАКСИМА ГОРЬКОГО, 91/Г</t>
   </si>
   <si>
     <t>ООО "ДомЗАН"</t>
@@ -3569,50 +4238,56 @@
   <si>
     <t>г Гродно, ул. БРИКЕЛЯ, 7/а-9</t>
   </si>
   <si>
     <t>ООО "Столарс"</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "Дискаунтер Окна Двери"</t>
   </si>
   <si>
     <t>Город Гродно, Улица Островского,  д.4, кв.5</t>
   </si>
   <si>
     <t>ИП Трусова Наталья Витальевна</t>
   </si>
   <si>
     <t>д Зеленая,  , 10/а</t>
   </si>
   <si>
     <t>ИП Кирьяка Дмитрий Валерьевич</t>
   </si>
   <si>
     <t>г Гродно, ул. А.БОГОЛЮБОВА, 2</t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Рощепкин Артем Олегович</t>
+  </si>
+  <si>
+    <t>Гродненская обл., р-н Мостовский, Город Мосты, Проспект Юности,  д.4, кв.1</t>
+  </si>
+  <si>
     <t>ИП Малмыга Михаил Петрович</t>
   </si>
   <si>
     <t>г Гродно, б-р ЛЕНИНСКОГО КОМСОМОЛА, 16-27</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Лесько Сергей Владимирович</t>
   </si>
   <si>
     <t>Город Гродно, Улица Урицкого,  д.18, кв.3</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "КардоМакс"</t>
   </si>
   <si>
     <t>г.Лида, ул. Ленинская, 13</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Мовчан Надежда Сергеевна</t>
   </si>
   <si>
     <t>Город Минск, Улица Алеся Гаруна,  д.26, кв.41</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Гецевич Светлана Викторовна</t>
@@ -3707,98 +4382,128 @@
   <si>
     <t>Общество с ограниченной ответственностью "Топдвери"</t>
   </si>
   <si>
     <t>Гродненская обл., р-н Новогрудский, Город Новогрудок, Улица Мицкевича,  д.49А, кв.4</t>
   </si>
   <si>
     <t>ООО "Довгун и Ко"</t>
   </si>
   <si>
     <t>г Мосты, ул. 30 ЛЕТ ВЛКСМ, 23</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Алёкса Михаил Геннадьевич</t>
   </si>
   <si>
     <t>Гродненская обл., р-н Островецкий, Город ОСТРОВЕЦ, Улица Ломоносова,  д.11</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "Бизнес Рубин"</t>
   </si>
   <si>
     <t>Г.ОШМЯНЫ, УЛ.СОВЕТСКАЯ 106</t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Довляшевич Алина Александровна</t>
+  </si>
+  <si>
+    <t>Гродненская обл., р-н Ошмянский, Город Ошмяны, Улица Красноармейская,  д.75, кв.26</t>
+  </si>
+  <si>
     <t>Индивидуальный предприниматель Зарецкий Альберт Мечиславович</t>
   </si>
   <si>
     <t>Гродненская обл., р-н Ошмянский, Город Ошмяны, Улица З.Минейко,  д.21М</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Треймак"</t>
   </si>
   <si>
     <t>Гродненская обл., р-н Ошмянский, Город Ошмяны, Улица Красноармейская,  д.81</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЗЛАДАторг"</t>
   </si>
   <si>
     <t>Гродненская обл., р-н Ошмянский, Город Ошмяны, Улица Советская,  д.106, кв.5</t>
   </si>
   <si>
     <t>ИП Каминская Татьяна Владимировна</t>
   </si>
   <si>
     <t>г Слоним, ул. КРАСНОАРМЕЙСКАЯ, 13-22</t>
   </si>
   <si>
     <t>Общество с ограниченной ответсвенностью "Мебельная фабрика "Кастаньё"</t>
   </si>
   <si>
     <t>Гродненская обл., р-н Слонимский, Город Слоним, Улица Гоголя,  д.14а</t>
   </si>
   <si>
     <t>Частное предприятие "Двери для Вас"</t>
   </si>
   <si>
     <t>г Слоним, ул. КРАСНОАРМЕЙСКАЯ, 72</t>
   </si>
   <si>
     <t>Частное предприятие "УЮТ" ВОРОБЬЁВОЙ Е.И</t>
   </si>
   <si>
     <t>г Слоним, ул. КРАСНОАРМЕЙСКАЯ, 59</t>
   </si>
   <si>
     <t>ИП Лагутик Руслан Игоревич</t>
   </si>
   <si>
     <t>г Слоним, ул. К.МАРКСА, 5-18</t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Еленский Дмитрий Александрович</t>
+  </si>
+  <si>
+    <t>Гродненская обл., р-н Слонимский, Город Слоним, Проспект Независимости,  д.15/2, кв.13</t>
+  </si>
+  <si>
+    <t>Частное унитарное предприятие "ЭТОДОМ"</t>
+  </si>
+  <si>
+    <t>Гродненская обл., р-н Слонимский, Город Слоним, Улица Ершова,  д.56,  корп.1</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "МотоПростор"</t>
+  </si>
+  <si>
+    <t>Гродненская обл., р-н Слонимский, Город Слоним, Переулок Приречный 1-й,  д.45, кв.36</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "ТИОЛЛИ"</t>
+  </si>
+  <si>
+    <t>РБ,Гродненская обл.,Сморгонский р-н., д.Новоспасск д.2</t>
+  </si>
+  <si>
     <t>ИП Шатько Виталий Казимирович</t>
   </si>
   <si>
     <t>г Сморгонь, ул. КОРЕНЕВСКАЯ, 6-11</t>
   </si>
   <si>
     <t>Частное предприятие "Кашкель и Ко"</t>
   </si>
   <si>
     <t>г Сморгонь, ул. ГАГАРИНА, 4</t>
   </si>
   <si>
     <t>Частное предприятие "ЗОВ Олимп"</t>
   </si>
   <si>
     <t>г Сморгонь, ул. ЗАПАДНАЯ, 11-15</t>
   </si>
   <si>
     <t>ООО "Технотека"</t>
   </si>
   <si>
     <t>г Сморгонь, ул. ГАГАРИНА, 28Б</t>
   </si>
   <si>
     <t>ООО "Диония Трейд"</t>
@@ -3845,137 +4550,146 @@
   <si>
     <t>ИП Филиппова Ирина Борисовна</t>
   </si>
   <si>
     <t>г Гродно, пр. КОСМОНАВТОВ, 41А-14</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Шиша Екатерина Петровна</t>
   </si>
   <si>
     <t>Город Гродно, Улица Песочная,  д.10</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Денищик Сергей Геннадьевич</t>
   </si>
   <si>
     <t>Город Гродно, Площадь Декабристов,  д.5, кв.2</t>
   </si>
   <si>
     <t>ООО "Уютная мебель для дома"</t>
   </si>
   <si>
     <t>г Минск, ул. БРАТСКАЯ, 11-380</t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Лапинская Ольга Ивановна</t>
+  </si>
+  <si>
+    <t>Город Гродно, Улица Курчатова,  д.36,  корп.2, кв.12</t>
+  </si>
+  <si>
     <t>Индивидуальный предприниматель Закревский Андрей Генрикович</t>
   </si>
   <si>
     <t>Город Гродно, Улица Лиможа,  д.1,  корп.3, кв.115</t>
   </si>
   <si>
     <t>ООО "СофМеб Гродно"</t>
   </si>
   <si>
     <t>г Гродно, ул. КОММУНАЛЬНАЯ, 32/а-19</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Спарк" г.Молодечно</t>
   </si>
   <si>
     <t>Минская обл., р-н Молодечненский, Город Молодечно, Улица Либаво-Роменская,  д.50</t>
   </si>
   <si>
     <t>Белорусско-германское производственное совместное предприятие "Минский мебельный центр" Общество с ограниченной ответственностью</t>
   </si>
   <si>
     <t>ул.В.Гастинец 31 А корпус 3</t>
   </si>
   <si>
-    <t>Открытое акционерное общество "Веста-Борисов"</t>
-[...7 lines deleted...]
-  <si>
     <t>Открытое акционерное общество "Борисовский ДОК"</t>
   </si>
   <si>
     <t>Минская обл., р-н Борисовский, Город Борисов, Улица Заводская,  д.45</t>
   </si>
   <si>
     <t>ИНДИВИДУАЛЬНЫЙ ПРЕДПРИНИМАТЕЛЬ САКОВИЧ ВЛАДИМИР ВИКТОРОВИЧ</t>
   </si>
   <si>
     <t>г.Слуцк ул.Тополевая 22</t>
   </si>
   <si>
     <t>УП "ПРОМТЕХСЕРВИС"</t>
   </si>
   <si>
     <t>г Марьина Горка, ул. ЧАПАЕВА, 3</t>
   </si>
   <si>
+    <t>Открытое акционерное общество "Меркурий-Борисов"</t>
+  </si>
+  <si>
+    <t>г.Борисов, ул. 50 лет БССР, 29А, ком 1-3</t>
+  </si>
+  <si>
     <t>КОПЫЛЬСКОЕ РАЙПО</t>
   </si>
   <si>
     <t>г Копыль, пл. ЛЕНИНА, 21</t>
   </si>
   <si>
     <t>ТП ООО "Пуховичиторг", Пуховичский район</t>
   </si>
   <si>
     <t>г Марьина Горка, ул. ВОСТОЧНАЯ, 8</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Стройтехмаш"</t>
   </si>
   <si>
     <t>Минская обл., Город Жодино, Улица Научная,  д.23,  корп.а</t>
   </si>
   <si>
     <t>ИП Жданович Павел Федорович</t>
   </si>
   <si>
     <t>г Поставы, ул. КОСМОНАВТОВ, 15-8</t>
   </si>
   <si>
     <t>ИНДИВИДУАЛЬНЫЙ ПРЕДПРИНИМАТЕЛЬ УМЕЦКИЙ АЛЕКСЕЙ ДМИТРИЕВИЧ</t>
   </si>
   <si>
     <t>г.Дзеpжинск yл.2-я Ленинская 5 кв 12</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЛИНАР ГРУПП"</t>
   </si>
   <si>
     <t>Минская обл., р-н Минский, Поселок городского типа Мачулищи, Улица Аэродросная,  д.8</t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Гречишникова Олеся Викторовна</t>
+  </si>
+  <si>
+    <t>Минская обл., р-н Борисовский, Город Борисов, Бульвар Комарова,  д.16, кв.61</t>
+  </si>
+  <si>
     <t>Частное торговое унитарное предприятие "Пусть"</t>
   </si>
   <si>
     <t>г.Несвиж, ул.Белоpусская,3</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Исаев Андрей Владимирович</t>
   </si>
   <si>
     <t>Минская обл.Червенский р-н д.Хвойники, пер.Минский, д.7</t>
   </si>
   <si>
     <t>ООО "Солстройкомплект"</t>
   </si>
   <si>
     <t>г Солигорск, ул. К.ЗАСЛОНОВА, 59</t>
   </si>
   <si>
     <t>Частное производственное унитарное предприятие "Мануфактура Шингарёв и Ко"</t>
   </si>
   <si>
     <t>Город Минск, Улица Якубовского,  д.32, кв.3 комната 6</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ВИРАБУД"</t>
@@ -4013,140 +4727,146 @@
   <si>
     <t>223710 МИНСКАЯ ОБЛ.Г.СОЛИГОРСК</t>
   </si>
   <si>
     <t>ООО "Альтагамма"</t>
   </si>
   <si>
     <t>Котлы электрические отопительные;Ламинированные напольные покрытия;Мебель;Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры)</t>
   </si>
   <si>
     <t>МИНСКАЯ обл., р-н МИНСКИЙ, ЖДАНОВИЧСКИЙ с/с, Агрогородок ЖДАНОВИЧИ, Улица Линейная,  д.4-1</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "БонМебельТрек"</t>
   </si>
   <si>
     <t>Минская обл., р-н Молодечненский, Город Молодечно, Улица Виленская,  д.9</t>
   </si>
   <si>
     <t>Частное предприятие "У Миколы"</t>
   </si>
   <si>
     <t>г Дзержинск, ул. ПРОТАСОВА, 7а</t>
   </si>
   <si>
-    <t>ООО"Вальковский"</t>
-[...4 lines deleted...]
-  <si>
     <t>Частное предприятие "Копыль-транс</t>
   </si>
   <si>
     <t>г Копыль, ул. ЭНГЕЛЬСА, 15</t>
   </si>
   <si>
     <t>ЧАСТНОЕ ПРЕДПРИЯТИЕ "Диленви-Н"</t>
   </si>
   <si>
     <t>г Смолевичи, ул. ТОРГОВАЯ, 10</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "АртСтройИнвест"</t>
+  </si>
+  <si>
+    <t>г.Борисов, ул. Почтовая, д. 61а. офис 3</t>
+  </si>
+  <si>
     <t>ОДО "Латона-Стар"</t>
   </si>
   <si>
     <t>г Смолевичи, ул. ТОРГОВАЯ, 14а-4</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Фэнстэр-ЛАКСС"</t>
   </si>
   <si>
     <t>д Лебедево</t>
   </si>
   <si>
     <t>Частное предприятие "Алекспан"</t>
   </si>
   <si>
     <t>г Старые Дороги, ул. ГАСТЕЛЛО, 5а</t>
   </si>
   <si>
-    <t>Частное предприятие "КДМ-торг"</t>
-[...2 lines deleted...]
-    <t>г Крупки, ул. МОСКОВСКАЯ, 8</t>
+    <t>Частное производственно-торговое унитарное предприятие "КДМ-торг"</t>
+  </si>
+  <si>
+    <t>Качели садовые, мебель садовая, кровати раскладные</t>
+  </si>
+  <si>
+    <t>Минская обл.,г.Крупки, ул.Московская,д.8</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "ДвериМебель"</t>
   </si>
   <si>
     <t>Минская обл., Город Жодино</t>
   </si>
   <si>
     <t>ИП Добрицкая Ольга Дмитриевна</t>
   </si>
   <si>
     <t>аг Юрьево, ул. МОЛОДЕЖНАЯ, 24</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "УголочекТорг"</t>
   </si>
   <si>
     <t>Минская обл., р-н Логойский, Город Логойск, Улица Советская,  д.1 ( (ДТ "Гайна")</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Хмель Андрей Николаевич</t>
   </si>
   <si>
     <t>Минская обл.,Несвижский р-н., г.п. Городея,ул.Вокзальная, д.</t>
   </si>
   <si>
     <t>ИП Логунов Руслан Леонидович</t>
   </si>
   <si>
     <t>г Мядель, ул. КРАСНОАРМЕЙСКАЯ, 8-14</t>
   </si>
   <si>
+    <t>Частное торговое унитарное предприятие "СтеклоПак-Торг"</t>
+  </si>
+  <si>
+    <t>г.Молодечно, ул.В.Гостинец, д.143Б, пом.17, каб.309</t>
+  </si>
+  <si>
     <t>Частное предприятие "Климков и К"</t>
   </si>
   <si>
     <t>г Копыль, ул. КОМСОМОЛЬСКАЯ, 10-10</t>
   </si>
   <si>
     <t>Частное предприятие "Копыль-автозапчасть</t>
   </si>
   <si>
     <t>г Копыль, ул. ГРОЗОВСКАЯ, 2</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "КомфортПром"</t>
   </si>
   <si>
-    <t>Домокомплекты;сборные деревянные сооружения и изделия</t>
-[...1 lines deleted...]
-  <si>
     <t>Минская обл., р-н Узденский, Теляковский с/с, Деревня Теляково, Улица Партизанская,  д.1д</t>
   </si>
   <si>
     <t>ИП Гуренчик Елена Леонидовна</t>
   </si>
   <si>
     <t>г Березино, ул. ПОБЕДЫ, 55-13</t>
   </si>
   <si>
     <t>Частное производственно-торговое унитарное предприятие "АртЭлсПро"</t>
   </si>
   <si>
     <t>Брестская обл., р-н Ивановский, Город Иваново, Улица Ленина,  д.137 Г</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Жизневская Татьяна Викторовна</t>
   </si>
   <si>
     <t>Минская обл., р-н Борисовский, Город Борисов Заводская,  д.28, кв.27</t>
   </si>
   <si>
     <t>ИП Губский Владимир Михайлович</t>
   </si>
   <si>
     <t>г Мядель, ул. 17 СЕНТЯБРЯ, 18-7</t>
@@ -4202,50 +4922,56 @@
   <si>
     <t>Минская обл., р-н Дзержинский, Демидовичский с/с, Деревня Юцки, Улица Центральная,  д.2, кв.16</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью"ЗухельАФГ"</t>
   </si>
   <si>
     <t>Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки;Мебель;Микроволновые печи;Холодильники, холодильники-морозильники, морозильники</t>
   </si>
   <si>
     <t>Мин. обл., Дзерж.р-н, Демидов.с/с, дер.Юцки, ул.Центральная,</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "Байдорс"</t>
   </si>
   <si>
     <t>Минская обл., р-н Дзержинский, Город Дзержинск, Улица 1-ая Ленинская,  д.43,  корп.2, кв.3</t>
   </si>
   <si>
     <t>ЧП "Сантехника и отопление"</t>
   </si>
   <si>
     <t>г Дзержинск, ул. ОСТРОВСКОГО, 2</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Любимая кухня"</t>
+  </si>
+  <si>
+    <t>Минская обл., р-н Дзержинский, Город Дзержинск</t>
+  </si>
+  <si>
     <t>ООО "Оллбай"</t>
   </si>
   <si>
     <t>г Дзержинск, ул. ФОМИНЫХ, 44В-31</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Завод сборных деревянных конструкций"</t>
   </si>
   <si>
     <t>Минская обл., р-н Дзержинский, Город Дзержинск, Улица 1-я Ленинская,  д.43,  корп.Б, кв.18</t>
   </si>
   <si>
     <t>ООО "ЛаураМебель"</t>
   </si>
   <si>
     <t>д Юцки, ул. ЦЕНТРАЛЬНАЯ, 2-124</t>
   </si>
   <si>
     <t>ООО "ГТВ-торг"</t>
   </si>
   <si>
     <t>г Дзержинск, пер. ЛЕНИНА, 6/а-1</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Шеремет Павел Владимирович</t>
@@ -4292,110 +5018,158 @@
   <si>
     <t>Частное производственно-торговое унитарное предприятие "Прайм Дизайн"</t>
   </si>
   <si>
     <t>Туринский с/с,5 возле д.Баськи Пуховичского р-н Минской обл.</t>
   </si>
   <si>
     <t>Частное предприятие "АйсбергБел"</t>
   </si>
   <si>
     <t>г Копыль, ул. КОМСОМОЛЬСКАЯ, 5А</t>
   </si>
   <si>
     <t>ИП Линник Александр Николаевич</t>
   </si>
   <si>
     <t>г Копыль, ул. ЗЕЛЁНАЯ, 9-2</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "БЭСТСТРОЙСЕРВИС"</t>
   </si>
   <si>
     <t>Г.СЛУЦК УЛ.Б.ХМЕЛЬНИЦКОГО 47Г-1</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "КровляПрофГарант"</t>
+  </si>
+  <si>
+    <t>Минская обл., р-н Смолевичский, Город Смолевичи, Улица Коммунистическая,  д.66, кв.4</t>
+  </si>
+  <si>
     <t>ИП Буча Сергей Иванович</t>
   </si>
   <si>
     <t>г Смолевичи, ул. ОСЕННЯЯ, 8</t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Русецкий Александр Леонидович</t>
+  </si>
+  <si>
+    <t>Розничная торговля автомобильными деталями, узлами и принадлежностями для автомобилей</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Неманская,  д.33, кв.29</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "М-Брос"</t>
   </si>
   <si>
     <t>Частное унитарное предприятие "Барс-экспо"</t>
   </si>
   <si>
     <t>Минская обл., р-н Слуцкий, Город Слуцк, Переулок 1-й 14-ти Партизан,  д.3, кв.17</t>
   </si>
   <si>
     <t>ООО "ЛеронТрейд"</t>
   </si>
   <si>
     <t>д Таборы,  , бригад.дом-комн.11</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Кулеш Александр Васильевич</t>
   </si>
   <si>
     <t>Город Минск, Улица Крупской,  д.8, кв.104</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Огурцова Людмила Руслановна</t>
   </si>
   <si>
     <t>Минская обл. Минский район аг.Ратомка, ул.Ясная, 6</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Норд Стар мебель"</t>
+  </si>
+  <si>
+    <t>МИНСКАЯ обл., р-н МИНСКИЙ, ЮЗУФОВСКИЙ с/с, Агрогородок ЮЗУФОВО ,  д.45</t>
+  </si>
+  <si>
     <t>Частное предприятие "Модульные Решения"</t>
   </si>
   <si>
     <t>г Дзержинск, ул. 11 ИЮЛЯ, 3а-46</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Теплея"</t>
+  </si>
+  <si>
+    <t>Бытовые приборы отопления;Котлы отопительные, водогрейные твердотопливные, пеллетные, горелки пеллетные.</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Толстого,  д.10</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственность "ЕДВИН ГРУПП"</t>
+  </si>
+  <si>
+    <t>МИНСКАЯ обл., р-н МИНСКИЙ, ХАТЕЖИНСКИЙ с/с, Агрогородок ХАТЕЖИНО, Улица Хатежино,  д.18</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "НовыйДизайн"</t>
   </si>
   <si>
     <t>МИНСКАЯ обл., р-н МИНСКИЙ, ХАТЕЖИНСКИЙ с/с, Агрогородок ХАТЕЖИНО, Улица Центральная,  д.18Б,  корп.1, кв.пом.51/3-7</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Мебель ВВ"</t>
+  </si>
+  <si>
+    <t>Минская обл., р-н Молодечненский, Город Молодечно, Улица Великий Гостинец,  д.143, кв.321</t>
+  </si>
+  <si>
     <t>Частное унитарное предприятие "Чайна-Мото"</t>
   </si>
   <si>
     <t>Минская обл., р-н Молодечненский, Город Молодечно, Улица Мира,  д.3, кв.6</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Савчиц Алеся Владимировна</t>
   </si>
   <si>
     <t>Минская обл., р-н Молодечненский, Город Молодечно, Улица Великий Гостинец,  д.74, кв.80</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "МЯГКАЯ МЕБЕЛЬ "МОЙ МИР"</t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Хвитько Вячеслав Вячеславович</t>
+  </si>
+  <si>
+    <t>Минская обл., р-н Несвижский, Город Несвиж, Улица 1-ое Мая,  д.59, кв.78</t>
+  </si>
+  <si>
     <t>ООО "НОВАПроджект"</t>
   </si>
   <si>
     <t>г Солигорск, б-р ШАХТЁРОВ, 24а-2</t>
   </si>
   <si>
     <t xml:space="preserve"> Частное унитарное предприятие "МК-модуль"</t>
   </si>
   <si>
     <t>Минская обл., р-н Слуцкий, Город Слуцк, Улица М.Богдановича,  д.136а,  корп.2</t>
   </si>
   <si>
     <t>ООО "КВАДИТАР"</t>
   </si>
   <si>
     <t>г Мядель, ул. ИНТЕРНАЦИОНАЛЬНАЯ, 4</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ПозитивСтронгКомпани"</t>
   </si>
   <si>
     <t>Ламинированные напольные покрытия;Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры);Санитарно-техническое оборудование;Светильники</t>
   </si>
   <si>
     <t>Минская обл., р-н Борисовский, Город Борисов Краснознамённая,  д.15, кв.31</t>
@@ -4463,116 +5237,128 @@
   <si>
     <t>аг Ждановичи, ул. ЗВЕЗДНАЯ, 41-30/1</t>
   </si>
   <si>
     <t>ООО "ИнтерКорМебель"</t>
   </si>
   <si>
     <t>аг Шершуны, ул. ЗЕЛЁНАЯ, 5</t>
   </si>
   <si>
     <t>ООО "Идеи Комфорта"</t>
   </si>
   <si>
     <t>д Птичь,  , цех 3</t>
   </si>
   <si>
     <t>ИП Гриневич Яна Алексеевна</t>
   </si>
   <si>
     <t>аг Озерцо, ул. СТРОИТЕЛЕЙ, 7-11</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Газовый котёл"</t>
   </si>
   <si>
-    <t>Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, электроплитки настольные, воздухоочистители, вытяжки</t>
-[...1 lines deleted...]
-  <si>
     <t>Минская обл., р-н Борисовский, Город Борисов 1 Июля,  д.6а, кв.оф.308</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Пастушков Никита Петрович</t>
   </si>
   <si>
-    <t>Качели садовые, мебель садовая, кровати раскладные</t>
-[...1 lines deleted...]
-  <si>
     <t>Минская обл., р-н Борисовский, Город Борисов, Бульвар Гречко,  д.16, кв.4</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЭкоКемпБай"</t>
   </si>
   <si>
     <t>МИНСКАЯ обл., р-н МИНСКИЙ, НОВОДВОРСКИЙ с/с, Агрогородок ГАТОВО, Улица Садовая,  д.6</t>
   </si>
   <si>
+    <t xml:space="preserve"> Общество с ограниченной ответственностью "КушетКа"</t>
+  </si>
+  <si>
+    <t>Минская обл., р-н Минский, Сеницкий с/с, Агрогородок Сеница, Другое 84, район аг.Сеница-Копиевичи, часть торгового зала)</t>
+  </si>
+  <si>
     <t>ОАО "Универмаг  "Центральный"</t>
   </si>
   <si>
     <t>г Могилев, ул. ПЕРВОМАЙСКАЯ, 61</t>
   </si>
   <si>
     <t>Могилевское ОАО "Гарант"</t>
   </si>
   <si>
     <t>г Климовичи, пер. РЕВОЛЮЦИОННЫЙ, 5-1</t>
   </si>
   <si>
+    <t>Шкловское районное потребительское общество</t>
+  </si>
+  <si>
+    <t>г.Шклов ул.Советская д.44</t>
+  </si>
+  <si>
     <t>ОАО ФанДОК</t>
   </si>
   <si>
     <t>г Бобруйск, ул. ЛЕНИНА, 95</t>
   </si>
   <si>
     <t>ОАО "БЗТДиА"</t>
   </si>
   <si>
     <t>г Бобруйск, ул. БАХАРОВА, 225</t>
   </si>
   <si>
     <t>Государственное лесохозяйственное учреждение "Глусский лесхоз"</t>
   </si>
   <si>
     <t>ГЛУСК, УЛ.КАЛИНКОВСКОГО,28</t>
   </si>
   <si>
     <t>ОДО "ДИЗАЙНЕР"</t>
   </si>
   <si>
     <t>г Могилев, ул. РОВЧАКОВА, 14-1</t>
   </si>
   <si>
     <t>Открытое акционерное общество "Магазин "Строитель"</t>
   </si>
   <si>
     <t>Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, воздухоочистители, вытяжки;Фены для волос;Холодильники, холодильники-морозильники, морозильники</t>
   </si>
   <si>
     <t>Город Могилев, Улица Первомайская,  д.144</t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Верёвкин Александр Иванович</t>
+  </si>
+  <si>
+    <t>Город Могилев, Улица Островского,  д.12, кв.12</t>
+  </si>
+  <si>
     <t>ОДО "Резонанс-Т"</t>
   </si>
   <si>
     <t>г Могилев, ул. КОСМОНАВТОВ, 34</t>
   </si>
   <si>
     <t>ИП РОМАНОВА ТАТЬЯНА ВИКТОРОВНА</t>
   </si>
   <si>
     <t>г Чериков, ул. ЛЕНИНСКАЯ, 178а-1</t>
   </si>
   <si>
     <t>ИП Григорьев Олег Львович</t>
   </si>
   <si>
     <t>г Могилев, ул. КРИУЛИНА, 17-56</t>
   </si>
   <si>
     <t>ИП Горавский Дмитрий Эдуардович</t>
   </si>
   <si>
     <t>г Могилев, пр. ПУШКИНА, 32-35</t>
   </si>
   <si>
     <t xml:space="preserve"> ИП Бобков  Сергей Александрович</t>
@@ -4604,50 +5390,56 @@
   <si>
     <t>г Бобруйск, ул. МИНСКАЯ, 186</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Сазон Анатолий Леонидович</t>
   </si>
   <si>
     <t>Мотовелотовары;Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, воздухоочистители, вытяжки;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки;Машины стиральные, стирально-сушильные;Телевизоры;Холодильники, холодильники-морозильники, морозильники</t>
   </si>
   <si>
     <t>Могилевская обл., р-н Мстиславский, Город Мстиславль, Улица Куйбышева,  д.1, кв.1</t>
   </si>
   <si>
     <t>ИП РОМАНОВ МАКСИМ ВИКТОРОВИЧ</t>
   </si>
   <si>
     <t>г Чериков, ул. СОРМОВСКАЯ, 2а</t>
   </si>
   <si>
     <t>Частное предприятие "Экомебель"</t>
   </si>
   <si>
     <t>д Сычково, ул. СЕЛЕЗНЁВА, 17-1</t>
   </si>
   <si>
+    <t>Республиканское производственное унитарное предприятие "Завод газетной бумаги"</t>
+  </si>
+  <si>
+    <t>г.Шклов ул.1-я Заводская д.9</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Иоанн-купец"</t>
   </si>
   <si>
     <t>Средства малой механизации;Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры);Санитарно-техническое оборудование;Светильники</t>
   </si>
   <si>
     <t>Могилевская обл., р-н Горецкий, Город Горки, Переулок Калинина,  д.4</t>
   </si>
   <si>
     <t>Частное производственно-торговое унитарное предприятие "Мордент"</t>
   </si>
   <si>
     <t>Мотовелотовары;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки;Машины стиральные, стирально-сушильные;Микроволновые печи;Обогреватели конвекторные электрические;Светильники;Телевизоры;Фены для волос;Холодильники, холодильники-морозильники, морозильники;Электросоковыжималки, электросоковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод</t>
   </si>
   <si>
     <t>213677 Могилевская обл., г.п.ХОТИМСК, УЛ. КОМСОМОЛЬСКАЯ д.13</t>
   </si>
   <si>
     <t>Частное предприятие  "ЭлектроДом"</t>
   </si>
   <si>
     <t>г Кировск, ул. КИРОВА, 64-2</t>
   </si>
   <si>
     <t>Частное производственно-торговое унитарное предприятие "Мехофф"</t>
@@ -4658,50 +5450,56 @@
   <si>
     <t>Зеркала</t>
   </si>
   <si>
     <t>Г.БОБРУЙСК УЛ.СПАРТАКОВСКАЯ Д.7,К.2</t>
   </si>
   <si>
     <t>ОДО "ФОРТУНА-КОСТ"</t>
   </si>
   <si>
     <t>г Костюковичи, ул. 60 ЛЕТ ОКТЯБРЯ, 62</t>
   </si>
   <si>
     <t>Частное предприятие "ИТ технологии"</t>
   </si>
   <si>
     <t>г Могилев, ул. КРУПСКОЙ, 224/А-2-3</t>
   </si>
   <si>
     <t>Частное производственное унитарное предприятие "АлСо Мебель"</t>
   </si>
   <si>
     <t>г.Бобруйск, ул.Социалистическая, д.66</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Наутэк"</t>
+  </si>
+  <si>
+    <t>г. Могилев, ул. Якубовского, 37а</t>
+  </si>
+  <si>
     <t>Частное предприятие "Автоевродеталь"</t>
   </si>
   <si>
     <t>г Могилев, ул. ЛАЗАРЕНКО, 73в-142</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "Проспект-Инвест"</t>
   </si>
   <si>
     <t>Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, воздухоочистители, вытяжки;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки;Машины стиральные, стирально-сушильные;Микроволновые печи;Телевизоры;Холодильники, холодильники-морозильники, морозильники;Электросоковыжималки, электросоковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод</t>
   </si>
   <si>
     <t>Могилевская обл., р-н Горецкий, Город Горки, Улица Вокзальная,  д.11к, кв.офис 1</t>
   </si>
   <si>
     <t>ИП Иванова Наталья Сергеевна</t>
   </si>
   <si>
     <t>д Грибино, ул. ЛУГОВАЯ,</t>
   </si>
   <si>
     <t>Частное торгово-производственное унитарное предприятие "Паир"</t>
   </si>
   <si>
     <t>Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, воздухоочистители, вытяжки;Мебель;Холодильники, холодильники-морозильники, морозильники</t>
@@ -4763,62 +5561,80 @@
   <si>
     <t>г Могилев, пр. ШМИДТА, 80б-38</t>
   </si>
   <si>
     <t>ООО "ТД ИнструментМаркет"</t>
   </si>
   <si>
     <t>г Могилев, ул. ЯЦЫНО, 5-9</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Самая мебель"</t>
   </si>
   <si>
     <t>Могилевская обл., р-н Горецкий, Город Горки, Улица Железнодорожная,  д.69</t>
   </si>
   <si>
     <t>Частное торговое унитарное предпритятие "УЮТ-торг"</t>
   </si>
   <si>
     <t>Ламинированные напольные покрытия;Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры);Санитарно-техническое оборудование</t>
   </si>
   <si>
     <t>213677 могилевская обл. г.п.Хотимск ул. Спортивная д.17</t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Катарская Марина Александровна</t>
+  </si>
+  <si>
+    <t>г.Бобруйск, ул.Советская, д.146, кв.69</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Киприопт"</t>
+  </si>
+  <si>
+    <t>Город Могилев, Улица Челюскинцев,  д.105</t>
+  </si>
+  <si>
     <t>ИП Гавриленко Василий Васильевич</t>
   </si>
   <si>
     <t>г Могилев, б-р НЕПОКОРЕННЫХ, 62-247</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Вишнякова Татьяна Викторовна</t>
   </si>
   <si>
     <t>Могилевская обл., р-н Могилевский, Пашковский с/с, Деревня Новое Пашково, Улица Хроменкова,  д.21, кв.4</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Алюр Групп"</t>
+  </si>
+  <si>
+    <t>г.Бобруйск, ул Энгельса, д.61</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Стилькорп"</t>
   </si>
   <si>
     <t>Могилевский р-н, Юго-Восточнее д.Красница, на расстоянии 300</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "Могилев-торг"</t>
   </si>
   <si>
     <t>Мог район, д.Черемушки, пер.Пионерский 2а</t>
   </si>
   <si>
     <t>Частное предприятие "РенлексМебель"</t>
   </si>
   <si>
     <t>г Кричев, ул. ПАРКОВАЯ, 8А</t>
   </si>
   <si>
     <t>Частное предприятие "Мебель Инхауз"</t>
   </si>
   <si>
     <t>г Бобруйск, ул. МИНСКАЯ, 123</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "Двери в жизнь"</t>
@@ -4838,50 +5654,56 @@
   <si>
     <t>ООО "Санторгснаб"</t>
   </si>
   <si>
     <t>г Бобруйск, ул. ПУШКИНА, 126</t>
   </si>
   <si>
     <t>ООО "ЗенитГазПром"</t>
   </si>
   <si>
     <t>г Бобруйск, ул. ПУШКИНА, 159-6</t>
   </si>
   <si>
     <t>Хоккейный клуб "Бобруйск"</t>
   </si>
   <si>
     <t>г Бобруйск, ул. КАРБЫШЕВА, 11</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "Стильный шаг"</t>
   </si>
   <si>
     <t>Г.МОГИЛЕВ, ПЕР.ГАРАЖНЫЙ, Д.15</t>
   </si>
   <si>
+    <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ВИТАРПРОМ"</t>
+  </si>
+  <si>
+    <t>МОГИЛЕВСКАЯ обл., р-н МОГИЛЕВСКИЙ, БУЙНИЧСКИЙ с/с, Агрогородок БУЙНИЧИ, Улица Промысловая,  д.14Б</t>
+  </si>
+  <si>
     <t>ООО "Могилевская тепловая компания"</t>
   </si>
   <si>
     <t>аг Дашковка, ул. КОЛХОЗНАЯ, 26</t>
   </si>
   <si>
     <t>ИП Морозов Валерий Михайлович</t>
   </si>
   <si>
     <t>г Могилев, ул. ОРЛОВСКОГО, 42/общ</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Лагойко Андрей Николаевич</t>
   </si>
   <si>
     <t>Город Могилев, Улица Каштановая,  д.7, кв.92</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Петрова-Куминская Татьяна Григорьевна</t>
   </si>
   <si>
     <t>Город Могилев, Улица Кутепова,  д.4 А, кв.13</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Апатов Денис Михайлович</t>
@@ -4892,54 +5714,54 @@
   <si>
     <t>Частное торговое унитарное предприятие "Сруб2010"</t>
   </si>
   <si>
     <t>Город Могилев, Улица Чайковская,  д.8, кв.548</t>
   </si>
   <si>
     <t>ИП Шлапаков Алексей Викторович</t>
   </si>
   <si>
     <t>г Могилев, б-р НЕПОКОРЕННЫХ, 44-79</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Зубарев Юлий Игоревич</t>
   </si>
   <si>
     <t>Город Могилев, Улица Машиностроительная,  д.41,  корп.Б</t>
   </si>
   <si>
     <t>Торговое унитарное предприятие "Пинскдрев-Могилев"</t>
   </si>
   <si>
     <t>Г.МОГИЛЕВ, УЛ.ЗАЛУЦКОГО,21</t>
   </si>
   <si>
-    <t>ИП Владимиров Виктор Михайлович</t>
-[...2 lines deleted...]
-    <t>г Могилев, ул. ОСТРОВСКОГО, 87-44</t>
+    <t>Индивидуальный предприниматель Шункевич Тамара Петрасовна</t>
+  </si>
+  <si>
+    <t>Могилевская обл., р-н Бобруйский, Город Бобруйск, Улица Пушкина,  д.239, кв.34</t>
   </si>
   <si>
     <t>Частное производственное унитарное предприятие "Альянс Оптима"</t>
   </si>
   <si>
     <t>Город Могилев, Проспект Пушкинский,  д.18</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Дурасевич Юрий Анатольевич</t>
   </si>
   <si>
     <t>Город Могилев, Улица Фатина,  д.4к, кв.5</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Скайтерм"</t>
   </si>
   <si>
     <t>Город Могилев, Улица Габровская,  д.19а, кв.7</t>
   </si>
   <si>
     <t>ИП Стефаненко Елена Викторовна</t>
   </si>
   <si>
     <t>г Могилев, пр. ШМИДТА, 70а-49</t>
   </si>
@@ -4997,89 +5819,116 @@
   <si>
     <t>Бытовые приборы отопления;Деревянные окна и двери;Котлы отопительные, водогрейные твердотопливные, пеллетные, горелки пеллетные.;Ламинированные напольные покрытия;Металлические двери;Обои;Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры);Портландцемент, портландцемент со шлаком;Санитарно-техническое оборудование;Светильники</t>
   </si>
   <si>
     <t>Могилевская обл., р-н Кричевский, Город Кричев, Улица Фрунзе,  д.2</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "Биг Стронг"</t>
   </si>
   <si>
     <t>Бытовые приборы отопления;Газовые или электрические плиты;газоэлектрические плиты;встраиваемые панели (столы);встраиваемые духовки;электроплитки настольные;воздухоочистители;вытяжки;Котлы отопительные;водогрейные твердотопливные;пеллетные;горелки пеллетные.;Кухонные машины;мясорубки;кухонные комбайны;миксеры;шинковки;электросоковыжималки;электро­соковыжималки-шинковки;электросушилки для овощей;фруктов;грибов и ягод;Машины стиральные;стирально-сушильные;Микроволновые печи;Ноутбуки;персональные мини-компьютеры;мини-ПК;мониторы;моноблоки;сервера;системные блоки;системы хранения данных;интерактивные панели;Телевизоры;Фены для волос;Холодильники;холодильники-морозильники;морозильники</t>
   </si>
   <si>
     <t>Могилевская обл., р-н Кричевский, Город Кричев, Улица м-н Комсомольский,  д.3</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "ОкнаДвериСервис"</t>
   </si>
   <si>
     <t>Деревянные окна и двери;Ламинированные напольные покрытия;Металлические двери;Обои;Светильники</t>
   </si>
   <si>
     <t>Могилевская обл., р-н Кричевский, Город Кричев микрорайон Комсомольский,  д.3, кв.78</t>
   </si>
   <si>
+    <t>Частное унитарное предприятие "КомпаниВласСтрой"</t>
+  </si>
+  <si>
+    <t>Деревянные окна и двери;Домокомплекты, сборные деревянные сооружения и изделия;Ламинированные напольные покрытия;Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры);Портландцемент, портландцемент со шлаком;Санитарно-техническое оборудование</t>
+  </si>
+  <si>
+    <t>Могилевская обл., р-н Кричевский, Город Кричев Мстиславское шоссе,  д.3</t>
+  </si>
+  <si>
+    <t>Индивидуальныйй предприниматель Ушакова Юлия Юрьевна</t>
+  </si>
+  <si>
+    <t>Город Могилев, Улица Берёзовская,  д.20а, кв.56</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Артамид"</t>
+  </si>
+  <si>
+    <t>Город Могилев, Улица Якубовского,  д.90, кв.149</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Белбилгрупп"</t>
   </si>
   <si>
     <t>Ламинированные напольные покрытия;Металлические двери;Обои;Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры);Санитарно-техническое оборудование</t>
   </si>
   <si>
     <t>Могилевская обл., р-н Горецкий, Город Горки, Улица Вокзальная,  д.11С, кв.1</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Деловое дело"</t>
   </si>
   <si>
     <t>МОГИЛЕВСКАЯ обл., р-н МОГИЛЕВСКИЙ, ВЕЙНЯНСКИЙ с/с, Агрогородок ВЕЙНО АБК, консервный цех,  д.18</t>
   </si>
   <si>
     <t>ООО "МирСна"</t>
   </si>
   <si>
     <t>д Николаевка 1, ул. ДАЧНАЯ, 27</t>
   </si>
   <si>
     <t>Частное предприятие "Домикол"</t>
   </si>
   <si>
     <t>г Бобруйск, ул. РОКОССОВСКОГО, 78</t>
   </si>
   <si>
     <t>Частное предприятие "Болео"</t>
   </si>
   <si>
     <t>г Бобруйск, ул. 50 ЛЕТ ВЛКСМ, 41</t>
   </si>
   <si>
     <t>ООО "Бержер"</t>
   </si>
   <si>
     <t>г Бобруйск, ул. ЗАПАДНАЯ, 19Г-38</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Зетакичен"</t>
+  </si>
+  <si>
+    <t>Могилевская обл., р-н Бобруйский, Город Бобруйск, Улица Западная,  д.19, кв.6</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Оазис уюта"</t>
   </si>
   <si>
     <t>Могилевская обл., р-н Бобруйский, Город Бобруйск, Улица Гоголя,  д.170Б-1, кв.1</t>
   </si>
   <si>
     <t>Общество  с  ограниченной ответственностью "Топ кухни"</t>
   </si>
   <si>
     <t>Город Могилев, Улица Чайковского,  д.11,  корп.3, кв.417</t>
   </si>
   <si>
     <t>Общество с  ограниченной ответственностью "ДанаВендра"</t>
   </si>
   <si>
     <t>Мотовелотовары;Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, воздухоочистители, вытяжки;Котлы отопительные газовые;Котлы пеллетные, горелки пеллетные;Котлы электрические отопительные;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки;Машины стиральные, стирально-сушильные;Мебель;Микроволновые печи;Обогреватели конвекторные электрические;Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры);Предметы одежды, принадлежности к одежде и прочие изделия из натурального меха, головные уборы из натурального меха;Санитарно-техническое оборудование;Светильники;Телевизоры;Холодильники, холодильники-морозильники, морозильники;Шины легковые, легкогрузовые;Электросоковыжималки, электросоковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод</t>
   </si>
   <si>
     <t>Город Могилев, Переулок Т.Карпинской,  д.2А, кв.каб. 7</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Дулебенец Валерий Алексеевич</t>
   </si>
   <si>
     <t>Город Могилев, Улица Каштановая,  д.7, кв.116</t>
@@ -5087,50 +5936,56 @@
   <si>
     <t>Частное предприятие "Роскошный ремонт"</t>
   </si>
   <si>
     <t>г Могилев, ул. МОВЧАНСКОГО, 4а</t>
   </si>
   <si>
     <t>Частное предприятие "Топ Трейд Сервис"</t>
   </si>
   <si>
     <t>г Могилев, ул. ЧАЙКОВСКОГО, 8-610</t>
   </si>
   <si>
     <t>ООО "Алвара Трейд"</t>
   </si>
   <si>
     <t>г Могилев, ул. ЗЛАТОУСТОВСКОГО, 12-33</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "АММ Дистрибуция"</t>
   </si>
   <si>
     <t>Город Могилев, Улица Островского,  д.15, кв.9</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "КотелГрад"</t>
+  </si>
+  <si>
+    <t>Город Могилев, Улица Б.Бирули,  д.4, кв.139</t>
+  </si>
+  <si>
     <t>Индивидуальный предприниматель Голованец Ольга Васильевна</t>
   </si>
   <si>
     <t>МОГИЛЕВСКАЯ обл., р-н МОГИЛЕВСКИЙ, ПОЛЫКОВИЧСКИЙ с/с, Агрогородок ПОЛЫКОВИЧИ, Улица Заводская,  д.6, кв.28</t>
   </si>
   <si>
     <t>ИП Костюкевич Олег Сергеевич</t>
   </si>
   <si>
     <t>г Могилев, ул. КРИНИЧНАЯ, 6-57</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Эжени групп"</t>
   </si>
   <si>
     <t>Город Могилев, Улица Ушакова,  д.10,  корп.1, кв.3</t>
   </si>
   <si>
     <t>ИП Команков Евгений Владимирович</t>
   </si>
   <si>
     <t>г Могилев, пр. ПУШКИНСКИЙ, 71/общ.-308</t>
   </si>
   <si>
     <t>ИП Зотов Павел Геннадьевич</t>
@@ -5163,50 +6018,56 @@
     <t>Город Могилев, Бульвар Непокоренных,  д.37б, кв.33</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Жерносек Виктор Алексеевич</t>
   </si>
   <si>
     <t>Город Могилев, Улица Турова,  д.36, кв.94</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ФАБРИКА МЕБЕЛЬНЫХ ДЕТАЛЕЙ"</t>
   </si>
   <si>
     <t>СООО "ЗОВ-ЛенЕВРОМЕБЕЛЬ"</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Компания "Сонит"</t>
   </si>
   <si>
     <t>МОГИЛЕВСКАЯ обл., р-н МОГИЛЕВСКИЙ, БУЙНИЧСКИЙ с/с, Агрогородок БУЙНИЧИ</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Дин-сток"</t>
   </si>
   <si>
     <t>г.Могилев, ул.Тимирязевская,34</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "НД-Прайм"</t>
+  </si>
+  <si>
+    <t>Город Могилев, Улица Лазаренко,  д.55а/19</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
   </fonts>
@@ -5539,8356 +6400,9901 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:C811"/>
+  <dimension ref="A1:C949"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J8" sqref="J8"/>
+      <selection activeCell="A4" sqref="A4:XFD4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="30.7109375" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" customWidth="1"/>
     <col min="3" max="3" width="30.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="1">
         <v>1</v>
       </c>
       <c r="B3" s="1">
         <v>2</v>
       </c>
       <c r="C3" s="1">
         <v>3</v>
       </c>
     </row>
-    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="3"/>
+      <c r="C4" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="B5" s="3"/>
+        <v>5</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>6</v>
+      </c>
       <c r="C5" s="3" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="105" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:3" ht="105" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:3" ht="165" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:3" ht="210" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="195" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:3" ht="105" x14ac:dyDescent="0.25">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A15" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="105" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B16" s="3"/>
+        <v>36</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>37</v>
+      </c>
       <c r="C16" s="3" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="B17" s="3"/>
       <c r="C17" s="3" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A18" s="3" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:3" ht="105" x14ac:dyDescent="0.25">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="75" x14ac:dyDescent="0.25">
       <c r="A19" s="3" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="20" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A20" s="3" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A21" s="3" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>46</v>
+        <v>9</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="105" x14ac:dyDescent="0.25">
       <c r="A22" s="3" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="B22" s="3"/>
+        <v>49</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>50</v>
+      </c>
       <c r="C22" s="3" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A23" s="3" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="B23" s="3"/>
+        <v>52</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>15</v>
+      </c>
       <c r="C23" s="3" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" ht="75" x14ac:dyDescent="0.25">
       <c r="A24" s="3" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
     </row>
     <row r="25" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A25" s="3" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="B25" s="3"/>
       <c r="C25" s="3" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" ht="150" x14ac:dyDescent="0.25">
       <c r="A26" s="3" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>24</v>
+        <v>60</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A27" s="3" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="B27" s="3"/>
       <c r="C27" s="3" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
     </row>
     <row r="28" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A28" s="3" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
     </row>
     <row r="29" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A29" s="3" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="B29" s="3"/>
+        <v>66</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>15</v>
+      </c>
       <c r="C29" s="3" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A30" s="3" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>66</v>
+        <v>15</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="31" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A31" s="3" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>24</v>
+        <v>71</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A32" s="3" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
     </row>
     <row r="33" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A33" s="3" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="B33" s="3"/>
       <c r="C33" s="3" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A34" s="3" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
     </row>
     <row r="35" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A35" s="3" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A36" s="3" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>66</v>
+        <v>15</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A37" s="3" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
     </row>
     <row r="38" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A38" s="3" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
     </row>
     <row r="39" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A39" s="3" t="s">
-        <v>86</v>
-[...3 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="B39" s="3"/>
       <c r="C39" s="3" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" ht="75" x14ac:dyDescent="0.25">
       <c r="A40" s="3" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B40" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A41" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A42" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A43" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A44" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A45" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3" ht="90" x14ac:dyDescent="0.25">
+      <c r="A46" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A47" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A48" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="B48" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C40" s="3" t="s">
-[...82 lines deleted...]
-      </c>
       <c r="C48" s="3" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:3" x14ac:dyDescent="0.25">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A49" s="3" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B49" s="3"/>
+        <v>114</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>15</v>
+      </c>
       <c r="C49" s="3" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A50" s="3" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>113</v>
+        <v>32</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A51" s="3" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="B51" s="3"/>
+        <v>118</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>119</v>
+      </c>
       <c r="C51" s="3" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3" ht="90" x14ac:dyDescent="0.25">
       <c r="A52" s="3" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>113</v>
+        <v>122</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A53" s="3" t="s">
-        <v>119</v>
-[...3 lines deleted...]
-      </c>
+        <v>124</v>
+      </c>
+      <c r="B53" s="3"/>
       <c r="C53" s="3" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A54" s="3" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="B54" s="3"/>
       <c r="C54" s="3" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A55" s="3" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>125</v>
+        <v>15</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
     </row>
     <row r="56" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A56" s="3" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>87</v>
+        <v>131</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A57" s="3" t="s">
-        <v>129</v>
-[...3 lines deleted...]
-      </c>
+        <v>133</v>
+      </c>
+      <c r="B57" s="3"/>
       <c r="C57" s="3" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A58" s="3" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B58" s="3"/>
+        <v>135</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>102</v>
+      </c>
       <c r="C58" s="3" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A59" s="3" t="s">
-        <v>133</v>
-[...3 lines deleted...]
-      </c>
+        <v>137</v>
+      </c>
+      <c r="B59" s="3"/>
       <c r="C59" s="3" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
     </row>
     <row r="60" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A60" s="3" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>24</v>
+        <v>102</v>
       </c>
       <c r="C60" s="3" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A61" s="3" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="B61" s="3" t="s">
-        <v>59</v>
+        <v>142</v>
       </c>
       <c r="C61" s="3" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3" ht="75" x14ac:dyDescent="0.25">
       <c r="A62" s="3" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="B62" s="3" t="s">
-        <v>9</v>
+        <v>55</v>
       </c>
       <c r="C62" s="3" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
       <c r="A63" s="3" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="B63" s="3" t="s">
-        <v>24</v>
+        <v>147</v>
       </c>
       <c r="C63" s="3" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:3" x14ac:dyDescent="0.25">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A64" s="3" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B64" s="3"/>
+        <v>149</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>110</v>
+      </c>
       <c r="C64" s="3" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
     </row>
     <row r="65" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A65" s="3" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="B65" s="3" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="C65" s="3" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A66" s="3" t="s">
-        <v>147</v>
-[...3 lines deleted...]
-      </c>
+        <v>153</v>
+      </c>
+      <c r="B66" s="3"/>
       <c r="C66" s="3" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3" ht="75" x14ac:dyDescent="0.25">
       <c r="A67" s="3" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B67" s="3"/>
+        <v>155</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>15</v>
+      </c>
       <c r="C67" s="3" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A68" s="3" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="B68" s="3" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C68" s="3" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A69" s="3" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="B69" s="3" t="s">
-        <v>154</v>
+        <v>71</v>
       </c>
       <c r="C69" s="3" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A70" s="3" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="B70" s="3" t="s">
-        <v>46</v>
+        <v>9</v>
       </c>
       <c r="C70" s="3" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
     </row>
     <row r="71" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A71" s="3" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="B71" s="3" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="C71" s="3" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A72" s="3" t="s">
-        <v>160</v>
-[...3 lines deleted...]
-      </c>
+        <v>165</v>
+      </c>
+      <c r="B72" s="3"/>
       <c r="C72" s="3" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A73" s="3" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="B73" s="3" t="s">
-        <v>46</v>
+        <v>15</v>
       </c>
       <c r="C73" s="3" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A74" s="3" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="B74" s="3" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C74" s="3" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:3" ht="240" x14ac:dyDescent="0.25">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3" ht="75" x14ac:dyDescent="0.25">
       <c r="A75" s="3" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="B75" s="3" t="s">
-        <v>168</v>
+        <v>55</v>
       </c>
       <c r="C75" s="3" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A76" s="3" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B76" s="3" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C76" s="3" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A77" s="3" t="s">
-        <v>172</v>
-[...3 lines deleted...]
-      </c>
+        <v>175</v>
+      </c>
+      <c r="B77" s="3"/>
       <c r="C77" s="3" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
     </row>
     <row r="78" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A78" s="3" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="B78" s="3" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C78" s="3" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3" ht="150" x14ac:dyDescent="0.25">
       <c r="A79" s="3" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B79" s="3" t="s">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="C79" s="3" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A80" s="3" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="B80" s="3"/>
+        <v>181</v>
+      </c>
+      <c r="B80" s="3" t="s">
+        <v>182</v>
+      </c>
       <c r="C80" s="3" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A81" s="3" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="B81" s="3" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="C81" s="3" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
       <c r="A82" s="3" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="B82" s="3" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="C82" s="3" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3" ht="75" x14ac:dyDescent="0.25">
       <c r="A83" s="3" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="B83" s="3" t="s">
-        <v>186</v>
+        <v>55</v>
       </c>
       <c r="C83" s="3" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A84" s="3" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B84" s="3" t="s">
-        <v>189</v>
+        <v>15</v>
       </c>
       <c r="C84" s="3" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:3" x14ac:dyDescent="0.25">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3" ht="240" x14ac:dyDescent="0.25">
       <c r="A85" s="3" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="B85" s="3"/>
+        <v>193</v>
+      </c>
+      <c r="B85" s="3" t="s">
+        <v>194</v>
+      </c>
       <c r="C85" s="3" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A86" s="3" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="B86" s="3" t="s">
-        <v>154</v>
+        <v>15</v>
       </c>
       <c r="C86" s="3" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A87" s="3" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="B87" s="3" t="s">
-        <v>46</v>
+        <v>102</v>
       </c>
       <c r="C87" s="3" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A88" s="3" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="B88" s="3" t="s">
-        <v>66</v>
+        <v>15</v>
       </c>
       <c r="C88" s="3" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3" ht="75" x14ac:dyDescent="0.25">
       <c r="A89" s="3" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="B89" s="3"/>
+        <v>202</v>
+      </c>
+      <c r="B89" s="3" t="s">
+        <v>55</v>
+      </c>
       <c r="C89" s="3" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A90" s="3" t="s">
-        <v>201</v>
-[...3 lines deleted...]
-      </c>
+        <v>204</v>
+      </c>
+      <c r="B90" s="3"/>
       <c r="C90" s="3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="91" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A91" s="3" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="B91" s="3"/>
+        <v>206</v>
+      </c>
+      <c r="B91" s="3" t="s">
+        <v>15</v>
+      </c>
       <c r="C91" s="3" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:3" ht="285" x14ac:dyDescent="0.25">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A92" s="3" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="B92" s="3" t="s">
-        <v>206</v>
+        <v>15</v>
       </c>
       <c r="C92" s="3" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A93" s="3" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B93" s="3" t="s">
-        <v>113</v>
+        <v>15</v>
       </c>
       <c r="C93" s="3" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
     </row>
     <row r="94" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A94" s="3" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B94" s="3" t="s">
-        <v>24</v>
+        <v>213</v>
       </c>
       <c r="C94" s="3" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
     </row>
     <row r="95" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A95" s="3" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="B95" s="3"/>
+        <v>215</v>
+      </c>
+      <c r="B95" s="3" t="s">
+        <v>216</v>
+      </c>
       <c r="C95" s="3" t="s">
-        <v>213</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A96" s="3" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="B96" s="3" t="s">
-        <v>9</v>
+        <v>219</v>
       </c>
       <c r="C96" s="3" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A97" s="3" t="s">
-        <v>216</v>
-[...3 lines deleted...]
-      </c>
+        <v>221</v>
+      </c>
+      <c r="B97" s="3"/>
       <c r="C97" s="3" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:3" ht="165" x14ac:dyDescent="0.25">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3" ht="150" x14ac:dyDescent="0.25">
       <c r="A98" s="3" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="B98" s="3" t="s">
-        <v>219</v>
+        <v>60</v>
       </c>
       <c r="C98" s="3" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A99" s="3" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="B99" s="3"/>
+        <v>225</v>
+      </c>
+      <c r="B99" s="3" t="s">
+        <v>15</v>
+      </c>
       <c r="C99" s="3" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3" ht="75" x14ac:dyDescent="0.25">
       <c r="A100" s="3" t="s">
-        <v>223</v>
-[...1 lines deleted...]
-      <c r="B100" s="3"/>
+        <v>227</v>
+      </c>
+      <c r="B100" s="3" t="s">
+        <v>55</v>
+      </c>
       <c r="C100" s="3" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A101" s="3" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="B101" s="3" t="s">
-        <v>226</v>
+        <v>15</v>
       </c>
       <c r="C101" s="3" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
     </row>
     <row r="102" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A102" s="3" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="B102" s="3" t="s">
-        <v>24</v>
+        <v>78</v>
       </c>
       <c r="C102" s="3" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
     </row>
     <row r="103" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A103" s="3" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="B103" s="3"/>
       <c r="C103" s="3" t="s">
-        <v>231</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3" ht="405" x14ac:dyDescent="0.25">
       <c r="A104" s="3" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="B104" s="3" t="s">
-        <v>9</v>
+        <v>236</v>
       </c>
       <c r="C104" s="3" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A105" s="3" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="B105" s="3"/>
+        <v>238</v>
+      </c>
+      <c r="B105" s="3" t="s">
+        <v>15</v>
+      </c>
       <c r="C105" s="3" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
     </row>
     <row r="106" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A106" s="3" t="s">
-        <v>236</v>
-[...3 lines deleted...]
-      </c>
+        <v>240</v>
+      </c>
+      <c r="B106" s="3"/>
       <c r="C106" s="3" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3" ht="285" x14ac:dyDescent="0.25">
       <c r="A107" s="3" t="s">
-        <v>238</v>
-[...1 lines deleted...]
-      <c r="B107" s="3"/>
+        <v>242</v>
+      </c>
+      <c r="B107" s="3" t="s">
+        <v>243</v>
+      </c>
       <c r="C107" s="3" t="s">
-        <v>239</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A108" s="3" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="B108" s="3" t="s">
-        <v>24</v>
+        <v>102</v>
       </c>
       <c r="C108" s="3" t="s">
-        <v>241</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:3" ht="390" x14ac:dyDescent="0.25">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A109" s="3" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="B109" s="3" t="s">
-        <v>243</v>
+        <v>15</v>
       </c>
       <c r="C109" s="3" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A110" s="3" t="s">
-        <v>245</v>
-[...3 lines deleted...]
-      </c>
+        <v>249</v>
+      </c>
+      <c r="B110" s="3"/>
       <c r="C110" s="3" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:3" x14ac:dyDescent="0.25">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A111" s="3" t="s">
-        <v>247</v>
-[...1 lines deleted...]
-      <c r="B111" s="3"/>
+        <v>251</v>
+      </c>
+      <c r="B111" s="3" t="s">
+        <v>15</v>
+      </c>
       <c r="C111" s="3" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
     </row>
     <row r="112" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A112" s="3" t="s">
-        <v>249</v>
-[...1 lines deleted...]
-      <c r="B112" s="3"/>
+        <v>253</v>
+      </c>
+      <c r="B112" s="3" t="s">
+        <v>9</v>
+      </c>
       <c r="C112" s="3" t="s">
-        <v>250</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A113" s="3" t="s">
-        <v>251</v>
-[...1 lines deleted...]
-      <c r="B113" s="3"/>
+        <v>255</v>
+      </c>
+      <c r="B113" s="3" t="s">
+        <v>15</v>
+      </c>
       <c r="C113" s="3" t="s">
-        <v>252</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A114" s="3" t="s">
-        <v>253</v>
-[...1 lines deleted...]
-      <c r="B114" s="3"/>
+        <v>257</v>
+      </c>
+      <c r="B114" s="3" t="s">
+        <v>15</v>
+      </c>
       <c r="C114" s="3" t="s">
-        <v>254</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3" ht="165" x14ac:dyDescent="0.25">
       <c r="A115" s="3" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="B115" s="3" t="s">
-        <v>46</v>
+        <v>260</v>
       </c>
       <c r="C115" s="3" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:3" x14ac:dyDescent="0.25">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A116" s="3" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="B116" s="3"/>
       <c r="C116" s="3" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
     </row>
     <row r="117" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A117" s="3" t="s">
-        <v>259</v>
-[...3 lines deleted...]
-      </c>
+        <v>264</v>
+      </c>
+      <c r="B117" s="3"/>
       <c r="C117" s="3" t="s">
-        <v>260</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
       <c r="A118" s="3" t="s">
-        <v>261</v>
-[...1 lines deleted...]
-      <c r="B118" s="3"/>
+        <v>266</v>
+      </c>
+      <c r="B118" s="3" t="s">
+        <v>267</v>
+      </c>
       <c r="C118" s="3" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
     </row>
     <row r="119" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A119" s="3" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="B119" s="3" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C119" s="3" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
     </row>
     <row r="120" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A120" s="3" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="B120" s="3"/>
       <c r="C120" s="3" t="s">
-        <v>266</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:3" x14ac:dyDescent="0.25">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A121" s="3" t="s">
-        <v>267</v>
-[...1 lines deleted...]
-      <c r="B121" s="3"/>
+        <v>273</v>
+      </c>
+      <c r="B121" s="3" t="s">
+        <v>9</v>
+      </c>
       <c r="C121" s="3" t="s">
-        <v>268</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A122" s="3" t="s">
-        <v>269</v>
-[...3 lines deleted...]
-      </c>
+        <v>275</v>
+      </c>
+      <c r="B122" s="3"/>
       <c r="C122" s="3" t="s">
-        <v>270</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A123" s="3" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="B123" s="3" t="s">
-        <v>46</v>
+        <v>15</v>
       </c>
       <c r="C123" s="3" t="s">
-        <v>272</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A124" s="3" t="s">
-        <v>273</v>
-[...3 lines deleted...]
-      </c>
+        <v>279</v>
+      </c>
+      <c r="B124" s="3"/>
       <c r="C124" s="3" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
     </row>
     <row r="125" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A125" s="3" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="B125" s="3" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C125" s="3" t="s">
-        <v>276</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A126" s="3" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="B126" s="3" t="s">
-        <v>24</v>
+        <v>213</v>
       </c>
       <c r="C126" s="3" t="s">
-        <v>278</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3" ht="75" x14ac:dyDescent="0.25">
       <c r="A127" s="3" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
       <c r="B127" s="3" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="C127" s="3" t="s">
-        <v>280</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3" ht="390" x14ac:dyDescent="0.25">
       <c r="A128" s="3" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="B128" s="3" t="s">
-        <v>82</v>
+        <v>288</v>
       </c>
       <c r="C128" s="3" t="s">
-        <v>282</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:3" ht="105" x14ac:dyDescent="0.25">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A129" s="3" t="s">
-        <v>283</v>
+        <v>290</v>
       </c>
       <c r="B129" s="3" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="C129" s="3" t="s">
-        <v>284</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A130" s="3" t="s">
-        <v>285</v>
-[...3 lines deleted...]
-      </c>
+        <v>292</v>
+      </c>
+      <c r="B130" s="3"/>
       <c r="C130" s="3" t="s">
-        <v>286</v>
+        <v>293</v>
       </c>
     </row>
     <row r="131" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A131" s="3" t="s">
-        <v>287</v>
-[...3 lines deleted...]
-      </c>
+        <v>294</v>
+      </c>
+      <c r="B131" s="3"/>
       <c r="C131" s="3" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:3" x14ac:dyDescent="0.25">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A132" s="3" t="s">
-        <v>289</v>
-[...1 lines deleted...]
-      <c r="B132" s="3"/>
+        <v>296</v>
+      </c>
+      <c r="B132" s="3" t="s">
+        <v>15</v>
+      </c>
       <c r="C132" s="3" t="s">
-        <v>290</v>
+        <v>297</v>
       </c>
     </row>
     <row r="133" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A133" s="3" t="s">
-        <v>291</v>
+        <v>298</v>
       </c>
       <c r="B133" s="3"/>
       <c r="C133" s="3" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A134" s="3" t="s">
-        <v>293</v>
-[...3 lines deleted...]
-      </c>
+        <v>300</v>
+      </c>
+      <c r="B134" s="3"/>
       <c r="C134" s="3" t="s">
-        <v>294</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3" ht="75" x14ac:dyDescent="0.25">
       <c r="A135" s="3" t="s">
-        <v>295</v>
+        <v>302</v>
       </c>
       <c r="B135" s="3" t="s">
-        <v>296</v>
+        <v>55</v>
       </c>
       <c r="C135" s="3" t="s">
-        <v>297</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A136" s="3" t="s">
-        <v>298</v>
-[...3 lines deleted...]
-      </c>
+        <v>304</v>
+      </c>
+      <c r="B136" s="3"/>
       <c r="C136" s="3" t="s">
-        <v>299</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A137" s="3" t="s">
-        <v>300</v>
+        <v>306</v>
       </c>
       <c r="B137" s="3" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C137" s="3" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
     </row>
     <row r="138" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A138" s="3" t="s">
-        <v>302</v>
-[...3 lines deleted...]
-      </c>
+        <v>308</v>
+      </c>
+      <c r="B138" s="3"/>
       <c r="C138" s="3" t="s">
-        <v>303</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A139" s="3" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="B139" s="3" t="s">
-        <v>305</v>
+        <v>15</v>
       </c>
       <c r="C139" s="3" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
     </row>
     <row r="140" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A140" s="3" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="B140" s="3"/>
       <c r="C140" s="3" t="s">
-        <v>308</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A141" s="3" t="s">
-        <v>309</v>
-[...3 lines deleted...]
-      </c>
+        <v>314</v>
+      </c>
+      <c r="B141" s="3"/>
       <c r="C141" s="3" t="s">
-        <v>310</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3" ht="150" x14ac:dyDescent="0.25">
       <c r="A142" s="3" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="B142" s="3" t="s">
-        <v>120</v>
+        <v>99</v>
       </c>
       <c r="C142" s="3" t="s">
-        <v>312</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:3" x14ac:dyDescent="0.25">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3" ht="75" x14ac:dyDescent="0.25">
       <c r="A143" s="3" t="s">
-        <v>313</v>
-[...1 lines deleted...]
-      <c r="B143" s="3"/>
+        <v>318</v>
+      </c>
+      <c r="B143" s="3" t="s">
+        <v>55</v>
+      </c>
       <c r="C143" s="3" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A144" s="3" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="B144" s="3" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C144" s="3" t="s">
-        <v>316</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A145" s="3" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="B145" s="3" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="C145" s="3" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
     </row>
     <row r="146" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A146" s="3" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
       <c r="B146" s="3" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C146" s="3" t="s">
-        <v>320</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A147" s="3" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="B147" s="3" t="s">
-        <v>189</v>
+        <v>15</v>
       </c>
       <c r="C147" s="3" t="s">
-        <v>322</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A148" s="3" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="B148" s="3" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C148" s="3" t="s">
-        <v>324</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A149" s="3" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="B149" s="3" t="s">
-        <v>326</v>
+        <v>15</v>
       </c>
       <c r="C149" s="3" t="s">
-        <v>327</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A150" s="3" t="s">
-        <v>328</v>
-[...1 lines deleted...]
-      <c r="B150" s="3"/>
+        <v>330</v>
+      </c>
+      <c r="B150" s="3" t="s">
+        <v>15</v>
+      </c>
       <c r="C150" s="3" t="s">
-        <v>329</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A151" s="3" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="B151" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C151" s="3" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A152" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="B152" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="C152" s="3" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3" ht="105" x14ac:dyDescent="0.25">
+      <c r="A153" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="B153" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="C153" s="3" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A154" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="B154" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="C154" s="3" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A155" s="3" t="s">
+        <v>340</v>
+      </c>
+      <c r="B155" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C151" s="3" t="s">
-[...42 lines deleted...]
-      </c>
       <c r="C155" s="3" t="s">
-        <v>339</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A156" s="3" t="s">
-        <v>340</v>
-[...3 lines deleted...]
-      </c>
+        <v>342</v>
+      </c>
+      <c r="B156" s="3"/>
       <c r="C156" s="3" t="s">
-        <v>342</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:3" ht="165" x14ac:dyDescent="0.25">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A157" s="3" t="s">
-        <v>343</v>
-[...1 lines deleted...]
-      <c r="B157" s="3" t="s">
         <v>344</v>
       </c>
+      <c r="B157" s="3"/>
       <c r="C157" s="3" t="s">
         <v>345</v>
       </c>
     </row>
-    <row r="158" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:3" ht="150" x14ac:dyDescent="0.25">
       <c r="A158" s="3" t="s">
         <v>346</v>
       </c>
       <c r="B158" s="3" t="s">
-        <v>24</v>
+        <v>99</v>
       </c>
       <c r="C158" s="3" t="s">
         <v>347</v>
       </c>
     </row>
-    <row r="159" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
       <c r="A159" s="3" t="s">
         <v>348</v>
       </c>
-      <c r="B159" s="3"/>
+      <c r="B159" s="3" t="s">
+        <v>349</v>
+      </c>
       <c r="C159" s="3" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
     </row>
     <row r="160" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A160" s="3" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B160" s="3" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="C160" s="3" t="s">
-        <v>351</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3" ht="90" x14ac:dyDescent="0.25">
       <c r="A161" s="3" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B161" s="3" t="s">
-        <v>82</v>
+        <v>354</v>
       </c>
       <c r="C161" s="3" t="s">
-        <v>353</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A162" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="B162" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C162" s="3" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A163" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="B163" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C163" s="3" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A164" s="3" t="s">
+        <v>360</v>
+      </c>
+      <c r="B164" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C164" s="3" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3" ht="120" x14ac:dyDescent="0.25">
+      <c r="A165" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="B165" s="3" t="s">
         <v>354</v>
       </c>
-      <c r="B162" s="3" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="C165" s="3" t="s">
-        <v>362</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A166" s="3" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B166" s="3" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C166" s="3" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3" ht="150" x14ac:dyDescent="0.25">
       <c r="A167" s="3" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="B167" s="3" t="s">
-        <v>24</v>
+        <v>99</v>
       </c>
       <c r="C167" s="3" t="s">
-        <v>366</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
       <c r="A168" s="3" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="B168" s="3" t="s">
-        <v>24</v>
+        <v>369</v>
       </c>
       <c r="C168" s="3" t="s">
-        <v>368</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="169" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A169" s="3" t="s">
-        <v>369</v>
-[...3 lines deleted...]
-      </c>
+        <v>371</v>
+      </c>
+      <c r="B169" s="3"/>
       <c r="C169" s="3" t="s">
-        <v>371</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A170" s="3" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="B170" s="3" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C170" s="3" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
     </row>
     <row r="171" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A171" s="3" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="B171" s="3" t="s">
-        <v>24</v>
+        <v>142</v>
       </c>
       <c r="C171" s="3" t="s">
-        <v>375</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3" ht="75" x14ac:dyDescent="0.25">
       <c r="A172" s="3" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B172" s="3" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="C172" s="3" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
     </row>
     <row r="173" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A173" s="3" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B173" s="3" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="C173" s="3" t="s">
-        <v>379</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A174" s="3" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="B174" s="3" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C174" s="3" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
     </row>
     <row r="175" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A175" s="3" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="B175" s="3" t="s">
-        <v>24</v>
+        <v>71</v>
       </c>
       <c r="C175" s="3" t="s">
-        <v>383</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:3" ht="180" x14ac:dyDescent="0.25">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="176" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A176" s="3" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B176" s="3" t="s">
-        <v>385</v>
+        <v>15</v>
       </c>
       <c r="C176" s="3" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="177" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A177" s="3" t="s">
         <v>387</v>
       </c>
       <c r="B177" s="3" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="C177" s="3" t="s">
         <v>388</v>
       </c>
     </row>
-    <row r="178" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A178" s="3" t="s">
         <v>389</v>
       </c>
       <c r="B178" s="3" t="s">
-        <v>24</v>
+        <v>219</v>
       </c>
       <c r="C178" s="3" t="s">
         <v>390</v>
       </c>
     </row>
-    <row r="179" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A179" s="3" t="s">
         <v>391</v>
       </c>
       <c r="B179" s="3" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C179" s="3" t="s">
         <v>392</v>
       </c>
     </row>
-    <row r="180" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
       <c r="A180" s="3" t="s">
         <v>393</v>
       </c>
       <c r="B180" s="3" t="s">
-        <v>189</v>
+        <v>394</v>
       </c>
       <c r="C180" s="3" t="s">
-        <v>394</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="181" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A181" s="3" t="s">
-        <v>395</v>
-[...3 lines deleted...]
-      </c>
+        <v>396</v>
+      </c>
+      <c r="B181" s="3"/>
       <c r="C181" s="3" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
     </row>
     <row r="182" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A182" s="3" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="B182" s="3" t="s">
-        <v>398</v>
+        <v>9</v>
       </c>
       <c r="C182" s="3" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="183" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A183" s="3" t="s">
         <v>400</v>
       </c>
       <c r="B183" s="3" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C183" s="3" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="184" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A184" s="3" t="s">
         <v>402</v>
       </c>
       <c r="B184" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C184" s="3" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="185" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A185" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="B185" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C185" s="3" t="s">
         <v>405</v>
-      </c>
-[...2 lines deleted...]
-        <v>406</v>
       </c>
     </row>
     <row r="186" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A186" s="3" t="s">
+        <v>406</v>
+      </c>
+      <c r="B186" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C186" s="3" t="s">
         <v>407</v>
       </c>
-      <c r="B186" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C186" s="3" t="s">
+    </row>
+    <row r="187" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A187" s="3" t="s">
         <v>408</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A187" s="3" t="s">
+      <c r="B187" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="C187" s="3" t="s">
         <v>409</v>
       </c>
-      <c r="B187" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C187" s="3" t="s">
+    </row>
+    <row r="188" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A188" s="3" t="s">
         <v>410</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A188" s="3" t="s">
+      <c r="B188" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="C188" s="3" t="s">
         <v>411</v>
-      </c>
-[...4 lines deleted...]
-        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A189" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="B189" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C189" s="3" t="s">
         <v>413</v>
-      </c>
-[...2 lines deleted...]
-        <v>414</v>
       </c>
     </row>
     <row r="190" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A190" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="B190" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C190" s="3" t="s">
         <v>415</v>
       </c>
-      <c r="B190" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C190" s="3" t="s">
+    </row>
+    <row r="191" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A191" s="3" t="s">
         <v>416</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A191" s="3" t="s">
+      <c r="B191" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C191" s="3" t="s">
         <v>417</v>
       </c>
-      <c r="B191" s="3"/>
-      <c r="C191" s="3" t="s">
+    </row>
+    <row r="192" spans="1:3" ht="165" x14ac:dyDescent="0.25">
+      <c r="A192" s="3" t="s">
         <v>418</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A192" s="3" t="s">
+      <c r="B192" s="3" t="s">
         <v>419</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="C192" s="3" t="s">
         <v>420</v>
       </c>
     </row>
-    <row r="193" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A193" s="3" t="s">
         <v>421</v>
       </c>
       <c r="B193" s="3" t="s">
-        <v>82</v>
+        <v>15</v>
       </c>
       <c r="C193" s="3" t="s">
         <v>422</v>
       </c>
     </row>
-    <row r="194" spans="1:3" ht="285" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A194" s="3" t="s">
         <v>423</v>
       </c>
-      <c r="B194" s="3" t="s">
+      <c r="B194" s="3"/>
+      <c r="C194" s="3" t="s">
         <v>424</v>
-      </c>
-[...1 lines deleted...]
-        <v>425</v>
       </c>
     </row>
     <row r="195" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A195" s="3" t="s">
+        <v>425</v>
+      </c>
+      <c r="B195" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="C195" s="3" t="s">
         <v>426</v>
       </c>
-      <c r="B195" s="3" t="s">
+    </row>
+    <row r="196" spans="1:3" ht="120" x14ac:dyDescent="0.25">
+      <c r="A196" s="3" t="s">
         <v>427</v>
       </c>
-      <c r="C195" s="3" t="s">
+      <c r="B196" s="3" t="s">
         <v>428</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A196" s="3" t="s">
+      <c r="C196" s="3" t="s">
         <v>429</v>
-      </c>
-[...4 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="197" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A197" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="B197" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C197" s="3" t="s">
         <v>431</v>
       </c>
-      <c r="B197" s="3" t="s">
+    </row>
+    <row r="198" spans="1:3" ht="165" x14ac:dyDescent="0.25">
+      <c r="A198" s="3" t="s">
         <v>432</v>
       </c>
-      <c r="C197" s="3" t="s">
+      <c r="B198" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="C198" s="3" t="s">
         <v>433</v>
       </c>
     </row>
-    <row r="198" spans="1:3" ht="60" x14ac:dyDescent="0.25">
-      <c r="A198" s="3" t="s">
+    <row r="199" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A199" s="3" t="s">
         <v>434</v>
       </c>
-      <c r="B198" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C198" s="3" t="s">
+      <c r="B199" s="3" t="s">
         <v>435</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A199" s="3" t="s">
+      <c r="C199" s="3" t="s">
         <v>436</v>
       </c>
-      <c r="B199" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C199" s="3" t="s">
+    </row>
+    <row r="200" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A200" s="3" t="s">
         <v>437</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A200" s="3" t="s">
+      <c r="B200" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="C200" s="3" t="s">
         <v>438</v>
-      </c>
-[...4 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="201" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A201" s="3" t="s">
+        <v>439</v>
+      </c>
+      <c r="B201" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C201" s="3" t="s">
         <v>440</v>
       </c>
-      <c r="B201" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C201" s="3" t="s">
+    </row>
+    <row r="202" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A202" s="3" t="s">
         <v>441</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A202" s="3" t="s">
+      <c r="B202" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C202" s="3" t="s">
         <v>442</v>
       </c>
-      <c r="B202" s="3"/>
-      <c r="C202" s="3" t="s">
+    </row>
+    <row r="203" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A203" s="3" t="s">
         <v>443</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A203" s="3" t="s">
+      <c r="B203" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C203" s="3" t="s">
         <v>444</v>
       </c>
-      <c r="B203" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C203" s="3" t="s">
+    </row>
+    <row r="204" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A204" s="3" t="s">
         <v>445</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A204" s="3" t="s">
+      <c r="B204" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C204" s="3" t="s">
         <v>446</v>
       </c>
-      <c r="B204" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C204" s="3" t="s">
+    </row>
+    <row r="205" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A205" s="3" t="s">
         <v>447</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A205" s="3" t="s">
+      <c r="B205" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C205" s="3" t="s">
         <v>448</v>
       </c>
-      <c r="B205" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C205" s="3" t="s">
+    </row>
+    <row r="206" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A206" s="3" t="s">
         <v>449</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A206" s="3" t="s">
+      <c r="B206" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="C206" s="3" t="s">
         <v>450</v>
       </c>
-      <c r="B206" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C206" s="3" t="s">
+    </row>
+    <row r="207" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A207" s="3" t="s">
         <v>451</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A207" s="3" t="s">
+      <c r="B207" s="3" t="s">
         <v>452</v>
       </c>
-      <c r="B207" s="3"/>
       <c r="C207" s="3" t="s">
         <v>453</v>
       </c>
     </row>
-    <row r="208" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A208" s="3" t="s">
         <v>454</v>
       </c>
       <c r="B208" s="3" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="C208" s="3" t="s">
         <v>455</v>
       </c>
     </row>
-    <row r="209" spans="1:3" ht="165" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A209" s="3" t="s">
         <v>456</v>
       </c>
       <c r="B209" s="3" t="s">
-        <v>344</v>
+        <v>15</v>
       </c>
       <c r="C209" s="3" t="s">
         <v>457</v>
       </c>
     </row>
-    <row r="210" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A210" s="3" t="s">
         <v>458</v>
       </c>
       <c r="B210" s="3" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="C210" s="3" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="211" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A211" s="3" t="s">
         <v>460</v>
       </c>
       <c r="B211" s="3" t="s">
-        <v>189</v>
+        <v>71</v>
       </c>
       <c r="C211" s="3" t="s">
         <v>461</v>
       </c>
     </row>
-    <row r="212" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:3" ht="150" x14ac:dyDescent="0.25">
       <c r="A212" s="3" t="s">
         <v>462</v>
       </c>
       <c r="B212" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="C212" s="3" t="s">
         <v>463</v>
       </c>
-      <c r="C212" s="3" t="s">
+    </row>
+    <row r="213" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A213" s="3" t="s">
         <v>464</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A213" s="3" t="s">
+      <c r="B213" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C213" s="3" t="s">
         <v>465</v>
-      </c>
-[...4 lines deleted...]
-        <v>467</v>
       </c>
     </row>
     <row r="214" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A214" s="3" t="s">
+        <v>466</v>
+      </c>
+      <c r="B214" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C214" s="3" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="215" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A215" s="3" t="s">
         <v>468</v>
       </c>
-      <c r="B214" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C214" s="3" t="s">
+      <c r="B215" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C215" s="3" t="s">
         <v>469</v>
       </c>
     </row>
-    <row r="215" spans="1:3" ht="60" x14ac:dyDescent="0.25">
-      <c r="A215" s="3" t="s">
+    <row r="216" spans="1:3" ht="180" x14ac:dyDescent="0.25">
+      <c r="A216" s="3" t="s">
         <v>470</v>
       </c>
-      <c r="B215" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C215" s="3" t="s">
+      <c r="B216" s="3" t="s">
         <v>471</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A216" s="3" t="s">
+      <c r="C216" s="3" t="s">
         <v>472</v>
       </c>
-      <c r="B216" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C216" s="3" t="s">
+    </row>
+    <row r="217" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A217" s="3" t="s">
         <v>473</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A217" s="3" t="s">
+      <c r="B217" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C217" s="3" t="s">
         <v>474</v>
-      </c>
-[...4 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="218" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A218" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="B218" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C218" s="3" t="s">
         <v>476</v>
       </c>
-      <c r="B218" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C218" s="3" t="s">
+    </row>
+    <row r="219" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A219" s="3" t="s">
         <v>477</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A219" s="3" t="s">
+      <c r="B219" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C219" s="3" t="s">
         <v>478</v>
       </c>
-      <c r="B219" s="3"/>
-      <c r="C219" s="3" t="s">
+    </row>
+    <row r="220" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A220" s="3" t="s">
         <v>479</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A220" s="3" t="s">
+      <c r="B220" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="C220" s="3" t="s">
         <v>480</v>
       </c>
-      <c r="B220" s="3" t="s">
+    </row>
+    <row r="221" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A221" s="3" t="s">
         <v>481</v>
       </c>
-      <c r="C220" s="3" t="s">
+      <c r="B221" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C221" s="3" t="s">
         <v>482</v>
       </c>
     </row>
-    <row r="221" spans="1:3" ht="45" x14ac:dyDescent="0.25">
-      <c r="A221" s="3" t="s">
+    <row r="222" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A222" s="3" t="s">
         <v>483</v>
       </c>
-      <c r="B221" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C221" s="3" t="s">
+      <c r="B222" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="C222" s="3" t="s">
         <v>484</v>
       </c>
     </row>
-    <row r="222" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
-      <c r="A222" s="3" t="s">
+    <row r="223" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A223" s="3" t="s">
         <v>485</v>
       </c>
-      <c r="B222" s="3" t="s">
+      <c r="B223" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C223" s="3" t="s">
         <v>486</v>
       </c>
-      <c r="C222" s="3" t="s">
+    </row>
+    <row r="224" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A224" s="3" t="s">
         <v>487</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A223" s="3" t="s">
+      <c r="B224" s="3" t="s">
         <v>488</v>
       </c>
-      <c r="B223" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C223" s="3" t="s">
+      <c r="C224" s="3" t="s">
         <v>489</v>
       </c>
     </row>
-    <row r="224" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A224" s="3" t="s">
+    <row r="225" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A225" s="3" t="s">
         <v>490</v>
       </c>
-      <c r="B224" s="3"/>
-      <c r="C224" s="3" t="s">
+      <c r="B225" s="3"/>
+      <c r="C225" s="3" t="s">
         <v>491</v>
       </c>
     </row>
-    <row r="225" spans="1:3" ht="75" x14ac:dyDescent="0.25">
-      <c r="A225" s="3" t="s">
+    <row r="226" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A226" s="3" t="s">
         <v>492</v>
       </c>
-      <c r="B225" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C225" s="3" t="s">
+      <c r="B226" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="C226" s="3" t="s">
         <v>493</v>
       </c>
     </row>
-    <row r="226" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A226" s="3" t="s">
+    <row r="227" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A227" s="3" t="s">
         <v>494</v>
       </c>
-      <c r="B226" s="3"/>
-      <c r="C226" s="3" t="s">
+      <c r="B227" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C227" s="3" t="s">
         <v>495</v>
       </c>
     </row>
-    <row r="227" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
-      <c r="A227" s="3" t="s">
+    <row r="228" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A228" s="3" t="s">
         <v>496</v>
       </c>
-      <c r="B227" s="3" t="s">
+      <c r="B228" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="C228" s="3" t="s">
         <v>497</v>
       </c>
-      <c r="C227" s="3" t="s">
+    </row>
+    <row r="229" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A229" s="3" t="s">
         <v>498</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A228" s="3" t="s">
+      <c r="B229" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C229" s="3" t="s">
         <v>499</v>
       </c>
-      <c r="B228" s="3"/>
-      <c r="C228" s="3" t="s">
+    </row>
+    <row r="230" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A230" s="3" t="s">
         <v>500</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A229" s="3" t="s">
+      <c r="B230" s="3"/>
+      <c r="C230" s="3" t="s">
         <v>501</v>
       </c>
-      <c r="B229" s="3"/>
-      <c r="C229" s="3" t="s">
+    </row>
+    <row r="231" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A231" s="3" t="s">
         <v>502</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A230" s="3" t="s">
+      <c r="B231" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="C231" s="3" t="s">
         <v>503</v>
-      </c>
-[...15 lines deleted...]
-        <v>507</v>
       </c>
     </row>
     <row r="232" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A232" s="3" t="s">
-        <v>508</v>
+        <v>504</v>
       </c>
       <c r="B232" s="3"/>
       <c r="C232" s="3" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="233" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A233" s="3" t="s">
+        <v>506</v>
+      </c>
+      <c r="B233" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C233" s="3" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="234" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A234" s="3" t="s">
+        <v>508</v>
+      </c>
+      <c r="B234" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C234" s="3" t="s">
         <v>509</v>
-      </c>
-[...16 lines deleted...]
-        <v>513</v>
       </c>
     </row>
     <row r="235" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A235" s="3" t="s">
+        <v>510</v>
+      </c>
+      <c r="B235" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C235" s="3" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="236" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A236" s="3" t="s">
+        <v>512</v>
+      </c>
+      <c r="B236" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="C236" s="3" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="237" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A237" s="3" t="s">
         <v>514</v>
       </c>
-      <c r="B235" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C235" s="3" t="s">
+      <c r="B237" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="C237" s="3" t="s">
         <v>515</v>
       </c>
     </row>
-    <row r="236" spans="1:3" ht="45" x14ac:dyDescent="0.25">
-      <c r="A236" s="3" t="s">
+    <row r="238" spans="1:3" ht="285" x14ac:dyDescent="0.25">
+      <c r="A238" s="3" t="s">
         <v>516</v>
       </c>
-      <c r="B236" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C236" s="3" t="s">
+      <c r="B238" s="3" t="s">
         <v>517</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A237" s="3" t="s">
+      <c r="C238" s="3" t="s">
         <v>518</v>
       </c>
-      <c r="B237" s="3"/>
-      <c r="C237" s="3" t="s">
+    </row>
+    <row r="239" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A239" s="3" t="s">
         <v>519</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A238" s="3" t="s">
+      <c r="B239" s="3" t="s">
         <v>520</v>
       </c>
-      <c r="B238" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C238" s="3" t="s">
+      <c r="C239" s="3" t="s">
         <v>521</v>
       </c>
     </row>
-    <row r="239" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A239" s="3" t="s">
+    <row r="240" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A240" s="3" t="s">
         <v>522</v>
       </c>
-      <c r="B239" s="3"/>
-      <c r="C239" s="3" t="s">
+      <c r="B240" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C240" s="3" t="s">
         <v>523</v>
-      </c>
-[...9 lines deleted...]
-        <v>525</v>
       </c>
     </row>
     <row r="241" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A241" s="3" t="s">
+        <v>524</v>
+      </c>
+      <c r="B241" s="3" t="s">
+        <v>525</v>
+      </c>
+      <c r="C241" s="3" t="s">
         <v>526</v>
       </c>
-      <c r="B241" s="3" t="s">
+    </row>
+    <row r="242" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A242" s="3" t="s">
         <v>527</v>
       </c>
-      <c r="C241" s="3" t="s">
+      <c r="B242" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C242" s="3" t="s">
         <v>528</v>
       </c>
     </row>
-    <row r="242" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A242" s="3" t="s">
+    <row r="243" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A243" s="3" t="s">
         <v>529</v>
       </c>
-      <c r="B242" s="3"/>
-      <c r="C242" s="3" t="s">
+      <c r="B243" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C243" s="3" t="s">
         <v>530</v>
       </c>
     </row>
-    <row r="243" spans="1:3" ht="135" x14ac:dyDescent="0.25">
-      <c r="A243" s="3" t="s">
+    <row r="244" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A244" s="3" t="s">
         <v>531</v>
       </c>
-      <c r="B243" s="3" t="s">
+      <c r="B244" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C244" s="3" t="s">
         <v>532</v>
       </c>
-      <c r="C243" s="3" t="s">
+    </row>
+    <row r="245" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A245" s="3" t="s">
         <v>533</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A244" s="3" t="s">
+      <c r="B245" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C245" s="3" t="s">
         <v>534</v>
       </c>
-      <c r="B244" s="3" t="s">
+    </row>
+    <row r="246" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A246" s="3" t="s">
         <v>535</v>
       </c>
-      <c r="C244" s="3" t="s">
+      <c r="B246" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C246" s="3" t="s">
         <v>536</v>
-      </c>
-[...20 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="247" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A247" s="3" t="s">
-        <v>541</v>
+        <v>537</v>
       </c>
       <c r="B247" s="3" t="s">
-        <v>403</v>
+        <v>15</v>
       </c>
       <c r="C247" s="3" t="s">
-        <v>542</v>
+        <v>538</v>
       </c>
     </row>
     <row r="248" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A248" s="3" t="s">
-        <v>543</v>
+        <v>539</v>
       </c>
       <c r="B248" s="3"/>
       <c r="C248" s="3" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="249" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A249" s="3" t="s">
+        <v>541</v>
+      </c>
+      <c r="B249" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="C249" s="3" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="250" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A250" s="3" t="s">
+        <v>543</v>
+      </c>
+      <c r="B250" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C250" s="3" t="s">
         <v>544</v>
       </c>
     </row>
-    <row r="249" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A249" s="3" t="s">
+    <row r="251" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A251" s="3" t="s">
         <v>545</v>
       </c>
-      <c r="B249" s="3"/>
-      <c r="C249" s="3" t="s">
+      <c r="B251" s="3" t="s">
         <v>546</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A250" s="3" t="s">
+      <c r="C251" s="3" t="s">
         <v>547</v>
-      </c>
-[...13 lines deleted...]
-        <v>550</v>
       </c>
     </row>
     <row r="252" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A252" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="B252" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C252" s="3" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="253" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A253" s="3" t="s">
+        <v>550</v>
+      </c>
+      <c r="B253" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C253" s="3" t="s">
         <v>551</v>
-      </c>
-[...15 lines deleted...]
-        <v>554</v>
       </c>
     </row>
     <row r="254" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A254" s="3" t="s">
+        <v>552</v>
+      </c>
+      <c r="B254" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C254" s="3" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="255" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A255" s="3" t="s">
+        <v>554</v>
+      </c>
+      <c r="B255" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C255" s="3" t="s">
         <v>555</v>
       </c>
-      <c r="B254" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C254" s="3" t="s">
+    </row>
+    <row r="256" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A256" s="3" t="s">
         <v>556</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A255" s="3" t="s">
+      <c r="B256" s="3"/>
+      <c r="C256" s="3" t="s">
         <v>557</v>
       </c>
-      <c r="B255" s="3" t="s">
+    </row>
+    <row r="257" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A257" s="3" t="s">
         <v>558</v>
       </c>
-      <c r="C255" s="3" t="s">
+      <c r="B257" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" s="3" t="s">
         <v>559</v>
       </c>
     </row>
-    <row r="256" spans="1:3" ht="60" x14ac:dyDescent="0.25">
-      <c r="A256" s="3" t="s">
+    <row r="258" spans="1:3" ht="165" x14ac:dyDescent="0.25">
+      <c r="A258" s="3" t="s">
         <v>560</v>
       </c>
-      <c r="B256" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C256" s="3" t="s">
+      <c r="B258" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="C258" s="3" t="s">
         <v>561</v>
       </c>
     </row>
-    <row r="257" spans="1:3" ht="45" x14ac:dyDescent="0.25">
-      <c r="A257" s="3" t="s">
+    <row r="259" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A259" s="3" t="s">
         <v>562</v>
       </c>
-      <c r="B257" s="3"/>
-      <c r="C257" s="3" t="s">
+      <c r="B259" s="3" t="s">
         <v>563</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A258" s="3" t="s">
+      <c r="C259" s="3" t="s">
         <v>564</v>
       </c>
-      <c r="B258" s="3"/>
-      <c r="C258" s="3" t="s">
+    </row>
+    <row r="260" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A260" s="3" t="s">
         <v>565</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A259" s="3" t="s">
+      <c r="B260" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="C260" s="3" t="s">
         <v>566</v>
-      </c>
-[...13 lines deleted...]
-        <v>569</v>
       </c>
     </row>
     <row r="261" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A261" s="3" t="s">
+        <v>567</v>
+      </c>
+      <c r="B261" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="C261" s="3" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="262" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A262" s="3" t="s">
+        <v>569</v>
+      </c>
+      <c r="B262" s="3" t="s">
         <v>570</v>
       </c>
-      <c r="B261" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C261" s="3" t="s">
+      <c r="C262" s="3" t="s">
         <v>571</v>
       </c>
     </row>
-    <row r="262" spans="1:3" ht="45" x14ac:dyDescent="0.25">
-      <c r="A262" s="3" t="s">
+    <row r="263" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A263" s="3" t="s">
         <v>572</v>
       </c>
-      <c r="B262" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C262" s="3" t="s">
+      <c r="B263" s="3" t="s">
         <v>573</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A263" s="3" t="s">
+      <c r="C263" s="3" t="s">
         <v>574</v>
       </c>
-      <c r="B263" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C263" s="3" t="s">
+    </row>
+    <row r="264" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A264" s="3" t="s">
         <v>575</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A264" s="3" t="s">
+      <c r="B264" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C264" s="3" t="s">
         <v>576</v>
       </c>
-      <c r="B264" s="3"/>
-      <c r="C264" s="3" t="s">
+    </row>
+    <row r="265" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A265" s="3" t="s">
         <v>577</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A265" s="3" t="s">
+      <c r="B265" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C265" s="3" t="s">
         <v>578</v>
       </c>
-      <c r="B265" s="3"/>
-      <c r="C265" s="3" t="s">
+    </row>
+    <row r="266" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A266" s="3" t="s">
         <v>579</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A266" s="3" t="s">
+      <c r="B266" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="C266" s="3" t="s">
         <v>580</v>
       </c>
-      <c r="B266" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C266" s="3" t="s">
+    </row>
+    <row r="267" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A267" s="3" t="s">
         <v>581</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A267" s="3" t="s">
+      <c r="B267" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" s="3" t="s">
         <v>582</v>
       </c>
-      <c r="B267" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C267" s="3" t="s">
+    </row>
+    <row r="268" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A268" s="3" t="s">
         <v>583</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A268" s="3" t="s">
+      <c r="B268" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C268" s="3" t="s">
         <v>584</v>
       </c>
-      <c r="B268" s="3" t="s">
+    </row>
+    <row r="269" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A269" s="3" t="s">
         <v>585</v>
       </c>
-      <c r="C268" s="3" t="s">
+      <c r="B269" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C269" s="3" t="s">
         <v>586</v>
       </c>
     </row>
-    <row r="269" spans="1:3" ht="45" x14ac:dyDescent="0.25">
-      <c r="A269" s="3" t="s">
+    <row r="270" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A270" s="3" t="s">
         <v>587</v>
       </c>
-      <c r="B269" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C269" s="3" t="s">
+      <c r="B270" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C270" s="3" t="s">
         <v>588</v>
       </c>
     </row>
-    <row r="270" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A270" s="3" t="s">
+    <row r="271" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A271" s="3" t="s">
         <v>589</v>
       </c>
-      <c r="B270" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C270" s="3" t="s">
+      <c r="B271" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C271" s="3" t="s">
         <v>590</v>
-      </c>
-[...9 lines deleted...]
-        <v>592</v>
       </c>
     </row>
     <row r="272" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A272" s="3" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="B272" s="3"/>
       <c r="C272" s="3" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="273" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A273" s="3" t="s">
+        <v>593</v>
+      </c>
+      <c r="B273" s="3" t="s">
         <v>594</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A273" s="3" t="s">
+      <c r="C273" s="3" t="s">
         <v>595</v>
-      </c>
-[...2 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="274" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A274" s="3" t="s">
+        <v>596</v>
+      </c>
+      <c r="B274" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C274" s="3" t="s">
         <v>597</v>
       </c>
-      <c r="B274" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C274" s="3" t="s">
+    </row>
+    <row r="275" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A275" s="3" t="s">
         <v>598</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A275" s="3" t="s">
+      <c r="B275" s="3" t="s">
         <v>599</v>
       </c>
-      <c r="B275" s="3" t="s">
+      <c r="C275" s="3" t="s">
         <v>600</v>
       </c>
-      <c r="C275" s="3" t="s">
+    </row>
+    <row r="276" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A276" s="3" t="s">
         <v>601</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A276" s="3" t="s">
+      <c r="B276" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="C276" s="3" t="s">
         <v>602</v>
       </c>
-      <c r="B276" s="3" t="s">
+    </row>
+    <row r="277" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A277" s="3" t="s">
         <v>603</v>
       </c>
-      <c r="C276" s="3" t="s">
+      <c r="B277" s="3"/>
+      <c r="C277" s="3" t="s">
         <v>604</v>
       </c>
     </row>
-    <row r="277" spans="1:3" ht="45" x14ac:dyDescent="0.25">
-      <c r="A277" s="3" t="s">
+    <row r="278" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A278" s="3" t="s">
         <v>605</v>
       </c>
-      <c r="B277" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C277" s="3" t="s">
+      <c r="B278" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="C278" s="3" t="s">
         <v>606</v>
-      </c>
-[...9 lines deleted...]
-        <v>608</v>
       </c>
     </row>
     <row r="279" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A279" s="3" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="B279" s="3"/>
       <c r="C279" s="3" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="280" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A280" s="3" t="s">
+        <v>609</v>
+      </c>
+      <c r="B280" s="3" t="s">
         <v>610</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A280" s="3" t="s">
+      <c r="C280" s="3" t="s">
         <v>611</v>
       </c>
-      <c r="B280" s="3" t="s">
-[...6 lines deleted...]
-    <row r="281" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+    </row>
+    <row r="281" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A281" s="3" t="s">
         <v>612</v>
       </c>
-      <c r="B281" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B281" s="3"/>
       <c r="C281" s="3" t="s">
         <v>613</v>
       </c>
     </row>
-    <row r="282" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A282" s="3" t="s">
         <v>614</v>
       </c>
-      <c r="B282" s="3" t="s">
+      <c r="B282" s="3"/>
+      <c r="C282" s="3" t="s">
         <v>615</v>
       </c>
-      <c r="C282" s="3" t="s">
+    </row>
+    <row r="283" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A283" s="3" t="s">
         <v>616</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A283" s="3" t="s">
+      <c r="B283" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="C283" s="3" t="s">
         <v>617</v>
       </c>
-      <c r="B283" s="3" t="s">
+    </row>
+    <row r="284" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A284" s="3" t="s">
         <v>618</v>
       </c>
-      <c r="C283" s="3" t="s">
+      <c r="B284" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" s="3" t="s">
         <v>619</v>
       </c>
     </row>
-    <row r="284" spans="1:3" ht="150" x14ac:dyDescent="0.25">
-      <c r="A284" s="3" t="s">
+    <row r="285" spans="1:3" ht="300" x14ac:dyDescent="0.25">
+      <c r="A285" s="3" t="s">
         <v>620</v>
       </c>
-      <c r="B284" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C284" s="3" t="s">
+      <c r="B285" s="3" t="s">
         <v>621</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A285" s="3" t="s">
+      <c r="C285" s="3" t="s">
         <v>622</v>
-      </c>
-[...2 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="286" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A286" s="3" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="B286" s="3"/>
       <c r="C286" s="3" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="287" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A287" s="3" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="B287" s="3"/>
       <c r="C287" s="3" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="288" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A288" s="3" t="s">
         <v>627</v>
-      </c>
-[...3 lines deleted...]
-        <v>628</v>
       </c>
       <c r="B288" s="3"/>
       <c r="C288" s="3" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="289" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A289" s="3" t="s">
         <v>629</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A289" s="3" t="s">
+      <c r="B289" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C289" s="3" t="s">
         <v>630</v>
       </c>
-      <c r="B289" s="3"/>
-      <c r="C289" s="3" t="s">
+    </row>
+    <row r="290" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A290" s="3" t="s">
         <v>631</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A290" s="3" t="s">
+      <c r="B290" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C290" s="3" t="s">
         <v>632</v>
       </c>
-      <c r="B290" s="3"/>
-      <c r="C290" s="3" t="s">
+    </row>
+    <row r="291" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A291" s="3" t="s">
         <v>633</v>
-      </c>
-[...3 lines deleted...]
-        <v>634</v>
       </c>
       <c r="B291" s="3"/>
       <c r="C291" s="3" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="292" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A292" s="3" t="s">
         <v>635</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A292" s="3" t="s">
+      <c r="B292" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C292" s="3" t="s">
         <v>636</v>
       </c>
-      <c r="B292" s="3" t="s">
+    </row>
+    <row r="293" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A293" s="3" t="s">
         <v>637</v>
       </c>
-      <c r="C292" s="3" t="s">
+      <c r="B293" s="3"/>
+      <c r="C293" s="3" t="s">
         <v>638</v>
-      </c>
-[...9 lines deleted...]
-        <v>640</v>
       </c>
     </row>
     <row r="294" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A294" s="3" t="s">
+        <v>639</v>
+      </c>
+      <c r="B294" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="C294" s="3" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="295" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A295" s="3" t="s">
         <v>641</v>
       </c>
-      <c r="B294" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C294" s="3" t="s">
+      <c r="B295" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="C295" s="3" t="s">
         <v>642</v>
       </c>
     </row>
-    <row r="295" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A295" s="3" t="s">
+    <row r="296" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A296" s="3" t="s">
         <v>643</v>
       </c>
-      <c r="B295" s="3"/>
-      <c r="C295" s="3" t="s">
+      <c r="B296" s="3" t="s">
         <v>644</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A296" s="3" t="s">
+      <c r="C296" s="3" t="s">
         <v>645</v>
-      </c>
-[...2 lines deleted...]
-        <v>646</v>
       </c>
     </row>
     <row r="297" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A297" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="B297" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="C297" s="3" t="s">
         <v>647</v>
       </c>
-      <c r="B297" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C297" s="3" t="s">
+    </row>
+    <row r="298" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A298" s="3" t="s">
         <v>648</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A298" s="3" t="s">
+      <c r="B298" s="3"/>
+      <c r="C298" s="3" t="s">
         <v>649</v>
-      </c>
-[...4 lines deleted...]
-        <v>651</v>
       </c>
     </row>
     <row r="299" spans="1:3" ht="150" x14ac:dyDescent="0.25">
       <c r="A299" s="3" t="s">
+        <v>650</v>
+      </c>
+      <c r="B299" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="C299" s="3" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="300" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A300" s="3" t="s">
         <v>652</v>
       </c>
-      <c r="B299" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C299" s="3" t="s">
+      <c r="B300" s="3" t="s">
         <v>653</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A300" s="3" t="s">
+      <c r="C300" s="3" t="s">
         <v>654</v>
       </c>
-      <c r="B300" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C300" s="3" t="s">
+    </row>
+    <row r="301" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A301" s="3" t="s">
         <v>655</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A301" s="3" t="s">
+      <c r="B301" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="C301" s="3" t="s">
         <v>656</v>
       </c>
-      <c r="B301" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C301" s="3" t="s">
+    </row>
+    <row r="302" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A302" s="3" t="s">
         <v>657</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A302" s="3" t="s">
+      <c r="B302" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C302" s="3" t="s">
         <v>658</v>
-      </c>
-[...4 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="303" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A303" s="3" t="s">
+        <v>659</v>
+      </c>
+      <c r="B303" s="3" t="s">
+        <v>488</v>
+      </c>
+      <c r="C303" s="3" t="s">
         <v>660</v>
       </c>
-      <c r="B303" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C303" s="3" t="s">
+    </row>
+    <row r="304" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A304" s="3" t="s">
         <v>661</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A304" s="3" t="s">
+      <c r="B304" s="3"/>
+      <c r="C304" s="3" t="s">
         <v>662</v>
-      </c>
-[...4 lines deleted...]
-        <v>663</v>
       </c>
     </row>
     <row r="305" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A305" s="3" t="s">
-        <v>664</v>
+        <v>663</v>
       </c>
       <c r="B305" s="3"/>
       <c r="C305" s="3" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="306" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A306" s="3" t="s">
         <v>665</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A306" s="3" t="s">
+      <c r="B306" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="C306" s="3" t="s">
         <v>666</v>
       </c>
-      <c r="B306" s="3" t="s">
+    </row>
+    <row r="307" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A307" s="3" t="s">
         <v>667</v>
       </c>
-      <c r="C306" s="3" t="s">
+      <c r="B307" s="3"/>
+      <c r="C307" s="3" t="s">
         <v>668</v>
       </c>
     </row>
-    <row r="307" spans="1:3" ht="90" x14ac:dyDescent="0.25">
-      <c r="A307" s="3" t="s">
+    <row r="308" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A308" s="3" t="s">
         <v>669</v>
       </c>
-      <c r="B307" s="3" t="s">
+      <c r="B308" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="C308" s="3" t="s">
         <v>670</v>
-      </c>
-[...10 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="309" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A309" s="3" t="s">
+        <v>671</v>
+      </c>
+      <c r="B309" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="C309" s="3" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="310" spans="1:3" ht="165" x14ac:dyDescent="0.25">
+      <c r="A310" s="3" t="s">
+        <v>673</v>
+      </c>
+      <c r="B310" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="C310" s="3" t="s">
         <v>674</v>
-      </c>
-[...13 lines deleted...]
-        <v>677</v>
       </c>
     </row>
     <row r="311" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A311" s="3" t="s">
+        <v>675</v>
+      </c>
+      <c r="B311" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C311" s="3" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="312" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A312" s="3" t="s">
+        <v>677</v>
+      </c>
+      <c r="B312" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C312" s="3" t="s">
         <v>678</v>
       </c>
-      <c r="B311" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C311" s="3" t="s">
+    </row>
+    <row r="313" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A313" s="3" t="s">
         <v>679</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A312" s="3" t="s">
+      <c r="B313" s="3" t="s">
         <v>680</v>
       </c>
-      <c r="B312" s="3"/>
-      <c r="C312" s="3" t="s">
+      <c r="C313" s="3" t="s">
         <v>681</v>
-      </c>
-[...7 lines deleted...]
-        <v>683</v>
       </c>
     </row>
     <row r="314" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A314" s="3" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="B314" s="3" t="s">
-        <v>685</v>
+        <v>9</v>
       </c>
       <c r="C314" s="3" t="s">
-        <v>686</v>
+        <v>683</v>
       </c>
     </row>
     <row r="315" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A315" s="3" t="s">
-        <v>687</v>
-[...3 lines deleted...]
-      </c>
+        <v>684</v>
+      </c>
+      <c r="B315" s="3"/>
       <c r="C315" s="3" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
     </row>
     <row r="316" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A316" s="3" t="s">
-        <v>689</v>
+        <v>686</v>
       </c>
       <c r="B316" s="3"/>
       <c r="C316" s="3" t="s">
-        <v>690</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="317" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A317" s="3" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="B317" s="3" t="s">
-        <v>113</v>
+        <v>15</v>
       </c>
       <c r="C317" s="3" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
     </row>
     <row r="318" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A318" s="3" t="s">
-        <v>693</v>
+        <v>690</v>
       </c>
       <c r="B318" s="3"/>
       <c r="C318" s="3" t="s">
-        <v>694</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="319" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A319" s="3" t="s">
-        <v>695</v>
-[...1 lines deleted...]
-      <c r="B319" s="3"/>
+        <v>692</v>
+      </c>
+      <c r="B319" s="3" t="s">
+        <v>15</v>
+      </c>
       <c r="C319" s="3" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
     </row>
     <row r="320" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A320" s="3" t="s">
-        <v>697</v>
+        <v>694</v>
       </c>
       <c r="B320" s="3" t="s">
-        <v>398</v>
+        <v>15</v>
       </c>
       <c r="C320" s="3" t="s">
-        <v>698</v>
+        <v>695</v>
       </c>
     </row>
     <row r="321" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A321" s="3" t="s">
+        <v>696</v>
+      </c>
+      <c r="B321" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="C321" s="3" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="322" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A322" s="3" t="s">
+        <v>698</v>
+      </c>
+      <c r="B322" s="3"/>
+      <c r="C322" s="3" t="s">
         <v>699</v>
-      </c>
-[...15 lines deleted...]
-        <v>702</v>
       </c>
     </row>
     <row r="323" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A323" s="3" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
       <c r="B323" s="3"/>
       <c r="C323" s="3" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="324" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A324" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="B324" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C324" s="3" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="325" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A325" s="3" t="s">
         <v>704</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A324" s="3" t="s">
+      <c r="B325" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C325" s="3" t="s">
         <v>705</v>
       </c>
-      <c r="B324" s="3"/>
-      <c r="C324" s="3" t="s">
+    </row>
+    <row r="326" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A326" s="3" t="s">
         <v>706</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A325" s="3" t="s">
+      <c r="B326" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C326" s="3" t="s">
         <v>707</v>
-      </c>
-[...11 lines deleted...]
-        <v>710</v>
       </c>
     </row>
     <row r="327" spans="1:3" ht="150" x14ac:dyDescent="0.25">
       <c r="A327" s="3" t="s">
+        <v>708</v>
+      </c>
+      <c r="B327" s="3" t="s">
+        <v>709</v>
+      </c>
+      <c r="C327" s="3" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="328" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A328" s="3" t="s">
         <v>711</v>
       </c>
-      <c r="B327" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C327" s="3" t="s">
+      <c r="B328" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C328" s="3" t="s">
         <v>712</v>
       </c>
     </row>
-    <row r="328" spans="1:3" ht="180" x14ac:dyDescent="0.25">
-      <c r="A328" s="3" t="s">
+    <row r="329" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A329" s="3" t="s">
         <v>713</v>
       </c>
-      <c r="B328" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C328" s="3" t="s">
+      <c r="B329" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C329" s="3" t="s">
         <v>714</v>
       </c>
     </row>
-    <row r="329" spans="1:3" ht="180" x14ac:dyDescent="0.25">
-      <c r="A329" s="3" t="s">
+    <row r="330" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A330" s="3" t="s">
         <v>715</v>
       </c>
-      <c r="B329" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C329" s="3" t="s">
+      <c r="B330" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C330" s="3" t="s">
         <v>716</v>
-      </c>
-[...9 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="331" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A331" s="3" t="s">
+        <v>717</v>
+      </c>
+      <c r="B331" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C331" s="3" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="332" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A332" s="3" t="s">
         <v>719</v>
       </c>
-      <c r="B331" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C331" s="3" t="s">
+      <c r="B332" s="3"/>
+      <c r="C332" s="3" t="s">
         <v>720</v>
       </c>
     </row>
-    <row r="332" spans="1:3" ht="45" x14ac:dyDescent="0.25">
-      <c r="A332" s="3" t="s">
+    <row r="333" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A333" s="3" t="s">
         <v>721</v>
       </c>
-      <c r="B332" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C332" s="3" t="s">
+      <c r="B333" s="3"/>
+      <c r="C333" s="3" t="s">
         <v>722</v>
-      </c>
-[...9 lines deleted...]
-        <v>724</v>
       </c>
     </row>
     <row r="334" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A334" s="3" t="s">
+        <v>723</v>
+      </c>
+      <c r="B334" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="C334" s="3" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="335" spans="1:3" ht="120" x14ac:dyDescent="0.25">
+      <c r="A335" s="3" t="s">
         <v>725</v>
       </c>
-      <c r="B334" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C334" s="3" t="s">
+      <c r="B335" s="3" t="s">
         <v>726</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A335" s="3" t="s">
+      <c r="C335" s="3" t="s">
         <v>727</v>
       </c>
-      <c r="B335" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C335" s="3" t="s">
+    </row>
+    <row r="336" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A336" s="3" t="s">
         <v>728</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A336" s="3" t="s">
+      <c r="B336" s="3" t="s">
         <v>729</v>
       </c>
-      <c r="B336" s="3"/>
       <c r="C336" s="3" t="s">
         <v>730</v>
       </c>
     </row>
-    <row r="337" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A337" s="3" t="s">
         <v>731</v>
       </c>
-      <c r="B337" s="3"/>
+      <c r="B337" s="3" t="s">
+        <v>452</v>
+      </c>
       <c r="C337" s="3" t="s">
         <v>732</v>
       </c>
     </row>
     <row r="338" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A338" s="3" t="s">
         <v>733</v>
       </c>
       <c r="B338" s="3" t="s">
-        <v>113</v>
+        <v>71</v>
       </c>
       <c r="C338" s="3" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="339" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A339" s="3" t="s">
         <v>735</v>
       </c>
-      <c r="B339" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B339" s="3"/>
       <c r="C339" s="3" t="s">
         <v>736</v>
       </c>
     </row>
-    <row r="340" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:3" ht="150" x14ac:dyDescent="0.25">
       <c r="A340" s="3" t="s">
         <v>737</v>
       </c>
       <c r="B340" s="3" t="s">
-        <v>9</v>
+        <v>99</v>
       </c>
       <c r="C340" s="3" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="341" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A341" s="3" t="s">
         <v>738</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A341" s="3" t="s">
+      <c r="B341" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="C341" s="3" t="s">
         <v>739</v>
-      </c>
-[...4 lines deleted...]
-        <v>740</v>
       </c>
     </row>
     <row r="342" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A342" s="3" t="s">
+        <v>740</v>
+      </c>
+      <c r="B342" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C342" s="3" t="s">
         <v>741</v>
       </c>
-      <c r="B342" s="3"/>
-      <c r="C342" s="3" t="s">
+    </row>
+    <row r="343" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A343" s="3" t="s">
         <v>742</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A343" s="3" t="s">
+      <c r="B343" s="3" t="s">
         <v>743</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="C343" s="3" t="s">
         <v>744</v>
       </c>
     </row>
-    <row r="344" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:3" ht="90" x14ac:dyDescent="0.25">
       <c r="A344" s="3" t="s">
         <v>745</v>
       </c>
       <c r="B344" s="3" t="s">
-        <v>82</v>
+        <v>746</v>
       </c>
       <c r="C344" s="3" t="s">
-        <v>746</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="345" spans="1:3" ht="150" x14ac:dyDescent="0.25">
       <c r="A345" s="3" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="B345" s="3" t="s">
-        <v>9</v>
+        <v>99</v>
       </c>
       <c r="C345" s="3" t="s">
-        <v>748</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="346" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A346" s="3" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="B346" s="3" t="s">
-        <v>750</v>
+        <v>219</v>
       </c>
       <c r="C346" s="3" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="347" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A347" s="3" t="s">
         <v>752</v>
       </c>
-      <c r="B347" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B347" s="3"/>
       <c r="C347" s="3" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="348" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A348" s="3" t="s">
         <v>754</v>
       </c>
       <c r="B348" s="3"/>
       <c r="C348" s="3" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="349" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A349" s="3" t="s">
         <v>756</v>
       </c>
       <c r="B349" s="3"/>
       <c r="C349" s="3" t="s">
         <v>757</v>
       </c>
     </row>
-    <row r="350" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A350" s="3" t="s">
         <v>758</v>
       </c>
-      <c r="B350" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B350" s="3"/>
       <c r="C350" s="3" t="s">
         <v>759</v>
       </c>
     </row>
-    <row r="351" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A351" s="3" t="s">
         <v>760</v>
       </c>
-      <c r="B351" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B351" s="3"/>
       <c r="C351" s="3" t="s">
         <v>761</v>
       </c>
     </row>
-    <row r="352" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A352" s="3" t="s">
         <v>762</v>
       </c>
       <c r="B352" s="3"/>
       <c r="C352" s="3" t="s">
         <v>763</v>
       </c>
     </row>
-    <row r="353" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:3" ht="225" x14ac:dyDescent="0.25">
       <c r="A353" s="3" t="s">
         <v>764</v>
       </c>
       <c r="B353" s="3" t="s">
-        <v>24</v>
+        <v>765</v>
       </c>
       <c r="C353" s="3" t="s">
-        <v>765</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="354" spans="1:3" ht="195" x14ac:dyDescent="0.25">
       <c r="A354" s="3" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="B354" s="3" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="C354" s="3" t="s">
-        <v>768</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="355" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A355" s="3" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="B355" s="3" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="C355" s="3" t="s">
-        <v>770</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="356" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A356" s="3" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="B356" s="3" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="C356" s="3" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
     </row>
     <row r="357" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A357" s="3" t="s">
-        <v>773</v>
-[...3 lines deleted...]
-      </c>
+        <v>774</v>
+      </c>
+      <c r="B357" s="3"/>
       <c r="C357" s="3" t="s">
-        <v>774</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="358" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A358" s="3" t="s">
-        <v>775</v>
-[...3 lines deleted...]
-      </c>
+        <v>776</v>
+      </c>
+      <c r="B358" s="3"/>
       <c r="C358" s="3" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
     </row>
     <row r="359" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A359" s="3" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="B359" s="3" t="s">
-        <v>113</v>
+        <v>15</v>
       </c>
       <c r="C359" s="3" t="s">
-        <v>778</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="360" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A360" s="3" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="B360" s="3" t="s">
-        <v>24</v>
+        <v>781</v>
       </c>
       <c r="C360" s="3" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
     </row>
     <row r="361" spans="1:3" ht="150" x14ac:dyDescent="0.25">
       <c r="A361" s="3" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
       <c r="B361" s="3" t="s">
-        <v>82</v>
+        <v>99</v>
       </c>
       <c r="C361" s="3" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
     </row>
     <row r="362" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A362" s="3" t="s">
-        <v>783</v>
+        <v>785</v>
       </c>
       <c r="B362" s="3" t="s">
-        <v>370</v>
+        <v>85</v>
       </c>
       <c r="C362" s="3" t="s">
-        <v>784</v>
+        <v>786</v>
       </c>
     </row>
     <row r="363" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A363" s="3" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="B363" s="3" t="s">
-        <v>59</v>
+        <v>213</v>
       </c>
       <c r="C363" s="3" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="364" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A364" s="3" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
       <c r="B364" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C364" s="3" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="365" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A365" s="3" t="s">
+        <v>791</v>
+      </c>
+      <c r="B365" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="C365" s="3" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="366" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A366" s="3" t="s">
+        <v>793</v>
+      </c>
+      <c r="B366" s="3" t="s">
         <v>9</v>
-      </c>
-[...20 lines deleted...]
-        <v>793</v>
       </c>
       <c r="C366" s="3" t="s">
         <v>794</v>
       </c>
     </row>
     <row r="367" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A367" s="3" t="s">
         <v>795</v>
       </c>
       <c r="B367" s="3"/>
       <c r="C367" s="3" t="s">
         <v>796</v>
       </c>
     </row>
-    <row r="368" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A368" s="3" t="s">
         <v>797</v>
       </c>
       <c r="B368" s="3" t="s">
-        <v>535</v>
+        <v>107</v>
       </c>
       <c r="C368" s="3" t="s">
         <v>798</v>
       </c>
     </row>
     <row r="369" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A369" s="3" t="s">
         <v>799</v>
       </c>
       <c r="B369" s="3" t="s">
-        <v>189</v>
+        <v>71</v>
       </c>
       <c r="C369" s="3" t="s">
         <v>800</v>
       </c>
     </row>
-    <row r="370" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:3" ht="90" x14ac:dyDescent="0.25">
       <c r="A370" s="3" t="s">
         <v>801</v>
       </c>
       <c r="B370" s="3" t="s">
-        <v>370</v>
+        <v>802</v>
       </c>
       <c r="C370" s="3" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
     </row>
     <row r="371" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A371" s="3" t="s">
-        <v>803</v>
-[...3 lines deleted...]
-      </c>
+        <v>804</v>
+      </c>
+      <c r="B371" s="3"/>
       <c r="C371" s="3" t="s">
-        <v>804</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="372" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A372" s="3" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="B372" s="3" t="s">
-        <v>189</v>
+        <v>71</v>
       </c>
       <c r="C372" s="3" t="s">
-        <v>806</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="373" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A373" s="3" t="s">
-        <v>807</v>
-[...3 lines deleted...]
-      </c>
+        <v>808</v>
+      </c>
+      <c r="B373" s="3"/>
       <c r="C373" s="3" t="s">
-        <v>808</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:3" x14ac:dyDescent="0.25">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="374" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A374" s="3" t="s">
-        <v>809</v>
-[...1 lines deleted...]
-      <c r="B374" s="3"/>
+        <v>810</v>
+      </c>
+      <c r="B374" s="3" t="s">
+        <v>102</v>
+      </c>
       <c r="C374" s="3" t="s">
-        <v>810</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="375" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A375" s="3" t="s">
-        <v>811</v>
-[...3 lines deleted...]
-      </c>
+        <v>812</v>
+      </c>
+      <c r="B375" s="3"/>
       <c r="C375" s="3" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
     </row>
     <row r="376" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A376" s="3" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="B376" s="3"/>
       <c r="C376" s="3" t="s">
-        <v>814</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:3" x14ac:dyDescent="0.25">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="377" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A377" s="3" t="s">
-        <v>815</v>
-[...1 lines deleted...]
-      <c r="B377" s="3"/>
+        <v>816</v>
+      </c>
+      <c r="B377" s="3" t="s">
+        <v>15</v>
+      </c>
       <c r="C377" s="3" t="s">
-        <v>816</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="378" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A378" s="3" t="s">
-        <v>817</v>
-[...1 lines deleted...]
-      <c r="B378" s="3"/>
+        <v>818</v>
+      </c>
+      <c r="B378" s="3" t="s">
+        <v>819</v>
+      </c>
       <c r="C378" s="3" t="s">
-        <v>818</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="379" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A379" s="3" t="s">
-        <v>819</v>
-[...1 lines deleted...]
-      <c r="B379" s="3"/>
+        <v>821</v>
+      </c>
+      <c r="B379" s="3" t="s">
+        <v>15</v>
+      </c>
       <c r="C379" s="3" t="s">
-        <v>820</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:3" x14ac:dyDescent="0.25">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="380" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A380" s="3" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="B380" s="3"/>
       <c r="C380" s="3" t="s">
-        <v>822</v>
+        <v>824</v>
       </c>
     </row>
     <row r="381" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A381" s="3" t="s">
-        <v>823</v>
+        <v>825</v>
       </c>
       <c r="B381" s="3" t="s">
-        <v>24</v>
+        <v>102</v>
       </c>
       <c r="C381" s="3" t="s">
-        <v>824</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="382" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A382" s="3" t="s">
-        <v>825</v>
-[...3 lines deleted...]
-      </c>
+        <v>827</v>
+      </c>
+      <c r="B382" s="3"/>
       <c r="C382" s="3" t="s">
-        <v>826</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="383" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A383" s="3" t="s">
-        <v>827</v>
-[...3 lines deleted...]
-      </c>
+        <v>829</v>
+      </c>
+      <c r="B383" s="3"/>
       <c r="C383" s="3" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
     </row>
     <row r="384" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A384" s="3" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
       <c r="B384" s="3" t="s">
-        <v>113</v>
+        <v>85</v>
       </c>
       <c r="C384" s="3" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
     </row>
     <row r="385" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A385" s="3" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="B385" s="3" t="s">
-        <v>113</v>
+        <v>15</v>
       </c>
       <c r="C385" s="3" t="s">
-        <v>832</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="386" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A386" s="3" t="s">
-        <v>833</v>
+        <v>835</v>
       </c>
       <c r="B386" s="3" t="s">
-        <v>46</v>
+        <v>78</v>
       </c>
       <c r="C386" s="3" t="s">
-        <v>834</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="387" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A387" s="3" t="s">
-        <v>835</v>
-[...3 lines deleted...]
-      </c>
+        <v>837</v>
+      </c>
+      <c r="B387" s="3"/>
       <c r="C387" s="3" t="s">
-        <v>837</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="388" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A388" s="3" t="s">
-        <v>838</v>
-[...3 lines deleted...]
-      </c>
+        <v>839</v>
+      </c>
+      <c r="B388" s="3"/>
       <c r="C388" s="3" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
     </row>
     <row r="389" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A389" s="3" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>841</v>
+      </c>
+      <c r="B389" s="3"/>
       <c r="C389" s="3" t="s">
-        <v>841</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="390" spans="1:3" ht="150" x14ac:dyDescent="0.25">
       <c r="A390" s="3" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="B390" s="3" t="s">
-        <v>843</v>
+        <v>99</v>
       </c>
       <c r="C390" s="3" t="s">
         <v>844</v>
       </c>
     </row>
-    <row r="391" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:3" ht="180" x14ac:dyDescent="0.25">
       <c r="A391" s="3" t="s">
         <v>845</v>
       </c>
       <c r="B391" s="3" t="s">
+        <v>471</v>
+      </c>
+      <c r="C391" s="3" t="s">
         <v>846</v>
       </c>
-      <c r="C391" s="3" t="s">
+    </row>
+    <row r="392" spans="1:3" ht="180" x14ac:dyDescent="0.25">
+      <c r="A392" s="3" t="s">
         <v>847</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A392" s="3" t="s">
+      <c r="B392" s="3" t="s">
+        <v>471</v>
+      </c>
+      <c r="C392" s="3" t="s">
         <v>848</v>
       </c>
-      <c r="B392" s="3"/>
-      <c r="C392" s="3" t="s">
+    </row>
+    <row r="393" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A393" s="3" t="s">
         <v>849</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A393" s="3" t="s">
+      <c r="B393" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C393" s="3" t="s">
         <v>850</v>
-      </c>
-[...4 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="394" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A394" s="3" t="s">
+        <v>851</v>
+      </c>
+      <c r="B394" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C394" s="3" t="s">
         <v>852</v>
       </c>
-      <c r="B394" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C394" s="3" t="s">
+    </row>
+    <row r="395" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A395" s="3" t="s">
         <v>853</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A395" s="3" t="s">
+      <c r="B395" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="C395" s="3" t="s">
         <v>854</v>
       </c>
-      <c r="B395" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C395" s="3" t="s">
+    </row>
+    <row r="396" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A396" s="3" t="s">
         <v>855</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A396" s="3" t="s">
+      <c r="B396" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C396" s="3" t="s">
         <v>856</v>
       </c>
-      <c r="B396" s="3" t="s">
+    </row>
+    <row r="397" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A397" s="3" t="s">
         <v>857</v>
       </c>
-      <c r="C396" s="3" t="s">
+      <c r="B397" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C397" s="3" t="s">
         <v>858</v>
       </c>
     </row>
-    <row r="397" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A397" s="3" t="s">
+    <row r="398" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A398" s="3" t="s">
         <v>859</v>
       </c>
-      <c r="B397" s="3"/>
-      <c r="C397" s="3" t="s">
+      <c r="B398" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C398" s="3" t="s">
         <v>860</v>
-      </c>
-[...7 lines deleted...]
-        <v>862</v>
       </c>
     </row>
     <row r="399" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A399" s="3" t="s">
-        <v>863</v>
+        <v>861</v>
       </c>
       <c r="B399" s="3"/>
       <c r="C399" s="3" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="400" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A400" s="3" t="s">
+        <v>863</v>
+      </c>
+      <c r="B400" s="3"/>
+      <c r="C400" s="3" t="s">
         <v>864</v>
-      </c>
-[...9 lines deleted...]
-        <v>866</v>
       </c>
     </row>
     <row r="401" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A401" s="3" t="s">
+        <v>865</v>
+      </c>
+      <c r="B401" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="C401" s="3" t="s">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="402" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A402" s="3" t="s">
         <v>867</v>
       </c>
-      <c r="B401" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C401" s="3" t="s">
+      <c r="B402" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C402" s="3" t="s">
         <v>868</v>
       </c>
     </row>
-    <row r="402" spans="1:3" ht="60" x14ac:dyDescent="0.25">
-      <c r="A402" s="3" t="s">
+    <row r="403" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A403" s="3" t="s">
         <v>869</v>
       </c>
-      <c r="B402" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C402" s="3" t="s">
+      <c r="B403" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C403" s="3" t="s">
         <v>870</v>
       </c>
     </row>
-    <row r="403" spans="1:3" ht="75" x14ac:dyDescent="0.25">
-      <c r="A403" s="3" t="s">
+    <row r="404" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A404" s="3" t="s">
         <v>871</v>
       </c>
-      <c r="B403" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C403" s="3" t="s">
+      <c r="B404" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C404" s="3" t="s">
         <v>872</v>
       </c>
     </row>
-    <row r="404" spans="1:3" ht="270" x14ac:dyDescent="0.25">
-      <c r="A404" s="3" t="s">
+    <row r="405" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A405" s="3" t="s">
         <v>873</v>
       </c>
-      <c r="B404" s="3" t="s">
+      <c r="B405" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C405" s="3" t="s">
         <v>874</v>
       </c>
-      <c r="C404" s="3" t="s">
+    </row>
+    <row r="406" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A406" s="3" t="s">
         <v>875</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A405" s="3" t="s">
+      <c r="B406" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="C406" s="3" t="s">
         <v>876</v>
-      </c>
-[...13 lines deleted...]
-        <v>880</v>
       </c>
     </row>
     <row r="407" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A407" s="3" t="s">
-        <v>881</v>
-[...3 lines deleted...]
-      </c>
+        <v>877</v>
+      </c>
+      <c r="B407" s="3"/>
       <c r="C407" s="3" t="s">
-        <v>882</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="408" spans="1:3" ht="75" x14ac:dyDescent="0.25">
       <c r="A408" s="3" t="s">
-        <v>883</v>
+        <v>879</v>
       </c>
       <c r="B408" s="3" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="C408" s="3" t="s">
-        <v>884</v>
+        <v>880</v>
       </c>
     </row>
     <row r="409" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A409" s="3" t="s">
+        <v>881</v>
+      </c>
+      <c r="B409" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C409" s="3" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="410" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A410" s="3" t="s">
+        <v>883</v>
+      </c>
+      <c r="B410" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="C410" s="3" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="411" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A411" s="3" t="s">
         <v>885</v>
       </c>
-      <c r="B409" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C409" s="3" t="s">
+      <c r="B411" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C411" s="3" t="s">
         <v>886</v>
       </c>
     </row>
-    <row r="410" spans="1:3" ht="45" x14ac:dyDescent="0.25">
-      <c r="A410" s="3" t="s">
+    <row r="412" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A412" s="3" t="s">
         <v>887</v>
       </c>
-      <c r="B410" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C410" s="3" t="s">
+      <c r="B412" s="3" t="s">
         <v>888</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A411" s="3" t="s">
+      <c r="C412" s="3" t="s">
         <v>889</v>
       </c>
-      <c r="B411" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C411" s="3" t="s">
+    </row>
+    <row r="413" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A413" s="3" t="s">
         <v>890</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A412" s="3" t="s">
+      <c r="B413" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C413" s="3" t="s">
         <v>891</v>
       </c>
-      <c r="B412" s="3"/>
-      <c r="C412" s="3" t="s">
+    </row>
+    <row r="414" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A414" s="3" t="s">
         <v>892</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A413" s="3" t="s">
+      <c r="B414" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C414" s="3" t="s">
         <v>893</v>
-      </c>
-[...13 lines deleted...]
-        <v>896</v>
       </c>
     </row>
     <row r="415" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A415" s="3" t="s">
+        <v>894</v>
+      </c>
+      <c r="B415" s="3"/>
+      <c r="C415" s="3" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="416" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A416" s="3" t="s">
+        <v>896</v>
+      </c>
+      <c r="B416" s="3"/>
+      <c r="C416" s="3" t="s">
         <v>897</v>
       </c>
-      <c r="B415" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C415" s="3" t="s">
+    </row>
+    <row r="417" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A417" s="3" t="s">
         <v>898</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A416" s="3" t="s">
+      <c r="B417" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="C417" s="3" t="s">
         <v>899</v>
       </c>
-      <c r="B416" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C416" s="3" t="s">
+    </row>
+    <row r="418" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A418" s="3" t="s">
         <v>900</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A417" s="3" t="s">
+      <c r="B418" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="C418" s="3" t="s">
         <v>901</v>
       </c>
-      <c r="B417" s="3"/>
-      <c r="C417" s="3" t="s">
+    </row>
+    <row r="419" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A419" s="3" t="s">
         <v>902</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A418" s="3" t="s">
+      <c r="B419" s="3"/>
+      <c r="C419" s="3" t="s">
         <v>903</v>
       </c>
-      <c r="B418" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C418" s="3" t="s">
+    </row>
+    <row r="420" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A420" s="3" t="s">
         <v>904</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A419" s="3" t="s">
+      <c r="B420" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C420" s="3" t="s">
         <v>905</v>
       </c>
-      <c r="B419" s="3" t="s">
+    </row>
+    <row r="421" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A421" s="3" t="s">
         <v>906</v>
       </c>
-      <c r="C419" s="3" t="s">
+      <c r="B421" s="3" t="s">
         <v>907</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A420" s="3" t="s">
+      <c r="C421" s="3" t="s">
         <v>908</v>
-      </c>
-[...15 lines deleted...]
-        <v>911</v>
       </c>
     </row>
     <row r="422" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A422" s="3" t="s">
+        <v>909</v>
+      </c>
+      <c r="B422" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C422" s="3" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="423" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A423" s="3" t="s">
+        <v>911</v>
+      </c>
+      <c r="B423" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="C423" s="3" t="s">
         <v>912</v>
       </c>
-      <c r="B422" s="3"/>
-      <c r="C422" s="3" t="s">
+    </row>
+    <row r="424" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A424" s="3" t="s">
         <v>913</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A423" s="3" t="s">
+      <c r="B424" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C424" s="3" t="s">
         <v>914</v>
-      </c>
-[...15 lines deleted...]
-        <v>917</v>
       </c>
     </row>
     <row r="425" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A425" s="3" t="s">
+        <v>915</v>
+      </c>
+      <c r="B425" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C425" s="3" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="426" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A426" s="3" t="s">
+        <v>917</v>
+      </c>
+      <c r="B426" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C426" s="3" t="s">
         <v>918</v>
-      </c>
-[...11 lines deleted...]
-        <v>921</v>
       </c>
     </row>
     <row r="427" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A427" s="3" t="s">
-        <v>922</v>
+        <v>919</v>
       </c>
       <c r="B427" s="3" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C427" s="3" t="s">
-        <v>923</v>
+        <v>920</v>
       </c>
     </row>
     <row r="428" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A428" s="3" t="s">
+        <v>921</v>
+      </c>
+      <c r="B428" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C428" s="3" t="s">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="429" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A429" s="3" t="s">
+        <v>923</v>
+      </c>
+      <c r="B429" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C429" s="3" t="s">
         <v>924</v>
       </c>
-      <c r="B428" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C428" s="3" t="s">
+    </row>
+    <row r="430" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A430" s="3" t="s">
         <v>925</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A429" s="3" t="s">
+      <c r="B430" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="C430" s="3" t="s">
         <v>926</v>
       </c>
-      <c r="B429" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C429" s="3" t="s">
+    </row>
+    <row r="431" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A431" s="3" t="s">
         <v>927</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A430" s="3" t="s">
+      <c r="B431" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="C431" s="3" t="s">
         <v>928</v>
       </c>
-      <c r="B430" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C430" s="3" t="s">
+    </row>
+    <row r="432" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A432" s="3" t="s">
         <v>929</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A431" s="3" t="s">
+      <c r="B432" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="C432" s="3" t="s">
         <v>930</v>
       </c>
-      <c r="B431" s="3" t="s">
+    </row>
+    <row r="433" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A433" s="3" t="s">
         <v>931</v>
-      </c>
-[...17 lines deleted...]
-        <v>935</v>
       </c>
       <c r="B433" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C433" s="3" t="s">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="434" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A434" s="3" t="s">
+        <v>933</v>
+      </c>
+      <c r="B434" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C434" s="3" t="s">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="435" spans="1:3" ht="210" x14ac:dyDescent="0.25">
+      <c r="A435" s="3" t="s">
+        <v>935</v>
+      </c>
+      <c r="B435" s="3" t="s">
         <v>936</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A434" s="3" t="s">
+      <c r="C435" s="3" t="s">
         <v>937</v>
       </c>
-      <c r="B434" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C434" s="3" t="s">
+    </row>
+    <row r="436" spans="1:3" ht="285" x14ac:dyDescent="0.25">
+      <c r="A436" s="3" t="s">
         <v>938</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A435" s="3" t="s">
+      <c r="B436" s="3" t="s">
         <v>939</v>
       </c>
-      <c r="B435" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C435" s="3" t="s">
+      <c r="C436" s="3" t="s">
         <v>940</v>
       </c>
     </row>
-    <row r="436" spans="1:3" ht="45" x14ac:dyDescent="0.25">
-      <c r="A436" s="3" t="s">
+    <row r="437" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A437" s="3" t="s">
         <v>941</v>
       </c>
-      <c r="B436" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C436" s="3" t="s">
+      <c r="B437" s="3"/>
+      <c r="C437" s="3" t="s">
         <v>942</v>
       </c>
     </row>
-    <row r="437" spans="1:3" ht="45" x14ac:dyDescent="0.25">
-      <c r="A437" s="3" t="s">
+    <row r="438" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A438" s="3" t="s">
         <v>943</v>
       </c>
-      <c r="B437" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C437" s="3" t="s">
+      <c r="B438" s="3" t="s">
+        <v>653</v>
+      </c>
+      <c r="C438" s="3" t="s">
         <v>944</v>
       </c>
     </row>
-    <row r="438" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
-      <c r="A438" s="3" t="s">
+    <row r="439" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A439" s="3" t="s">
         <v>945</v>
       </c>
-      <c r="B438" s="3" t="s">
+      <c r="B439" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="C439" s="3" t="s">
         <v>946</v>
       </c>
-      <c r="C438" s="3" t="s">
+    </row>
+    <row r="440" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A440" s="3" t="s">
         <v>947</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A439" s="3" t="s">
+      <c r="B440" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="C440" s="3" t="s">
         <v>948</v>
       </c>
-      <c r="B439" s="3" t="s">
+    </row>
+    <row r="441" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A441" s="3" t="s">
         <v>949</v>
       </c>
-      <c r="C439" s="3" t="s">
+      <c r="B441" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C441" s="3" t="s">
         <v>950</v>
       </c>
     </row>
-    <row r="440" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
-      <c r="A440" s="3" t="s">
+    <row r="442" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A442" s="3" t="s">
         <v>951</v>
       </c>
-      <c r="B440" s="3" t="s">
+      <c r="B442" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="C442" s="3" t="s">
         <v>952</v>
       </c>
-      <c r="C440" s="3" t="s">
+    </row>
+    <row r="443" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A443" s="3" t="s">
         <v>953</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A441" s="3" t="s">
+      <c r="B443" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="C443" s="3" t="s">
         <v>954</v>
       </c>
-      <c r="B441" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C441" s="3" t="s">
+    </row>
+    <row r="444" spans="1:3" ht="90" x14ac:dyDescent="0.25">
+      <c r="A444" s="3" t="s">
         <v>955</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A442" s="3" t="s">
+      <c r="B444" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="C444" s="3" t="s">
         <v>956</v>
       </c>
-      <c r="B442" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C442" s="3" t="s">
+    </row>
+    <row r="445" spans="1:3" ht="90" x14ac:dyDescent="0.25">
+      <c r="A445" s="3" t="s">
         <v>957</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A443" s="3" t="s">
+      <c r="B445" s="3" t="s">
         <v>958</v>
       </c>
-      <c r="B443" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C443" s="3" t="s">
+      <c r="C445" s="3" t="s">
         <v>959</v>
-      </c>
-[...18 lines deleted...]
-        <v>963</v>
       </c>
     </row>
     <row r="446" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A446" s="3" t="s">
+        <v>960</v>
+      </c>
+      <c r="B446" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C446" s="3" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="447" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A447" s="3" t="s">
+        <v>962</v>
+      </c>
+      <c r="B447" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C447" s="3" t="s">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="448" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A448" s="3" t="s">
         <v>964</v>
-      </c>
-[...20 lines deleted...]
-        <v>969</v>
       </c>
       <c r="B448" s="3"/>
       <c r="C448" s="3" t="s">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="449" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A449" s="3" t="s">
+        <v>966</v>
+      </c>
+      <c r="B449" s="3"/>
+      <c r="C449" s="3" t="s">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="450" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A450" s="3" t="s">
+        <v>968</v>
+      </c>
+      <c r="B450" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="C450" s="3" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="451" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A451" s="3" t="s">
         <v>970</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A449" s="3" t="s">
+      <c r="B451" s="3"/>
+      <c r="C451" s="3" t="s">
         <v>971</v>
       </c>
-      <c r="B449" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C449" s="3" t="s">
+    </row>
+    <row r="452" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A452" s="3" t="s">
         <v>972</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A450" s="3" t="s">
+      <c r="B452" s="3"/>
+      <c r="C452" s="3" t="s">
         <v>973</v>
       </c>
-      <c r="B450" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C450" s="3" t="s">
+    </row>
+    <row r="453" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A453" s="3" t="s">
         <v>974</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A451" s="3" t="s">
+      <c r="B453" s="3"/>
+      <c r="C453" s="3" t="s">
         <v>975</v>
-      </c>
-[...26 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="454" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A454" s="3" t="s">
-        <v>981</v>
+        <v>976</v>
       </c>
       <c r="B454" s="3" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C454" s="3" t="s">
-        <v>982</v>
+        <v>977</v>
       </c>
     </row>
     <row r="455" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A455" s="3" t="s">
+        <v>978</v>
+      </c>
+      <c r="B455" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C455" s="3" t="s">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="456" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A456" s="3" t="s">
+        <v>980</v>
+      </c>
+      <c r="B456" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="C456" s="3" t="s">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="457" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A457" s="3" t="s">
+        <v>982</v>
+      </c>
+      <c r="B457" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C457" s="3" t="s">
         <v>983</v>
       </c>
-      <c r="B455" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C455" s="3" t="s">
+    </row>
+    <row r="458" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A458" s="3" t="s">
         <v>984</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A456" s="3" t="s">
+      <c r="B458" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C458" s="3" t="s">
         <v>985</v>
-      </c>
-[...24 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="459" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A459" s="3" t="s">
-        <v>991</v>
+        <v>986</v>
       </c>
       <c r="B459" s="3" t="s">
-        <v>24</v>
+        <v>102</v>
       </c>
       <c r="C459" s="3" t="s">
-        <v>992</v>
-[...2 lines deleted...]
-    <row r="460" spans="1:3" x14ac:dyDescent="0.25">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="460" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A460" s="3" t="s">
-        <v>993</v>
-[...1 lines deleted...]
-      <c r="B460" s="3"/>
+        <v>988</v>
+      </c>
+      <c r="B460" s="3" t="s">
+        <v>142</v>
+      </c>
       <c r="C460" s="3" t="s">
-        <v>994</v>
+        <v>989</v>
       </c>
     </row>
     <row r="461" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A461" s="3" t="s">
+        <v>990</v>
+      </c>
+      <c r="B461" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C461" s="3" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="462" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A462" s="3" t="s">
+        <v>992</v>
+      </c>
+      <c r="B462" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="C462" s="3" t="s">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="463" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A463" s="3" t="s">
+        <v>994</v>
+      </c>
+      <c r="B463" s="3" t="s">
         <v>995</v>
       </c>
-      <c r="B461" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C461" s="3" t="s">
+      <c r="C463" s="3" t="s">
         <v>996</v>
       </c>
     </row>
-    <row r="462" spans="1:3" ht="45" x14ac:dyDescent="0.25">
-      <c r="A462" s="3" t="s">
+    <row r="464" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A464" s="3" t="s">
         <v>997</v>
       </c>
-      <c r="B462" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C462" s="3" t="s">
+      <c r="B464" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="C464" s="3" t="s">
         <v>998</v>
-      </c>
-[...18 lines deleted...]
-        <v>1002</v>
       </c>
     </row>
     <row r="465" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A465" s="3" t="s">
+        <v>999</v>
+      </c>
+      <c r="B465" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C465" s="3" t="s">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="466" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A466" s="3" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B466" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C466" s="3" t="s">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="467" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A467" s="3" t="s">
         <v>1003</v>
       </c>
-      <c r="B465" s="3"/>
-      <c r="C465" s="3" t="s">
+      <c r="B467" s="3" t="s">
         <v>1004</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A466" s="3" t="s">
+      <c r="C467" s="3" t="s">
         <v>1005</v>
       </c>
-      <c r="B466" s="3"/>
-      <c r="C466" s="3" t="s">
+    </row>
+    <row r="468" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A468" s="3" t="s">
         <v>1006</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A467" s="3" t="s">
+      <c r="B468" s="3" t="s">
         <v>1007</v>
       </c>
-      <c r="B467" s="3"/>
-      <c r="C467" s="3" t="s">
+      <c r="C468" s="3" t="s">
         <v>1008</v>
       </c>
     </row>
-    <row r="468" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A468" s="3" t="s">
+    <row r="469" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A469" s="3" t="s">
         <v>1009</v>
-      </c>
-[...7 lines deleted...]
-        <v>1011</v>
       </c>
       <c r="B469" s="3"/>
       <c r="C469" s="3" t="s">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="470" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A470" s="3" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B470" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="C470" s="3" t="s">
         <v>1012</v>
       </c>
     </row>
-    <row r="470" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A470" s="3" t="s">
+    <row r="471" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A471" s="3" t="s">
         <v>1013</v>
       </c>
-      <c r="B470" s="3"/>
-      <c r="C470" s="3" t="s">
+      <c r="B471" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C471" s="3" t="s">
         <v>1014</v>
       </c>
     </row>
-    <row r="471" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A471" s="3" t="s">
+    <row r="472" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A472" s="3" t="s">
         <v>1015</v>
       </c>
-      <c r="B471" s="3"/>
-      <c r="C471" s="3" t="s">
+      <c r="B472" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C472" s="3" t="s">
         <v>1016</v>
       </c>
     </row>
-    <row r="472" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A472" s="3" t="s">
+    <row r="473" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A473" s="3" t="s">
         <v>1017</v>
       </c>
-      <c r="B472" s="3"/>
-      <c r="C472" s="3" t="s">
+      <c r="B473" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C473" s="3" t="s">
         <v>1018</v>
       </c>
     </row>
-    <row r="473" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A473" s="3" t="s">
+    <row r="474" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A474" s="3" t="s">
         <v>1019</v>
       </c>
-      <c r="B473" s="3"/>
-      <c r="C473" s="3" t="s">
+      <c r="B474" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C474" s="3" t="s">
         <v>1020</v>
       </c>
     </row>
-    <row r="474" spans="1:3" ht="75" x14ac:dyDescent="0.25">
-      <c r="A474" s="3" t="s">
+    <row r="475" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A475" s="3" t="s">
         <v>1021</v>
       </c>
-      <c r="B474" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C474" s="3" t="s">
+      <c r="B475" s="3" t="s">
         <v>1022</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A475" s="3" t="s">
+      <c r="C475" s="3" t="s">
         <v>1023</v>
       </c>
-      <c r="B475" s="3"/>
-      <c r="C475" s="3" t="s">
+    </row>
+    <row r="476" spans="1:3" ht="270" x14ac:dyDescent="0.25">
+      <c r="A476" s="3" t="s">
         <v>1024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A476" s="3" t="s">
+      <c r="B476" s="3" t="s">
         <v>1025</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="C476" s="3" t="s">
         <v>1026</v>
       </c>
     </row>
-    <row r="477" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+    <row r="477" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A477" s="3" t="s">
         <v>1027</v>
       </c>
-      <c r="B477" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B477" s="3"/>
       <c r="C477" s="3" t="s">
         <v>1028</v>
       </c>
     </row>
-    <row r="478" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+    <row r="478" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A478" s="3" t="s">
         <v>1029</v>
       </c>
-      <c r="B478" s="3"/>
+      <c r="B478" s="3" t="s">
+        <v>15</v>
+      </c>
       <c r="C478" s="3" t="s">
         <v>1030</v>
       </c>
     </row>
-    <row r="479" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="479" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A479" s="3" t="s">
         <v>1031</v>
       </c>
       <c r="B479" s="3"/>
       <c r="C479" s="3" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="480" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A480" s="3" t="s">
         <v>1033</v>
       </c>
       <c r="B480" s="3"/>
       <c r="C480" s="3" t="s">
         <v>1034</v>
       </c>
     </row>
-    <row r="481" spans="1:3" ht="180" x14ac:dyDescent="0.25">
+    <row r="481" spans="1:3" ht="210" x14ac:dyDescent="0.25">
       <c r="A481" s="3" t="s">
         <v>1035</v>
       </c>
       <c r="B481" s="3" t="s">
+        <v>936</v>
+      </c>
+      <c r="C481" s="3" t="s">
         <v>1036</v>
       </c>
-      <c r="C481" s="3" t="s">
+    </row>
+    <row r="482" spans="1:3" ht="300" x14ac:dyDescent="0.25">
+      <c r="A482" s="3" t="s">
         <v>1037</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A482" s="3" t="s">
+      <c r="B482" s="3" t="s">
         <v>1038</v>
       </c>
-      <c r="B482" s="3"/>
       <c r="C482" s="3" t="s">
         <v>1039</v>
       </c>
     </row>
-    <row r="483" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+    <row r="483" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
       <c r="A483" s="3" t="s">
         <v>1040</v>
       </c>
       <c r="B483" s="3" t="s">
-        <v>370</v>
+        <v>1041</v>
       </c>
       <c r="C483" s="3" t="s">
-        <v>1041</v>
-[...2 lines deleted...]
-    <row r="484" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="484" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A484" s="3" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="B484" s="3"/>
+        <v>1043</v>
+      </c>
+      <c r="B484" s="3" t="s">
+        <v>15</v>
+      </c>
       <c r="C484" s="3" t="s">
-        <v>1043</v>
-[...2 lines deleted...]
-    <row r="485" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="485" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A485" s="3" t="s">
-        <v>1044</v>
-[...1 lines deleted...]
-      <c r="B485" s="3"/>
+        <v>1045</v>
+      </c>
+      <c r="B485" s="3" t="s">
+        <v>15</v>
+      </c>
       <c r="C485" s="3" t="s">
-        <v>1045</v>
-[...2 lines deleted...]
-    <row r="486" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="486" spans="1:3" ht="75" x14ac:dyDescent="0.25">
       <c r="A486" s="3" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="B486" s="3" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C486" s="3" t="s">
-        <v>1047</v>
-[...2 lines deleted...]
-    <row r="487" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="487" spans="1:3" ht="270" x14ac:dyDescent="0.25">
       <c r="A487" s="3" t="s">
-        <v>1048</v>
-[...1 lines deleted...]
-      <c r="B487" s="3"/>
+        <v>1049</v>
+      </c>
+      <c r="B487" s="3" t="s">
+        <v>1050</v>
+      </c>
       <c r="C487" s="3" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="488" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A488" s="3" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="B488" s="3"/>
       <c r="C488" s="3" t="s">
-        <v>1051</v>
-[...2 lines deleted...]
-    <row r="489" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="489" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
       <c r="A489" s="3" t="s">
-        <v>1052</v>
-[...1 lines deleted...]
-      <c r="B489" s="3"/>
+        <v>1054</v>
+      </c>
+      <c r="B489" s="3" t="s">
+        <v>1055</v>
+      </c>
       <c r="C489" s="3" t="s">
-        <v>1053</v>
-[...2 lines deleted...]
-    <row r="490" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1056</v>
+      </c>
+    </row>
+    <row r="490" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A490" s="3" t="s">
-        <v>1054</v>
-[...1 lines deleted...]
-      <c r="B490" s="3"/>
+        <v>1057</v>
+      </c>
+      <c r="B490" s="3" t="s">
+        <v>32</v>
+      </c>
       <c r="C490" s="3" t="s">
-        <v>1055</v>
-[...2 lines deleted...]
-    <row r="491" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="491" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A491" s="3" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="B491" s="3"/>
+        <v>1059</v>
+      </c>
+      <c r="B491" s="3" t="s">
+        <v>71</v>
+      </c>
       <c r="C491" s="3" t="s">
-        <v>1057</v>
-[...2 lines deleted...]
-    <row r="492" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="492" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A492" s="3" t="s">
-        <v>1058</v>
-[...1 lines deleted...]
-      <c r="B492" s="3"/>
+        <v>1061</v>
+      </c>
+      <c r="B492" s="3" t="s">
+        <v>15</v>
+      </c>
       <c r="C492" s="3" t="s">
-        <v>1059</v>
-[...2 lines deleted...]
-    <row r="493" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="493" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A493" s="3" t="s">
-        <v>1060</v>
+        <v>1063</v>
       </c>
       <c r="B493" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C493" s="3" t="s">
-        <v>1061</v>
-[...2 lines deleted...]
-    <row r="494" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="494" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A494" s="3" t="s">
-        <v>1062</v>
-[...1 lines deleted...]
-      <c r="B494" s="3"/>
+        <v>1065</v>
+      </c>
+      <c r="B494" s="3" t="s">
+        <v>110</v>
+      </c>
       <c r="C494" s="3" t="s">
-        <v>1063</v>
-[...2 lines deleted...]
-    <row r="495" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="495" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A495" s="3" t="s">
-        <v>1064</v>
-[...3 lines deleted...]
-      </c>
+        <v>1067</v>
+      </c>
+      <c r="B495" s="3"/>
       <c r="C495" s="3" t="s">
-        <v>1065</v>
-[...2 lines deleted...]
-    <row r="496" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="496" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A496" s="3" t="s">
-        <v>1066</v>
-[...1 lines deleted...]
-      <c r="B496" s="3"/>
+        <v>1069</v>
+      </c>
+      <c r="B496" s="3" t="s">
+        <v>102</v>
+      </c>
       <c r="C496" s="3" t="s">
-        <v>1067</v>
-[...2 lines deleted...]
-    <row r="497" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="497" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A497" s="3" t="s">
-        <v>1068</v>
+        <v>1071</v>
       </c>
       <c r="B497" s="3"/>
       <c r="C497" s="3" t="s">
-        <v>1069</v>
-[...2 lines deleted...]
-    <row r="498" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="498" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A498" s="3" t="s">
-        <v>1070</v>
+        <v>1073</v>
       </c>
       <c r="B498" s="3" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="C498" s="3" t="s">
-        <v>1071</v>
-[...2 lines deleted...]
-    <row r="499" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="499" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A499" s="3" t="s">
-        <v>1072</v>
-[...1 lines deleted...]
-      <c r="B499" s="3"/>
+        <v>1075</v>
+      </c>
+      <c r="B499" s="3" t="s">
+        <v>15</v>
+      </c>
       <c r="C499" s="3" t="s">
-        <v>1073</v>
-[...2 lines deleted...]
-    <row r="500" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="500" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A500" s="3" t="s">
-        <v>1074</v>
-[...1 lines deleted...]
-      <c r="B500" s="3"/>
+        <v>1077</v>
+      </c>
+      <c r="B500" s="3" t="s">
+        <v>15</v>
+      </c>
       <c r="C500" s="3" t="s">
-        <v>1075</v>
-[...2 lines deleted...]
-    <row r="501" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="501" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A501" s="3" t="s">
-        <v>1076</v>
-[...3 lines deleted...]
-      </c>
+        <v>1079</v>
+      </c>
+      <c r="B501" s="3"/>
       <c r="C501" s="3" t="s">
-        <v>1077</v>
-[...2 lines deleted...]
-    <row r="502" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="502" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A502" s="3" t="s">
-        <v>1078</v>
+        <v>1081</v>
       </c>
       <c r="B502" s="3" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C502" s="3" t="s">
-        <v>1079</v>
-[...2 lines deleted...]
-    <row r="503" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="503" spans="1:3" ht="135" x14ac:dyDescent="0.25">
       <c r="A503" s="3" t="s">
-        <v>1080</v>
-[...1 lines deleted...]
-      <c r="B503" s="3"/>
+        <v>1083</v>
+      </c>
+      <c r="B503" s="3" t="s">
+        <v>1084</v>
+      </c>
       <c r="C503" s="3" t="s">
-        <v>1081</v>
-[...2 lines deleted...]
-    <row r="504" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="504" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A504" s="3" t="s">
-        <v>1082</v>
+        <v>1086</v>
       </c>
       <c r="B504" s="3" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="C504" s="3" t="s">
-        <v>1083</v>
-[...2 lines deleted...]
-    <row r="505" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="505" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A505" s="3" t="s">
-        <v>1084</v>
-[...1 lines deleted...]
-      <c r="B505" s="3"/>
+        <v>1088</v>
+      </c>
+      <c r="B505" s="3" t="s">
+        <v>15</v>
+      </c>
       <c r="C505" s="3" t="s">
-        <v>1085</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="506" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A506" s="3" t="s">
-        <v>1086</v>
+        <v>1090</v>
       </c>
       <c r="B506" s="3"/>
       <c r="C506" s="3" t="s">
-        <v>1087</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="507" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A507" s="3" t="s">
-        <v>1088</v>
-[...1 lines deleted...]
-      <c r="B507" s="3"/>
+        <v>1092</v>
+      </c>
+      <c r="B507" s="3" t="s">
+        <v>102</v>
+      </c>
       <c r="C507" s="3" t="s">
-        <v>1089</v>
-[...2 lines deleted...]
-    <row r="508" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="508" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A508" s="3" t="s">
-        <v>1090</v>
-[...1 lines deleted...]
-      <c r="B508" s="3"/>
+        <v>1094</v>
+      </c>
+      <c r="B508" s="3" t="s">
+        <v>110</v>
+      </c>
       <c r="C508" s="3" t="s">
-        <v>1091</v>
-[...2 lines deleted...]
-    <row r="509" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="509" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A509" s="3" t="s">
-        <v>1092</v>
-[...1 lines deleted...]
-      <c r="B509" s="3"/>
+        <v>1096</v>
+      </c>
+      <c r="B509" s="3" t="s">
+        <v>15</v>
+      </c>
       <c r="C509" s="3" t="s">
-        <v>1093</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="510" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A510" s="3" t="s">
-        <v>1094</v>
+        <v>1098</v>
       </c>
       <c r="B510" s="3"/>
       <c r="C510" s="3" t="s">
-        <v>1095</v>
-[...2 lines deleted...]
-    <row r="511" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="511" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A511" s="3" t="s">
-        <v>1096</v>
+        <v>1100</v>
       </c>
       <c r="B511" s="3"/>
       <c r="C511" s="3" t="s">
-        <v>1097</v>
-[...2 lines deleted...]
-    <row r="512" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="512" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A512" s="3" t="s">
-        <v>1098</v>
-[...1 lines deleted...]
-      <c r="B512" s="3"/>
+        <v>1102</v>
+      </c>
+      <c r="B512" s="3" t="s">
+        <v>213</v>
+      </c>
       <c r="C512" s="3" t="s">
-        <v>1099</v>
-[...2 lines deleted...]
-    <row r="513" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="513" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A513" s="3" t="s">
-        <v>1100</v>
+        <v>1104</v>
       </c>
       <c r="B513" s="3" t="s">
-        <v>120</v>
+        <v>15</v>
       </c>
       <c r="C513" s="3" t="s">
-        <v>1101</v>
-[...2 lines deleted...]
-    <row r="514" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="514" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A514" s="3" t="s">
-        <v>1102</v>
-[...1 lines deleted...]
-      <c r="B514" s="3"/>
+        <v>1106</v>
+      </c>
+      <c r="B514" s="3" t="s">
+        <v>452</v>
+      </c>
       <c r="C514" s="3" t="s">
-        <v>1103</v>
-[...2 lines deleted...]
-    <row r="515" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="515" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A515" s="3" t="s">
-        <v>1104</v>
-[...1 lines deleted...]
-      <c r="B515" s="3"/>
+        <v>1108</v>
+      </c>
+      <c r="B515" s="3" t="s">
+        <v>15</v>
+      </c>
       <c r="C515" s="3" t="s">
-        <v>1105</v>
-[...2 lines deleted...]
-    <row r="516" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1109</v>
+      </c>
+    </row>
+    <row r="516" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A516" s="3" t="s">
-        <v>1106</v>
-[...1 lines deleted...]
-      <c r="B516" s="3"/>
+        <v>1110</v>
+      </c>
+      <c r="B516" s="3" t="s">
+        <v>78</v>
+      </c>
       <c r="C516" s="3" t="s">
-        <v>1107</v>
-[...2 lines deleted...]
-    <row r="517" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="517" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
       <c r="A517" s="3" t="s">
-        <v>1108</v>
-[...1 lines deleted...]
-      <c r="B517" s="3"/>
+        <v>1112</v>
+      </c>
+      <c r="B517" s="3" t="s">
+        <v>1113</v>
+      </c>
       <c r="C517" s="3" t="s">
-        <v>1109</v>
-[...2 lines deleted...]
-    <row r="518" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="518" spans="1:3" ht="150" x14ac:dyDescent="0.25">
       <c r="A518" s="3" t="s">
-        <v>1110</v>
-[...1 lines deleted...]
-      <c r="B518" s="3"/>
+        <v>1115</v>
+      </c>
+      <c r="B518" s="3" t="s">
+        <v>99</v>
+      </c>
       <c r="C518" s="3" t="s">
-        <v>1111</v>
-[...2 lines deleted...]
-    <row r="519" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="519" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A519" s="3" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="B519" s="3"/>
+        <v>1117</v>
+      </c>
+      <c r="B519" s="3" t="s">
+        <v>9</v>
+      </c>
       <c r="C519" s="3" t="s">
-        <v>1113</v>
-[...2 lines deleted...]
-    <row r="520" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="520" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A520" s="3" t="s">
-        <v>1114</v>
+        <v>1119</v>
       </c>
       <c r="B520" s="3" t="s">
-        <v>82</v>
+        <v>15</v>
       </c>
       <c r="C520" s="3" t="s">
-        <v>1115</v>
-[...2 lines deleted...]
-    <row r="521" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="521" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A521" s="3" t="s">
-        <v>1116</v>
+        <v>1121</v>
       </c>
       <c r="B521" s="3" t="s">
-        <v>113</v>
+        <v>15</v>
       </c>
       <c r="C521" s="3" t="s">
-        <v>1117</v>
-[...2 lines deleted...]
-    <row r="522" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="522" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A522" s="3" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="B522" s="3"/>
+        <v>1123</v>
+      </c>
+      <c r="B522" s="3" t="s">
+        <v>219</v>
+      </c>
       <c r="C522" s="3" t="s">
-        <v>1119</v>
-[...2 lines deleted...]
-    <row r="523" spans="1:3" ht="165" x14ac:dyDescent="0.25">
+        <v>1124</v>
+      </c>
+    </row>
+    <row r="523" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A523" s="3" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="B523" s="3" t="s">
-        <v>344</v>
+        <v>15</v>
       </c>
       <c r="C523" s="3" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="524" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A524" s="3" t="s">
-        <v>1122</v>
+        <v>1127</v>
       </c>
       <c r="B524" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C524" s="3" t="s">
+        <v>1128</v>
+      </c>
+    </row>
+    <row r="525" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A525" s="3" t="s">
+        <v>1129</v>
+      </c>
+      <c r="B525" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C524" s="3" t="s">
-[...7 lines deleted...]
-      <c r="B525" s="3"/>
       <c r="C525" s="3" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="526" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="526" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A526" s="3" t="s">
-        <v>1126</v>
-[...1 lines deleted...]
-      <c r="B526" s="3"/>
+        <v>1131</v>
+      </c>
+      <c r="B526" s="3" t="s">
+        <v>15</v>
+      </c>
       <c r="C526" s="3" t="s">
-        <v>1127</v>
-[...2 lines deleted...]
-    <row r="527" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+        <v>1132</v>
+      </c>
+    </row>
+    <row r="527" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A527" s="3" t="s">
-        <v>1128</v>
+        <v>1133</v>
       </c>
       <c r="B527" s="3" t="s">
-        <v>113</v>
+        <v>15</v>
       </c>
       <c r="C527" s="3" t="s">
-        <v>1129</v>
-[...2 lines deleted...]
-    <row r="528" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="528" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A528" s="3" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="B528" s="3"/>
+        <v>1135</v>
+      </c>
+      <c r="B528" s="3" t="s">
+        <v>9</v>
+      </c>
       <c r="C528" s="3" t="s">
-        <v>1131</v>
-[...2 lines deleted...]
-    <row r="529" spans="1:3" ht="180" x14ac:dyDescent="0.25">
+        <v>1136</v>
+      </c>
+    </row>
+    <row r="529" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A529" s="3" t="s">
-        <v>1132</v>
+        <v>1137</v>
       </c>
       <c r="B529" s="3" t="s">
-        <v>1133</v>
+        <v>15</v>
       </c>
       <c r="C529" s="3" t="s">
-        <v>1134</v>
-[...2 lines deleted...]
-    <row r="530" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="530" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A530" s="3" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
       <c r="B530" s="3" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C530" s="3" t="s">
-        <v>1136</v>
-[...2 lines deleted...]
-    <row r="531" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="531" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
       <c r="A531" s="3" t="s">
-        <v>1137</v>
-[...1 lines deleted...]
-      <c r="B531" s="3"/>
+        <v>1141</v>
+      </c>
+      <c r="B531" s="3" t="s">
+        <v>1142</v>
+      </c>
       <c r="C531" s="3" t="s">
-        <v>1138</v>
-[...2 lines deleted...]
-    <row r="532" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="532" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
       <c r="A532" s="3" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="B532" s="3"/>
+        <v>1144</v>
+      </c>
+      <c r="B532" s="3" t="s">
+        <v>1145</v>
+      </c>
       <c r="C532" s="3" t="s">
-        <v>1140</v>
-[...2 lines deleted...]
-    <row r="533" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="533" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
       <c r="A533" s="3" t="s">
-        <v>1141</v>
-[...1 lines deleted...]
-      <c r="B533" s="3"/>
+        <v>1147</v>
+      </c>
+      <c r="B533" s="3" t="s">
+        <v>1148</v>
+      </c>
       <c r="C533" s="3" t="s">
-        <v>1142</v>
-[...2 lines deleted...]
-    <row r="534" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="534" spans="1:3" ht="180" x14ac:dyDescent="0.25">
       <c r="A534" s="3" t="s">
-        <v>1143</v>
-[...1 lines deleted...]
-      <c r="B534" s="3"/>
+        <v>1150</v>
+      </c>
+      <c r="B534" s="3" t="s">
+        <v>471</v>
+      </c>
       <c r="C534" s="3" t="s">
-        <v>1144</v>
-[...2 lines deleted...]
-    <row r="535" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="535" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A535" s="3" t="s">
-        <v>1145</v>
-[...1 lines deleted...]
-      <c r="B535" s="3"/>
+        <v>1152</v>
+      </c>
+      <c r="B535" s="3" t="s">
+        <v>15</v>
+      </c>
       <c r="C535" s="3" t="s">
-        <v>1146</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="536" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A536" s="3" t="s">
-        <v>1147</v>
+        <v>1154</v>
       </c>
       <c r="B536" s="3" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C536" s="3" t="s">
-        <v>1148</v>
-[...2 lines deleted...]
-    <row r="537" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="537" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A537" s="3" t="s">
-        <v>1149</v>
-[...1 lines deleted...]
-      <c r="B537" s="3"/>
+        <v>1156</v>
+      </c>
+      <c r="B537" s="3" t="s">
+        <v>15</v>
+      </c>
       <c r="C537" s="3" t="s">
-        <v>1150</v>
-[...2 lines deleted...]
-    <row r="538" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1157</v>
+      </c>
+    </row>
+    <row r="538" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A538" s="3" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="B538" s="3"/>
+        <v>1158</v>
+      </c>
+      <c r="B538" s="3" t="s">
+        <v>15</v>
+      </c>
       <c r="C538" s="3" t="s">
-        <v>1152</v>
-[...2 lines deleted...]
-    <row r="539" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1159</v>
+      </c>
+    </row>
+    <row r="539" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A539" s="3" t="s">
-        <v>1153</v>
-[...1 lines deleted...]
-      <c r="B539" s="3"/>
+        <v>1160</v>
+      </c>
+      <c r="B539" s="3" t="s">
+        <v>9</v>
+      </c>
       <c r="C539" s="3" t="s">
-        <v>1154</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="540" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A540" s="3" t="s">
-        <v>1155</v>
+        <v>1162</v>
       </c>
       <c r="B540" s="3"/>
       <c r="C540" s="3" t="s">
-        <v>1156</v>
-[...2 lines deleted...]
-    <row r="541" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="541" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A541" s="3" t="s">
-        <v>1157</v>
+        <v>1164</v>
       </c>
       <c r="B541" s="3" t="s">
-        <v>87</v>
+        <v>15</v>
       </c>
       <c r="C541" s="3" t="s">
-        <v>1158</v>
-[...2 lines deleted...]
-    <row r="542" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="542" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A542" s="3" t="s">
-        <v>1159</v>
-[...1 lines deleted...]
-      <c r="B542" s="3"/>
+        <v>1166</v>
+      </c>
+      <c r="B542" s="3" t="s">
+        <v>110</v>
+      </c>
       <c r="C542" s="3" t="s">
-        <v>1160</v>
-[...2 lines deleted...]
-    <row r="543" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="543" spans="1:3" ht="165" x14ac:dyDescent="0.25">
       <c r="A543" s="3" t="s">
-        <v>1161</v>
+        <v>1168</v>
       </c>
       <c r="B543" s="3" t="s">
-        <v>24</v>
+        <v>1169</v>
       </c>
       <c r="C543" s="3" t="s">
-        <v>1162</v>
-[...2 lines deleted...]
-    <row r="544" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="544" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A544" s="3" t="s">
-        <v>1163</v>
-[...3 lines deleted...]
-      </c>
+        <v>1171</v>
+      </c>
+      <c r="B544" s="3"/>
       <c r="C544" s="3" t="s">
-        <v>1164</v>
-[...2 lines deleted...]
-    <row r="545" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="545" spans="1:3" ht="150" x14ac:dyDescent="0.25">
       <c r="A545" s="3" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="B545" s="3" t="s">
-        <v>46</v>
+        <v>99</v>
       </c>
       <c r="C545" s="3" t="s">
-        <v>1166</v>
-[...2 lines deleted...]
-    <row r="546" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="546" spans="1:3" ht="150" x14ac:dyDescent="0.25">
       <c r="A546" s="3" t="s">
-        <v>1167</v>
-[...1 lines deleted...]
-      <c r="B546" s="3"/>
+        <v>1175</v>
+      </c>
+      <c r="B546" s="3" t="s">
+        <v>99</v>
+      </c>
       <c r="C546" s="3" t="s">
-        <v>1168</v>
-[...2 lines deleted...]
-    <row r="547" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="547" spans="1:3" ht="150" x14ac:dyDescent="0.25">
       <c r="A547" s="3" t="s">
-        <v>1169</v>
-[...1 lines deleted...]
-      <c r="B547" s="3"/>
+        <v>1177</v>
+      </c>
+      <c r="B547" s="3" t="s">
+        <v>99</v>
+      </c>
       <c r="C547" s="3" t="s">
-        <v>1170</v>
-[...2 lines deleted...]
-    <row r="548" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="548" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A548" s="3" t="s">
-        <v>1171</v>
-[...1 lines deleted...]
-      <c r="B548" s="3"/>
+        <v>1179</v>
+      </c>
+      <c r="B548" s="3" t="s">
+        <v>452</v>
+      </c>
       <c r="C548" s="3" t="s">
-        <v>1172</v>
-[...2 lines deleted...]
-    <row r="549" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1180</v>
+      </c>
+    </row>
+    <row r="549" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A549" s="3" t="s">
-        <v>1173</v>
-[...1 lines deleted...]
-      <c r="B549" s="3"/>
+        <v>1181</v>
+      </c>
+      <c r="B549" s="3" t="s">
+        <v>9</v>
+      </c>
       <c r="C549" s="3" t="s">
-        <v>1174</v>
-[...2 lines deleted...]
-    <row r="550" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1182</v>
+      </c>
+    </row>
+    <row r="550" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A550" s="3" t="s">
-        <v>1175</v>
-[...1 lines deleted...]
-      <c r="B550" s="3"/>
+        <v>1183</v>
+      </c>
+      <c r="B550" s="3" t="s">
+        <v>15</v>
+      </c>
       <c r="C550" s="3" t="s">
-        <v>1172</v>
-[...2 lines deleted...]
-    <row r="551" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1184</v>
+      </c>
+    </row>
+    <row r="551" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A551" s="3" t="s">
-        <v>1176</v>
+        <v>1185</v>
       </c>
       <c r="B551" s="3" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="C551" s="3" t="s">
-        <v>1177</v>
-[...2 lines deleted...]
-    <row r="552" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="552" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A552" s="3" t="s">
-        <v>1178</v>
-[...1 lines deleted...]
-      <c r="B552" s="3"/>
+        <v>1187</v>
+      </c>
+      <c r="B552" s="3" t="s">
+        <v>15</v>
+      </c>
       <c r="C552" s="3" t="s">
-        <v>1179</v>
-[...2 lines deleted...]
-    <row r="553" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1188</v>
+      </c>
+    </row>
+    <row r="553" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A553" s="3" t="s">
-        <v>1180</v>
-[...1 lines deleted...]
-      <c r="B553" s="3"/>
+        <v>1189</v>
+      </c>
+      <c r="B553" s="3" t="s">
+        <v>15</v>
+      </c>
       <c r="C553" s="3" t="s">
-        <v>1181</v>
-[...2 lines deleted...]
-    <row r="554" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1190</v>
+      </c>
+    </row>
+    <row r="554" spans="1:3" ht="90" x14ac:dyDescent="0.25">
       <c r="A554" s="3" t="s">
-        <v>1182</v>
-[...1 lines deleted...]
-      <c r="B554" s="3"/>
+        <v>1191</v>
+      </c>
+      <c r="B554" s="3" t="s">
+        <v>122</v>
+      </c>
       <c r="C554" s="3" t="s">
-        <v>1183</v>
-[...2 lines deleted...]
-    <row r="555" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1192</v>
+      </c>
+    </row>
+    <row r="555" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A555" s="3" t="s">
-        <v>1184</v>
+        <v>1193</v>
       </c>
       <c r="B555" s="3" t="s">
-        <v>189</v>
+        <v>219</v>
       </c>
       <c r="C555" s="3" t="s">
-        <v>1185</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="556" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A556" s="3" t="s">
-        <v>1186</v>
-[...3 lines deleted...]
-      </c>
+        <v>1195</v>
+      </c>
+      <c r="B556" s="3"/>
       <c r="C556" s="3" t="s">
-        <v>1187</v>
-[...2 lines deleted...]
-    <row r="557" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="557" spans="1:3" ht="150" x14ac:dyDescent="0.25">
       <c r="A557" s="3" t="s">
-        <v>1188</v>
+        <v>1197</v>
       </c>
       <c r="B557" s="3" t="s">
-        <v>24</v>
+        <v>99</v>
       </c>
       <c r="C557" s="3" t="s">
-        <v>1189</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="558" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A558" s="3" t="s">
-        <v>1190</v>
+        <v>1199</v>
       </c>
       <c r="B558" s="3" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C558" s="3" t="s">
-        <v>1191</v>
-[...2 lines deleted...]
-    <row r="559" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="559" spans="1:3" ht="75" x14ac:dyDescent="0.25">
       <c r="A559" s="3" t="s">
-        <v>1192</v>
-[...1 lines deleted...]
-      <c r="B559" s="3"/>
+        <v>1201</v>
+      </c>
+      <c r="B559" s="3" t="s">
+        <v>9</v>
+      </c>
       <c r="C559" s="3" t="s">
-        <v>1193</v>
-[...2 lines deleted...]
-    <row r="560" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="560" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A560" s="3" t="s">
-        <v>1194</v>
-[...3 lines deleted...]
-      </c>
+        <v>1203</v>
+      </c>
+      <c r="B560" s="3"/>
       <c r="C560" s="3" t="s">
-        <v>1195</v>
-[...2 lines deleted...]
-    <row r="561" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="561" spans="1:3" ht="165" x14ac:dyDescent="0.25">
       <c r="A561" s="3" t="s">
-        <v>1196</v>
-[...1 lines deleted...]
-      <c r="B561" s="3"/>
+        <v>1205</v>
+      </c>
+      <c r="B561" s="3" t="s">
+        <v>260</v>
+      </c>
       <c r="C561" s="3" t="s">
-        <v>1197</v>
-[...2 lines deleted...]
-    <row r="562" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1206</v>
+      </c>
+    </row>
+    <row r="562" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A562" s="3" t="s">
-        <v>1198</v>
+        <v>1207</v>
       </c>
       <c r="B562" s="3" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="C562" s="3" t="s">
-        <v>1199</v>
-[...2 lines deleted...]
-    <row r="563" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="563" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A563" s="3" t="s">
-        <v>1200</v>
-[...1 lines deleted...]
-      <c r="B563" s="3"/>
+        <v>1209</v>
+      </c>
+      <c r="B563" s="3" t="s">
+        <v>9</v>
+      </c>
       <c r="C563" s="3" t="s">
-        <v>1201</v>
-[...2 lines deleted...]
-    <row r="564" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+        <v>1210</v>
+      </c>
+    </row>
+    <row r="564" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A564" s="3" t="s">
-        <v>1202</v>
+        <v>1211</v>
       </c>
       <c r="B564" s="3" t="s">
-        <v>1203</v>
+        <v>15</v>
       </c>
       <c r="C564" s="3" t="s">
-        <v>1204</v>
-[...2 lines deleted...]
-    <row r="565" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="565" spans="1:3" ht="75" x14ac:dyDescent="0.25">
       <c r="A565" s="3" t="s">
-        <v>1205</v>
-[...1 lines deleted...]
-      <c r="B565" s="3"/>
+        <v>1213</v>
+      </c>
+      <c r="B565" s="3" t="s">
+        <v>55</v>
+      </c>
       <c r="C565" s="3" t="s">
-        <v>1206</v>
-[...2 lines deleted...]
-    <row r="566" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>1214</v>
+      </c>
+    </row>
+    <row r="566" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A566" s="3" t="s">
-        <v>1207</v>
-[...3 lines deleted...]
-      </c>
+        <v>1215</v>
+      </c>
+      <c r="B566" s="3"/>
       <c r="C566" s="3" t="s">
-        <v>1209</v>
-[...2 lines deleted...]
-    <row r="567" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>1216</v>
+      </c>
+    </row>
+    <row r="567" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A567" s="3" t="s">
-        <v>1210</v>
-[...3 lines deleted...]
-      </c>
+        <v>1217</v>
+      </c>
+      <c r="B567" s="3"/>
       <c r="C567" s="3" t="s">
-        <v>1211</v>
-[...2 lines deleted...]
-    <row r="568" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1218</v>
+      </c>
+    </row>
+    <row r="568" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A568" s="3" t="s">
-        <v>1212</v>
-[...3 lines deleted...]
-      </c>
+        <v>1219</v>
+      </c>
+      <c r="B568" s="3"/>
       <c r="C568" s="3" t="s">
-        <v>1213</v>
-[...2 lines deleted...]
-    <row r="569" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>1220</v>
+      </c>
+    </row>
+    <row r="569" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A569" s="3" t="s">
-        <v>1214</v>
-[...3 lines deleted...]
-      </c>
+        <v>1221</v>
+      </c>
+      <c r="B569" s="3"/>
       <c r="C569" s="3" t="s">
-        <v>1215</v>
-[...2 lines deleted...]
-    <row r="570" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1222</v>
+      </c>
+    </row>
+    <row r="570" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A570" s="3" t="s">
-        <v>1216</v>
-[...3 lines deleted...]
-      </c>
+        <v>1223</v>
+      </c>
+      <c r="B570" s="3"/>
       <c r="C570" s="3" t="s">
-        <v>1217</v>
-[...2 lines deleted...]
-    <row r="571" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>1224</v>
+      </c>
+    </row>
+    <row r="571" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A571" s="3" t="s">
-        <v>1218</v>
-[...3 lines deleted...]
-      </c>
+        <v>1225</v>
+      </c>
+      <c r="B571" s="3"/>
       <c r="C571" s="3" t="s">
-        <v>1219</v>
-[...2 lines deleted...]
-    <row r="572" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="572" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A572" s="3" t="s">
-        <v>1220</v>
-[...3 lines deleted...]
-      </c>
+        <v>1227</v>
+      </c>
+      <c r="B572" s="3"/>
       <c r="C572" s="3" t="s">
-        <v>1221</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="573" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A573" s="3" t="s">
-        <v>1222</v>
+        <v>1229</v>
       </c>
       <c r="B573" s="3"/>
       <c r="C573" s="3" t="s">
-        <v>1223</v>
-[...2 lines deleted...]
-    <row r="574" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+        <v>1230</v>
+      </c>
+    </row>
+    <row r="574" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A574" s="3" t="s">
-        <v>1224</v>
-[...3 lines deleted...]
-      </c>
+        <v>1231</v>
+      </c>
+      <c r="B574" s="3"/>
       <c r="C574" s="3" t="s">
-        <v>1225</v>
-[...2 lines deleted...]
-    <row r="575" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="575" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A575" s="3" t="s">
-        <v>1226</v>
-[...3 lines deleted...]
-      </c>
+        <v>1233</v>
+      </c>
+      <c r="B575" s="3"/>
       <c r="C575" s="3" t="s">
-        <v>1227</v>
-[...2 lines deleted...]
-    <row r="576" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="576" spans="1:3" ht="75" x14ac:dyDescent="0.25">
       <c r="A576" s="3" t="s">
-        <v>1228</v>
+        <v>1235</v>
       </c>
       <c r="B576" s="3" t="s">
-        <v>96</v>
+        <v>55</v>
       </c>
       <c r="C576" s="3" t="s">
-        <v>1229</v>
-[...2 lines deleted...]
-    <row r="577" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1236</v>
+      </c>
+    </row>
+    <row r="577" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A577" s="3" t="s">
-        <v>1230</v>
-[...3 lines deleted...]
-      </c>
+        <v>1237</v>
+      </c>
+      <c r="B577" s="3"/>
       <c r="C577" s="3" t="s">
-        <v>1231</v>
-[...2 lines deleted...]
-    <row r="578" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="578" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A578" s="3" t="s">
-        <v>1232</v>
+        <v>1239</v>
       </c>
       <c r="B578" s="3" t="s">
-        <v>96</v>
+        <v>15</v>
       </c>
       <c r="C578" s="3" t="s">
-        <v>1233</v>
-[...2 lines deleted...]
-    <row r="579" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1240</v>
+      </c>
+    </row>
+    <row r="579" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A579" s="3" t="s">
-        <v>1234</v>
-[...1 lines deleted...]
-      <c r="B579" s="3"/>
+        <v>1241</v>
+      </c>
+      <c r="B579" s="3" t="s">
+        <v>9</v>
+      </c>
       <c r="C579" s="3" t="s">
-        <v>1235</v>
-[...2 lines deleted...]
-    <row r="580" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1242</v>
+      </c>
+    </row>
+    <row r="580" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A580" s="3" t="s">
-        <v>1236</v>
-[...3 lines deleted...]
-      </c>
+        <v>1243</v>
+      </c>
+      <c r="B580" s="3"/>
       <c r="C580" s="3" t="s">
-        <v>1237</v>
-[...2 lines deleted...]
-    <row r="581" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="581" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A581" s="3" t="s">
-        <v>1238</v>
+        <v>1245</v>
       </c>
       <c r="B581" s="3"/>
       <c r="C581" s="3" t="s">
-        <v>1239</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="582" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A582" s="3" t="s">
-        <v>1240</v>
+        <v>1247</v>
       </c>
       <c r="B582" s="3"/>
       <c r="C582" s="3" t="s">
-        <v>1241</v>
-[...2 lines deleted...]
-    <row r="583" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1248</v>
+      </c>
+    </row>
+    <row r="583" spans="1:3" ht="180" x14ac:dyDescent="0.25">
       <c r="A583" s="3" t="s">
-        <v>1242</v>
-[...1 lines deleted...]
-      <c r="B583" s="3"/>
+        <v>1249</v>
+      </c>
+      <c r="B583" s="3" t="s">
+        <v>1250</v>
+      </c>
       <c r="C583" s="3" t="s">
-        <v>1243</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="584" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A584" s="3" t="s">
-        <v>1244</v>
+        <v>1252</v>
       </c>
       <c r="B584" s="3"/>
       <c r="C584" s="3" t="s">
-        <v>1245</v>
-[...2 lines deleted...]
-    <row r="585" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1253</v>
+      </c>
+    </row>
+    <row r="585" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A585" s="3" t="s">
-        <v>1246</v>
-[...1 lines deleted...]
-      <c r="B585" s="3"/>
+        <v>1254</v>
+      </c>
+      <c r="B585" s="3" t="s">
+        <v>452</v>
+      </c>
       <c r="C585" s="3" t="s">
-        <v>1247</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="586" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A586" s="3" t="s">
-        <v>1248</v>
+        <v>1256</v>
       </c>
       <c r="B586" s="3"/>
       <c r="C586" s="3" t="s">
-        <v>1249</v>
-[...2 lines deleted...]
-    <row r="587" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1257</v>
+      </c>
+    </row>
+    <row r="587" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A587" s="3" t="s">
-        <v>1250</v>
-[...1 lines deleted...]
-      <c r="B587" s="3"/>
+        <v>1258</v>
+      </c>
+      <c r="B587" s="3" t="s">
+        <v>15</v>
+      </c>
       <c r="C587" s="3" t="s">
-        <v>1251</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="588" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A588" s="3" t="s">
-        <v>1252</v>
+        <v>1260</v>
       </c>
       <c r="B588" s="3"/>
       <c r="C588" s="3" t="s">
-        <v>1253</v>
-[...2 lines deleted...]
-    <row r="589" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1261</v>
+      </c>
+    </row>
+    <row r="589" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A589" s="3" t="s">
-        <v>1254</v>
-[...1 lines deleted...]
-      <c r="B589" s="3"/>
+        <v>1262</v>
+      </c>
+      <c r="B589" s="3" t="s">
+        <v>15</v>
+      </c>
       <c r="C589" s="3" t="s">
-        <v>1255</v>
-[...2 lines deleted...]
-    <row r="590" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1263</v>
+      </c>
+    </row>
+    <row r="590" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A590" s="3" t="s">
-        <v>1256</v>
+        <v>1264</v>
       </c>
       <c r="B590" s="3"/>
       <c r="C590" s="3" t="s">
-        <v>1257</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="591" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A591" s="3" t="s">
-        <v>1258</v>
+        <v>1266</v>
       </c>
       <c r="B591" s="3"/>
       <c r="C591" s="3" t="s">
-        <v>1259</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="592" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A592" s="3" t="s">
-        <v>1260</v>
+        <v>1268</v>
       </c>
       <c r="B592" s="3"/>
       <c r="C592" s="3" t="s">
-        <v>1261</v>
-[...2 lines deleted...]
-    <row r="593" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1269</v>
+      </c>
+    </row>
+    <row r="593" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A593" s="3" t="s">
-        <v>1262</v>
+        <v>1270</v>
       </c>
       <c r="B593" s="3"/>
       <c r="C593" s="3" t="s">
-        <v>1263</v>
-[...2 lines deleted...]
-    <row r="594" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1271</v>
+      </c>
+    </row>
+    <row r="594" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A594" s="3" t="s">
-        <v>1264</v>
+        <v>1272</v>
       </c>
       <c r="B594" s="3"/>
       <c r="C594" s="3" t="s">
-        <v>1265</v>
-[...2 lines deleted...]
-    <row r="595" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1273</v>
+      </c>
+    </row>
+    <row r="595" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A595" s="3" t="s">
-        <v>1266</v>
+        <v>1274</v>
       </c>
       <c r="B595" s="3"/>
       <c r="C595" s="3" t="s">
-        <v>1267</v>
-[...2 lines deleted...]
-    <row r="596" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1275</v>
+      </c>
+    </row>
+    <row r="596" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A596" s="3" t="s">
-        <v>1268</v>
+        <v>1276</v>
       </c>
       <c r="B596" s="3" t="s">
-        <v>183</v>
+        <v>9</v>
       </c>
       <c r="C596" s="3" t="s">
-        <v>1269</v>
-[...2 lines deleted...]
-    <row r="597" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1277</v>
+      </c>
+    </row>
+    <row r="597" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A597" s="3" t="s">
-        <v>1270</v>
-[...3 lines deleted...]
-      </c>
+        <v>1278</v>
+      </c>
+      <c r="B597" s="3"/>
       <c r="C597" s="3" t="s">
-        <v>1271</v>
-[...2 lines deleted...]
-    <row r="598" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1279</v>
+      </c>
+    </row>
+    <row r="598" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A598" s="3" t="s">
-        <v>1272</v>
-[...1 lines deleted...]
-      <c r="B598" s="3"/>
+        <v>1280</v>
+      </c>
+      <c r="B598" s="3" t="s">
+        <v>9</v>
+      </c>
       <c r="C598" s="3" t="s">
-        <v>1273</v>
-[...2 lines deleted...]
-    <row r="599" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1281</v>
+      </c>
+    </row>
+    <row r="599" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A599" s="3" t="s">
-        <v>1274</v>
+        <v>1282</v>
       </c>
       <c r="B599" s="3" t="s">
-        <v>189</v>
+        <v>15</v>
       </c>
       <c r="C599" s="3" t="s">
-        <v>1275</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="600" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A600" s="3" t="s">
-        <v>1276</v>
+        <v>1284</v>
       </c>
       <c r="B600" s="3"/>
       <c r="C600" s="3" t="s">
-        <v>1277</v>
-[...2 lines deleted...]
-    <row r="601" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="601" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A601" s="3" t="s">
-        <v>1278</v>
-[...3 lines deleted...]
-      </c>
+        <v>1286</v>
+      </c>
+      <c r="B601" s="3"/>
       <c r="C601" s="3" t="s">
-        <v>1279</v>
-[...2 lines deleted...]
-    <row r="602" spans="1:3" ht="90" x14ac:dyDescent="0.25">
+        <v>1287</v>
+      </c>
+    </row>
+    <row r="602" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A602" s="3" t="s">
-        <v>1280</v>
+        <v>1288</v>
       </c>
       <c r="B602" s="3" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C602" s="3" t="s">
-        <v>1281</v>
-[...2 lines deleted...]
-    <row r="603" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+        <v>1289</v>
+      </c>
+    </row>
+    <row r="603" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A603" s="3" t="s">
-        <v>1282</v>
-[...3 lines deleted...]
-      </c>
+        <v>1290</v>
+      </c>
+      <c r="B603" s="3"/>
       <c r="C603" s="3" t="s">
-        <v>1284</v>
-[...2 lines deleted...]
-    <row r="604" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1291</v>
+      </c>
+    </row>
+    <row r="604" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A604" s="3" t="s">
-        <v>1285</v>
-[...3 lines deleted...]
-      </c>
+        <v>1292</v>
+      </c>
+      <c r="B604" s="3"/>
       <c r="C604" s="3" t="s">
-        <v>1286</v>
-[...2 lines deleted...]
-    <row r="605" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1293</v>
+      </c>
+    </row>
+    <row r="605" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A605" s="3" t="s">
-        <v>1287</v>
+        <v>1294</v>
       </c>
       <c r="B605" s="3" t="s">
-        <v>24</v>
+        <v>119</v>
       </c>
       <c r="C605" s="3" t="s">
-        <v>1288</v>
-[...2 lines deleted...]
-    <row r="606" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="606" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A606" s="3" t="s">
-        <v>1289</v>
-[...1 lines deleted...]
-      <c r="B606" s="3"/>
+        <v>1296</v>
+      </c>
+      <c r="B606" s="3" t="s">
+        <v>15</v>
+      </c>
       <c r="C606" s="3" t="s">
-        <v>1290</v>
-[...2 lines deleted...]
-    <row r="607" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1297</v>
+      </c>
+    </row>
+    <row r="607" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A607" s="3" t="s">
-        <v>1291</v>
+        <v>1298</v>
       </c>
       <c r="B607" s="3"/>
       <c r="C607" s="3" t="s">
-        <v>1292</v>
-[...2 lines deleted...]
-    <row r="608" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1299</v>
+      </c>
+    </row>
+    <row r="608" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A608" s="3" t="s">
-        <v>1293</v>
-[...1 lines deleted...]
-      <c r="B608" s="3"/>
+        <v>1300</v>
+      </c>
+      <c r="B608" s="3" t="s">
+        <v>71</v>
+      </c>
       <c r="C608" s="3" t="s">
-        <v>1294</v>
-[...2 lines deleted...]
-    <row r="609" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1301</v>
+      </c>
+    </row>
+    <row r="609" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A609" s="3" t="s">
-        <v>1295</v>
-[...3 lines deleted...]
-      </c>
+        <v>1302</v>
+      </c>
+      <c r="B609" s="3"/>
       <c r="C609" s="3" t="s">
-        <v>1296</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="610" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A610" s="3" t="s">
-        <v>1297</v>
+        <v>1304</v>
       </c>
       <c r="B610" s="3"/>
       <c r="C610" s="3" t="s">
-        <v>1298</v>
-[...2 lines deleted...]
-    <row r="611" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="611" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A611" s="3" t="s">
-        <v>1299</v>
-[...3 lines deleted...]
-      </c>
+        <v>1306</v>
+      </c>
+      <c r="B611" s="3"/>
       <c r="C611" s="3" t="s">
-        <v>1300</v>
-[...2 lines deleted...]
-    <row r="612" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>1307</v>
+      </c>
+    </row>
+    <row r="612" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A612" s="3" t="s">
-        <v>1301</v>
-[...3 lines deleted...]
-      </c>
+        <v>1308</v>
+      </c>
+      <c r="B612" s="3"/>
       <c r="C612" s="3" t="s">
-        <v>1302</v>
-[...2 lines deleted...]
-    <row r="613" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1309</v>
+      </c>
+    </row>
+    <row r="613" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A613" s="3" t="s">
-        <v>1303</v>
-[...3 lines deleted...]
-      </c>
+        <v>1310</v>
+      </c>
+      <c r="B613" s="3"/>
       <c r="C613" s="3" t="s">
-        <v>1304</v>
-[...2 lines deleted...]
-    <row r="614" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1311</v>
+      </c>
+    </row>
+    <row r="614" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A614" s="3" t="s">
-        <v>1305</v>
-[...3 lines deleted...]
-      </c>
+        <v>1312</v>
+      </c>
+      <c r="B614" s="3"/>
       <c r="C614" s="3" t="s">
-        <v>1306</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="615" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A615" s="3" t="s">
-        <v>1307</v>
+        <v>1314</v>
       </c>
       <c r="B615" s="3"/>
       <c r="C615" s="3" t="s">
-        <v>1308</v>
-[...2 lines deleted...]
-    <row r="616" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+        <v>1315</v>
+      </c>
+    </row>
+    <row r="616" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A616" s="3" t="s">
-        <v>1309</v>
-[...3 lines deleted...]
-      </c>
+        <v>1316</v>
+      </c>
+      <c r="B616" s="3"/>
       <c r="C616" s="3" t="s">
-        <v>1310</v>
-[...2 lines deleted...]
-    <row r="617" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="617" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A617" s="3" t="s">
-        <v>1311</v>
+        <v>1318</v>
       </c>
       <c r="B617" s="3" t="s">
-        <v>46</v>
+        <v>142</v>
       </c>
       <c r="C617" s="3" t="s">
-        <v>1312</v>
-[...2 lines deleted...]
-    <row r="618" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1319</v>
+      </c>
+    </row>
+    <row r="618" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A618" s="3" t="s">
-        <v>1313</v>
-[...3 lines deleted...]
-      </c>
+        <v>1320</v>
+      </c>
+      <c r="B618" s="3"/>
       <c r="C618" s="3" t="s">
-        <v>1314</v>
-[...2 lines deleted...]
-    <row r="619" spans="1:3" ht="120" x14ac:dyDescent="0.25">
+        <v>1321</v>
+      </c>
+    </row>
+    <row r="619" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A619" s="3" t="s">
-        <v>1315</v>
-[...3 lines deleted...]
-      </c>
+        <v>1322</v>
+      </c>
+      <c r="B619" s="3"/>
       <c r="C619" s="3" t="s">
-        <v>1316</v>
-[...2 lines deleted...]
-    <row r="620" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1323</v>
+      </c>
+    </row>
+    <row r="620" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A620" s="3" t="s">
-        <v>1317</v>
+        <v>1324</v>
       </c>
       <c r="B620" s="3"/>
       <c r="C620" s="3" t="s">
-        <v>1318</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="621" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A621" s="3" t="s">
-        <v>1319</v>
-[...3 lines deleted...]
-      </c>
+        <v>1326</v>
+      </c>
+      <c r="B621" s="3"/>
       <c r="C621" s="3" t="s">
-        <v>1320</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="622" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A622" s="3" t="s">
-        <v>1321</v>
-[...3 lines deleted...]
-      </c>
+        <v>1328</v>
+      </c>
+      <c r="B622" s="3"/>
       <c r="C622" s="3" t="s">
-        <v>1322</v>
-[...2 lines deleted...]
-    <row r="623" spans="1:3" ht="225" x14ac:dyDescent="0.25">
+        <v>1329</v>
+      </c>
+    </row>
+    <row r="623" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A623" s="3" t="s">
-        <v>1323</v>
-[...3 lines deleted...]
-      </c>
+        <v>1330</v>
+      </c>
+      <c r="B623" s="3"/>
       <c r="C623" s="3" t="s">
-        <v>1325</v>
-[...2 lines deleted...]
-    <row r="624" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="624" spans="1:3" ht="150" x14ac:dyDescent="0.25">
       <c r="A624" s="3" t="s">
-        <v>1326</v>
+        <v>1332</v>
       </c>
       <c r="B624" s="3" t="s">
-        <v>24</v>
+        <v>99</v>
       </c>
       <c r="C624" s="3" t="s">
-        <v>1327</v>
-[...2 lines deleted...]
-    <row r="625" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1333</v>
+      </c>
+    </row>
+    <row r="625" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A625" s="3" t="s">
-        <v>1328</v>
-[...1 lines deleted...]
-      <c r="B625" s="3"/>
+        <v>1334</v>
+      </c>
+      <c r="B625" s="3" t="s">
+        <v>102</v>
+      </c>
       <c r="C625" s="3" t="s">
-        <v>1329</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="626" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A626" s="3" t="s">
-        <v>1330</v>
+        <v>1336</v>
       </c>
       <c r="B626" s="3"/>
       <c r="C626" s="3" t="s">
-        <v>1331</v>
-[...2 lines deleted...]
-    <row r="627" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="627" spans="1:3" ht="165" x14ac:dyDescent="0.25">
       <c r="A627" s="3" t="s">
-        <v>1332</v>
-[...1 lines deleted...]
-      <c r="B627" s="3"/>
+        <v>1338</v>
+      </c>
+      <c r="B627" s="3" t="s">
+        <v>419</v>
+      </c>
       <c r="C627" s="3" t="s">
-        <v>1333</v>
-[...2 lines deleted...]
-    <row r="628" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1339</v>
+      </c>
+    </row>
+    <row r="628" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A628" s="3" t="s">
-        <v>1334</v>
-[...1 lines deleted...]
-      <c r="B628" s="3"/>
+        <v>1340</v>
+      </c>
+      <c r="B628" s="3" t="s">
+        <v>9</v>
+      </c>
       <c r="C628" s="3" t="s">
-        <v>1335</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="629" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A629" s="3" t="s">
-        <v>1336</v>
+        <v>1342</v>
       </c>
       <c r="B629" s="3"/>
       <c r="C629" s="3" t="s">
-        <v>1337</v>
-[...2 lines deleted...]
-    <row r="630" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1343</v>
+      </c>
+    </row>
+    <row r="630" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A630" s="3" t="s">
-        <v>1338</v>
-[...3 lines deleted...]
-      </c>
+        <v>1344</v>
+      </c>
+      <c r="B630" s="3"/>
       <c r="C630" s="3" t="s">
-        <v>1339</v>
-[...2 lines deleted...]
-    <row r="631" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1345</v>
+      </c>
+    </row>
+    <row r="631" spans="1:3" ht="75" x14ac:dyDescent="0.25">
       <c r="A631" s="3" t="s">
-        <v>1340</v>
-[...1 lines deleted...]
-      <c r="B631" s="3"/>
+        <v>1346</v>
+      </c>
+      <c r="B631" s="3" t="s">
+        <v>102</v>
+      </c>
       <c r="C631" s="3" t="s">
-        <v>1341</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="632" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A632" s="3" t="s">
-        <v>1342</v>
+        <v>1348</v>
       </c>
       <c r="B632" s="3"/>
       <c r="C632" s="3" t="s">
-        <v>1343</v>
-[...2 lines deleted...]
-    <row r="633" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="633" spans="1:3" ht="180" x14ac:dyDescent="0.25">
       <c r="A633" s="3" t="s">
-        <v>1344</v>
+        <v>1350</v>
       </c>
       <c r="B633" s="3" t="s">
-        <v>189</v>
+        <v>1351</v>
       </c>
       <c r="C633" s="3" t="s">
-        <v>1345</v>
-[...2 lines deleted...]
-    <row r="634" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1352</v>
+      </c>
+    </row>
+    <row r="634" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A634" s="3" t="s">
-        <v>1346</v>
-[...1 lines deleted...]
-      <c r="B634" s="3"/>
+        <v>1353</v>
+      </c>
+      <c r="B634" s="3" t="s">
+        <v>15</v>
+      </c>
       <c r="C634" s="3" t="s">
-        <v>1347</v>
-[...2 lines deleted...]
-    <row r="635" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1354</v>
+      </c>
+    </row>
+    <row r="635" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A635" s="3" t="s">
-        <v>1348</v>
-[...3 lines deleted...]
-      </c>
+        <v>1355</v>
+      </c>
+      <c r="B635" s="3"/>
       <c r="C635" s="3" t="s">
-        <v>1349</v>
-[...2 lines deleted...]
-    <row r="636" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="636" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A636" s="3" t="s">
-        <v>1350</v>
-[...3 lines deleted...]
-      </c>
+        <v>1357</v>
+      </c>
+      <c r="B636" s="3"/>
       <c r="C636" s="3" t="s">
-        <v>1351</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="637" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A637" s="3" t="s">
-        <v>1352</v>
+        <v>1359</v>
       </c>
       <c r="B637" s="3"/>
       <c r="C637" s="3" t="s">
-        <v>1353</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="638" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A638" s="3" t="s">
-        <v>1354</v>
+        <v>1361</v>
       </c>
       <c r="B638" s="3"/>
       <c r="C638" s="3" t="s">
-        <v>1355</v>
-[...2 lines deleted...]
-    <row r="639" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1362</v>
+      </c>
+    </row>
+    <row r="639" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A639" s="3" t="s">
-        <v>1356</v>
-[...1 lines deleted...]
-      <c r="B639" s="3"/>
+        <v>1363</v>
+      </c>
+      <c r="B639" s="3" t="s">
+        <v>1364</v>
+      </c>
       <c r="C639" s="3" t="s">
-        <v>1357</v>
-[...2 lines deleted...]
-    <row r="640" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>1365</v>
+      </c>
+    </row>
+    <row r="640" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A640" s="3" t="s">
-        <v>1358</v>
+        <v>1366</v>
       </c>
       <c r="B640" s="3" t="s">
-        <v>1359</v>
+        <v>15</v>
       </c>
       <c r="C640" s="3" t="s">
-        <v>1360</v>
-[...2 lines deleted...]
-    <row r="641" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1367</v>
+      </c>
+    </row>
+    <row r="641" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A641" s="3" t="s">
-        <v>1361</v>
+        <v>1368</v>
       </c>
       <c r="B641" s="3"/>
       <c r="C641" s="3" t="s">
-        <v>1362</v>
-[...2 lines deleted...]
-    <row r="642" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="642" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A642" s="3" t="s">
-        <v>1363</v>
-[...3 lines deleted...]
-      </c>
+        <v>1370</v>
+      </c>
+      <c r="B642" s="3"/>
       <c r="C642" s="3" t="s">
-        <v>1364</v>
-[...2 lines deleted...]
-    <row r="643" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1371</v>
+      </c>
+    </row>
+    <row r="643" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A643" s="3" t="s">
-        <v>1365</v>
-[...3 lines deleted...]
-      </c>
+        <v>1372</v>
+      </c>
+      <c r="B643" s="3"/>
       <c r="C643" s="3" t="s">
-        <v>1366</v>
-[...2 lines deleted...]
-    <row r="644" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1373</v>
+      </c>
+    </row>
+    <row r="644" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A644" s="3" t="s">
-        <v>1367</v>
+        <v>1374</v>
       </c>
       <c r="B644" s="3"/>
       <c r="C644" s="3" t="s">
-        <v>1368</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="645" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A645" s="3" t="s">
-        <v>1369</v>
-[...1 lines deleted...]
-      <c r="B645" s="3"/>
+        <v>1376</v>
+      </c>
+      <c r="B645" s="3" t="s">
+        <v>110</v>
+      </c>
       <c r="C645" s="3" t="s">
-        <v>1370</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="646" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A646" s="3" t="s">
-        <v>1371</v>
+        <v>1378</v>
       </c>
       <c r="B646" s="3"/>
       <c r="C646" s="3" t="s">
-        <v>1372</v>
-[...2 lines deleted...]
-    <row r="647" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1379</v>
+      </c>
+    </row>
+    <row r="647" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A647" s="3" t="s">
-        <v>1373</v>
-[...1 lines deleted...]
-      <c r="B647" s="3"/>
+        <v>1380</v>
+      </c>
+      <c r="B647" s="3" t="s">
+        <v>15</v>
+      </c>
       <c r="C647" s="3" t="s">
-        <v>1374</v>
-[...2 lines deleted...]
-    <row r="648" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1381</v>
+      </c>
+    </row>
+    <row r="648" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A648" s="3" t="s">
-        <v>1375</v>
+        <v>1382</v>
       </c>
       <c r="B648" s="3" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C648" s="3" t="s">
-        <v>1376</v>
-[...2 lines deleted...]
-    <row r="649" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>1383</v>
+      </c>
+    </row>
+    <row r="649" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A649" s="3" t="s">
-        <v>1377</v>
+        <v>1384</v>
       </c>
       <c r="B649" s="3" t="s">
-        <v>113</v>
+        <v>15</v>
       </c>
       <c r="C649" s="3" t="s">
-        <v>1378</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="650" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A650" s="3" t="s">
-        <v>1379</v>
+        <v>1386</v>
       </c>
       <c r="B650" s="3" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C650" s="3" t="s">
-        <v>1380</v>
-[...2 lines deleted...]
-    <row r="651" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1387</v>
+      </c>
+    </row>
+    <row r="651" spans="1:3" ht="75" x14ac:dyDescent="0.25">
       <c r="A651" s="3" t="s">
-        <v>1381</v>
-[...1 lines deleted...]
-      <c r="B651" s="3"/>
+        <v>1388</v>
+      </c>
+      <c r="B651" s="3" t="s">
+        <v>55</v>
+      </c>
       <c r="C651" s="3" t="s">
-        <v>1382</v>
-[...2 lines deleted...]
-    <row r="652" spans="1:3" ht="255" x14ac:dyDescent="0.25">
+        <v>1389</v>
+      </c>
+    </row>
+    <row r="652" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A652" s="3" t="s">
-        <v>1383</v>
-[...3 lines deleted...]
-      </c>
+        <v>1390</v>
+      </c>
+      <c r="B652" s="3"/>
       <c r="C652" s="3" t="s">
-        <v>1385</v>
-[...2 lines deleted...]
-    <row r="653" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+        <v>1391</v>
+      </c>
+    </row>
+    <row r="653" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A653" s="3" t="s">
-        <v>1386</v>
-[...3 lines deleted...]
-      </c>
+        <v>1392</v>
+      </c>
+      <c r="B653" s="3"/>
       <c r="C653" s="3" t="s">
-        <v>1388</v>
-[...2 lines deleted...]
-    <row r="654" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>1393</v>
+      </c>
+    </row>
+    <row r="654" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A654" s="3" t="s">
-        <v>1389</v>
-[...3 lines deleted...]
-      </c>
+        <v>1394</v>
+      </c>
+      <c r="B654" s="3"/>
       <c r="C654" s="3" t="s">
-        <v>1390</v>
-[...2 lines deleted...]
-    <row r="655" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1395</v>
+      </c>
+    </row>
+    <row r="655" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A655" s="3" t="s">
-        <v>1391</v>
+        <v>1396</v>
       </c>
       <c r="B655" s="3"/>
       <c r="C655" s="3" t="s">
-        <v>1392</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="656" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A656" s="3" t="s">
-        <v>1393</v>
+        <v>1398</v>
       </c>
       <c r="B656" s="3"/>
       <c r="C656" s="3" t="s">
-        <v>1394</v>
-[...2 lines deleted...]
-    <row r="657" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+        <v>1395</v>
+      </c>
+    </row>
+    <row r="657" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A657" s="3" t="s">
-        <v>1395</v>
+        <v>1399</v>
       </c>
       <c r="B657" s="3" t="s">
-        <v>46</v>
+        <v>9</v>
       </c>
       <c r="C657" s="3" t="s">
-        <v>1396</v>
-[...2 lines deleted...]
-    <row r="658" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="658" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A658" s="3" t="s">
-        <v>1397</v>
+        <v>1401</v>
       </c>
       <c r="B658" s="3"/>
       <c r="C658" s="3" t="s">
-        <v>1398</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="659" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A659" s="3" t="s">
-        <v>1399</v>
+        <v>1403</v>
       </c>
       <c r="B659" s="3"/>
       <c r="C659" s="3" t="s">
-        <v>1400</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="660" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A660" s="3" t="s">
-        <v>1401</v>
+        <v>1405</v>
       </c>
       <c r="B660" s="3" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C660" s="3" t="s">
-        <v>1402</v>
-[...2 lines deleted...]
-    <row r="661" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1406</v>
+      </c>
+    </row>
+    <row r="661" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A661" s="3" t="s">
-        <v>1403</v>
-[...3 lines deleted...]
-      </c>
+        <v>1407</v>
+      </c>
+      <c r="B661" s="3"/>
       <c r="C661" s="3" t="s">
-        <v>1404</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="662" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A662" s="3" t="s">
-        <v>1405</v>
+        <v>1409</v>
       </c>
       <c r="B662" s="3" t="s">
-        <v>24</v>
+        <v>219</v>
       </c>
       <c r="C662" s="3" t="s">
-        <v>1406</v>
-[...2 lines deleted...]
-    <row r="663" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1410</v>
+      </c>
+    </row>
+    <row r="663" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A663" s="3" t="s">
-        <v>1407</v>
-[...1 lines deleted...]
-      <c r="B663" s="3"/>
+        <v>1411</v>
+      </c>
+      <c r="B663" s="3" t="s">
+        <v>15</v>
+      </c>
       <c r="C663" s="3" t="s">
-        <v>1408</v>
-[...2 lines deleted...]
-    <row r="664" spans="1:3" ht="165" x14ac:dyDescent="0.25">
+        <v>1412</v>
+      </c>
+    </row>
+    <row r="664" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A664" s="3" t="s">
-        <v>1409</v>
+        <v>1413</v>
       </c>
       <c r="B664" s="3" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="C664" s="3" t="s">
-        <v>1410</v>
-[...2 lines deleted...]
-    <row r="665" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1414</v>
+      </c>
+    </row>
+    <row r="665" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A665" s="3" t="s">
-        <v>1411</v>
+        <v>1415</v>
       </c>
       <c r="B665" s="3" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="C665" s="3" t="s">
-        <v>1412</v>
-[...2 lines deleted...]
-    <row r="666" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1416</v>
+      </c>
+    </row>
+    <row r="666" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A666" s="3" t="s">
-        <v>1413</v>
-[...3 lines deleted...]
-      </c>
+        <v>1417</v>
+      </c>
+      <c r="B666" s="3"/>
       <c r="C666" s="3" t="s">
-        <v>1414</v>
-[...2 lines deleted...]
-    <row r="667" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1418</v>
+      </c>
+    </row>
+    <row r="667" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A667" s="3" t="s">
-        <v>1415</v>
+        <v>1419</v>
       </c>
       <c r="B667" s="3" t="s">
-        <v>24</v>
+        <v>102</v>
       </c>
       <c r="C667" s="3" t="s">
-        <v>1416</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="668" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A668" s="3" t="s">
-        <v>1417</v>
+        <v>1421</v>
       </c>
       <c r="B668" s="3"/>
       <c r="C668" s="3" t="s">
-        <v>1418</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="669" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A669" s="3" t="s">
-        <v>1419</v>
-[...1 lines deleted...]
-      <c r="B669" s="3"/>
+        <v>1423</v>
+      </c>
+      <c r="B669" s="3" t="s">
+        <v>15</v>
+      </c>
       <c r="C669" s="3" t="s">
-        <v>1420</v>
-[...2 lines deleted...]
-    <row r="670" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1424</v>
+      </c>
+    </row>
+    <row r="670" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A670" s="3" t="s">
-        <v>1421</v>
-[...3 lines deleted...]
-      </c>
+        <v>1425</v>
+      </c>
+      <c r="B670" s="3"/>
       <c r="C670" s="3" t="s">
-        <v>1422</v>
-[...2 lines deleted...]
-    <row r="671" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1426</v>
+      </c>
+    </row>
+    <row r="671" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
       <c r="A671" s="3" t="s">
-        <v>1423</v>
-[...1 lines deleted...]
-      <c r="B671" s="3"/>
+        <v>1427</v>
+      </c>
+      <c r="B671" s="3" t="s">
+        <v>1428</v>
+      </c>
       <c r="C671" s="3" t="s">
-        <v>1424</v>
-[...2 lines deleted...]
-    <row r="672" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1429</v>
+      </c>
+    </row>
+    <row r="672" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A672" s="3" t="s">
-        <v>1425</v>
-[...1 lines deleted...]
-      <c r="B672" s="3" t="s">
+        <v>1430</v>
+      </c>
+      <c r="B672" s="3"/>
+      <c r="C672" s="3" t="s">
+        <v>1431</v>
+      </c>
+    </row>
+    <row r="673" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A673" s="3" t="s">
+        <v>1432</v>
+      </c>
+      <c r="B673" s="3" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C673" s="3" t="s">
+        <v>1434</v>
+      </c>
+    </row>
+    <row r="674" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A674" s="3" t="s">
+        <v>1435</v>
+      </c>
+      <c r="B674" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C674" s="3" t="s">
+        <v>1436</v>
+      </c>
+    </row>
+    <row r="675" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A675" s="3" t="s">
+        <v>1437</v>
+      </c>
+      <c r="B675" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C675" s="3" t="s">
+        <v>1438</v>
+      </c>
+    </row>
+    <row r="676" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A676" s="3" t="s">
+        <v>1439</v>
+      </c>
+      <c r="B676" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C676" s="3" t="s">
+        <v>1440</v>
+      </c>
+    </row>
+    <row r="677" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A677" s="3" t="s">
+        <v>1441</v>
+      </c>
+      <c r="B677" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C677" s="3" t="s">
+        <v>1442</v>
+      </c>
+    </row>
+    <row r="678" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A678" s="3" t="s">
+        <v>1443</v>
+      </c>
+      <c r="B678" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C672" s="3"/>
-[...58 lines deleted...]
-      </c>
       <c r="C678" s="3" t="s">
-        <v>1437</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="679" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A679" s="3" t="s">
-        <v>1438</v>
+        <v>1445</v>
       </c>
       <c r="B679" s="3" t="s">
-        <v>113</v>
+        <v>9</v>
       </c>
       <c r="C679" s="3" t="s">
-        <v>1439</v>
-[...2 lines deleted...]
-    <row r="680" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="680" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A680" s="3" t="s">
-        <v>1440</v>
-[...3 lines deleted...]
-      </c>
+        <v>1447</v>
+      </c>
+      <c r="B680" s="3"/>
       <c r="C680" s="3" t="s">
-        <v>1441</v>
-[...2 lines deleted...]
-    <row r="681" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1448</v>
+      </c>
+    </row>
+    <row r="681" spans="1:3" ht="150" x14ac:dyDescent="0.25">
       <c r="A681" s="3" t="s">
-        <v>1442</v>
+        <v>1449</v>
       </c>
       <c r="B681" s="3" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-    <row r="682" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>99</v>
+      </c>
+      <c r="C681" s="3" t="s">
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="682" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A682" s="3" t="s">
-        <v>1443</v>
-[...1 lines deleted...]
-      <c r="B682" s="3"/>
+        <v>1451</v>
+      </c>
+      <c r="B682" s="3" t="s">
+        <v>142</v>
+      </c>
       <c r="C682" s="3" t="s">
-        <v>1444</v>
-[...2 lines deleted...]
-    <row r="683" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1452</v>
+      </c>
+    </row>
+    <row r="683" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A683" s="3" t="s">
-        <v>1445</v>
+        <v>1453</v>
       </c>
       <c r="B683" s="3" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C683" s="3" t="s">
-        <v>1446</v>
-[...2 lines deleted...]
-    <row r="684" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="684" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A684" s="3" t="s">
-        <v>1447</v>
-[...1 lines deleted...]
-      <c r="B684" s="3"/>
+        <v>1455</v>
+      </c>
+      <c r="B684" s="3" t="s">
+        <v>119</v>
+      </c>
       <c r="C684" s="3" t="s">
-        <v>1448</v>
-[...2 lines deleted...]
-    <row r="685" spans="1:3" ht="225" x14ac:dyDescent="0.25">
+        <v>1456</v>
+      </c>
+    </row>
+    <row r="685" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A685" s="3" t="s">
-        <v>1449</v>
+        <v>1457</v>
       </c>
       <c r="B685" s="3" t="s">
-        <v>1450</v>
+        <v>102</v>
       </c>
       <c r="C685" s="3" t="s">
-        <v>1451</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="686" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A686" s="3" t="s">
-        <v>1452</v>
+        <v>1459</v>
       </c>
       <c r="B686" s="3" t="s">
-        <v>24</v>
+        <v>119</v>
       </c>
       <c r="C686" s="3" t="s">
-        <v>1453</v>
-[...2 lines deleted...]
-    <row r="687" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="687" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A687" s="3" t="s">
-        <v>1454</v>
+        <v>1461</v>
       </c>
       <c r="B687" s="3"/>
       <c r="C687" s="3" t="s">
-        <v>1455</v>
-[...2 lines deleted...]
-    <row r="688" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+        <v>1462</v>
+      </c>
+    </row>
+    <row r="688" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A688" s="3" t="s">
-        <v>1456</v>
+        <v>1463</v>
       </c>
       <c r="B688" s="3" t="s">
-        <v>403</v>
+        <v>15</v>
       </c>
       <c r="C688" s="3" t="s">
-        <v>1457</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="689" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A689" s="3" t="s">
-        <v>1458</v>
+        <v>1465</v>
       </c>
       <c r="B689" s="3"/>
       <c r="C689" s="3" t="s">
-        <v>1459</v>
-[...2 lines deleted...]
-    <row r="690" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+        <v>1466</v>
+      </c>
+    </row>
+    <row r="690" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A690" s="3" t="s">
-        <v>1460</v>
-[...3 lines deleted...]
-      </c>
+        <v>1467</v>
+      </c>
+      <c r="B690" s="3"/>
       <c r="C690" s="3" t="s">
-        <v>1462</v>
-[...2 lines deleted...]
-    <row r="691" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>1468</v>
+      </c>
+    </row>
+    <row r="691" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A691" s="3" t="s">
-        <v>1463</v>
-[...3 lines deleted...]
-      </c>
+        <v>1469</v>
+      </c>
+      <c r="B691" s="3"/>
       <c r="C691" s="3" t="s">
-        <v>1464</v>
-[...2 lines deleted...]
-    <row r="692" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+        <v>1470</v>
+      </c>
+    </row>
+    <row r="692" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A692" s="3" t="s">
-        <v>1465</v>
+        <v>1471</v>
       </c>
       <c r="B692" s="3" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="C692" s="3" t="s">
-        <v>1466</v>
-[...2 lines deleted...]
-    <row r="693" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>1472</v>
+      </c>
+    </row>
+    <row r="693" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A693" s="3" t="s">
-        <v>1467</v>
+        <v>1473</v>
       </c>
       <c r="B693" s="3" t="s">
-        <v>427</v>
+        <v>15</v>
       </c>
       <c r="C693" s="3" t="s">
-        <v>1468</v>
-[...2 lines deleted...]
-    <row r="694" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="694" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A694" s="3" t="s">
-        <v>1469</v>
+        <v>1475</v>
       </c>
       <c r="B694" s="3" t="s">
-        <v>24</v>
+        <v>102</v>
       </c>
       <c r="C694" s="3" t="s">
-        <v>1470</v>
-[...2 lines deleted...]
-    <row r="695" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1476</v>
+      </c>
+    </row>
+    <row r="695" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A695" s="3" t="s">
-        <v>1471</v>
-[...1 lines deleted...]
-      <c r="B695" s="3"/>
+        <v>1477</v>
+      </c>
+      <c r="B695" s="3" t="s">
+        <v>15</v>
+      </c>
       <c r="C695" s="3" t="s">
-        <v>1472</v>
-[...2 lines deleted...]
-    <row r="696" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1478</v>
+      </c>
+    </row>
+    <row r="696" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A696" s="3" t="s">
-        <v>1473</v>
+        <v>1479</v>
       </c>
       <c r="B696" s="3"/>
       <c r="C696" s="3" t="s">
-        <v>1474</v>
-[...2 lines deleted...]
-    <row r="697" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1480</v>
+      </c>
+    </row>
+    <row r="697" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A697" s="3" t="s">
-        <v>1475</v>
+        <v>1481</v>
       </c>
       <c r="B697" s="3"/>
       <c r="C697" s="3" t="s">
-        <v>1476</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="698" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A698" s="3" t="s">
-        <v>1477</v>
+        <v>1483</v>
       </c>
       <c r="B698" s="3"/>
       <c r="C698" s="3" t="s">
-        <v>1478</v>
-[...2 lines deleted...]
-    <row r="699" spans="1:3" ht="195" x14ac:dyDescent="0.25">
+        <v>1484</v>
+      </c>
+    </row>
+    <row r="699" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A699" s="3" t="s">
-        <v>1479</v>
-[...3 lines deleted...]
-      </c>
+        <v>1485</v>
+      </c>
+      <c r="B699" s="3"/>
       <c r="C699" s="3" t="s">
-        <v>1481</v>
-[...2 lines deleted...]
-    <row r="700" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="700" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A700" s="3" t="s">
-        <v>1482</v>
-[...3 lines deleted...]
-      </c>
+        <v>1487</v>
+      </c>
+      <c r="B700" s="3"/>
       <c r="C700" s="3" t="s">
-        <v>1484</v>
-[...2 lines deleted...]
-    <row r="701" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+        <v>1488</v>
+      </c>
+    </row>
+    <row r="701" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A701" s="3" t="s">
-        <v>1485</v>
-[...3 lines deleted...]
-      </c>
+        <v>1489</v>
+      </c>
+      <c r="B701" s="3"/>
       <c r="C701" s="3" t="s">
-        <v>1486</v>
-[...2 lines deleted...]
-    <row r="702" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1490</v>
+      </c>
+    </row>
+    <row r="702" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A702" s="3" t="s">
-        <v>1487</v>
+        <v>1491</v>
       </c>
       <c r="B702" s="3"/>
       <c r="C702" s="3" t="s">
-        <v>1488</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="703" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A703" s="3" t="s">
-        <v>1489</v>
+        <v>1493</v>
       </c>
       <c r="B703" s="3"/>
       <c r="C703" s="3" t="s">
-        <v>1490</v>
-[...2 lines deleted...]
-    <row r="704" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1494</v>
+      </c>
+    </row>
+    <row r="704" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A704" s="3" t="s">
-        <v>1491</v>
+        <v>1495</v>
       </c>
       <c r="B704" s="3"/>
       <c r="C704" s="3" t="s">
-        <v>1492</v>
-[...2 lines deleted...]
-    <row r="705" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1496</v>
+      </c>
+    </row>
+    <row r="705" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A705" s="3" t="s">
-        <v>1493</v>
+        <v>1497</v>
       </c>
       <c r="B705" s="3"/>
       <c r="C705" s="3" t="s">
-        <v>1494</v>
-[...2 lines deleted...]
-    <row r="706" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="706" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A706" s="3" t="s">
-        <v>1495</v>
-[...3 lines deleted...]
-      </c>
+        <v>1499</v>
+      </c>
+      <c r="B706" s="3"/>
       <c r="C706" s="3" t="s">
-        <v>1496</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="707" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A707" s="3" t="s">
-        <v>1497</v>
+        <v>1501</v>
       </c>
       <c r="B707" s="3"/>
       <c r="C707" s="3" t="s">
-        <v>1498</v>
-[...2 lines deleted...]
-    <row r="708" spans="1:3" ht="225" x14ac:dyDescent="0.25">
+        <v>1502</v>
+      </c>
+    </row>
+    <row r="708" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A708" s="3" t="s">
-        <v>1499</v>
+        <v>1503</v>
       </c>
       <c r="B708" s="3" t="s">
-        <v>1500</v>
+        <v>213</v>
       </c>
       <c r="C708" s="3" t="s">
-        <v>1501</v>
-[...2 lines deleted...]
-    <row r="709" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1504</v>
+      </c>
+    </row>
+    <row r="709" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A709" s="3" t="s">
-        <v>1502</v>
-[...1 lines deleted...]
-      <c r="B709" s="3"/>
+        <v>1505</v>
+      </c>
+      <c r="B709" s="3" t="s">
+        <v>219</v>
+      </c>
       <c r="C709" s="3" t="s">
-        <v>1503</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="710" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A710" s="3" t="s">
-        <v>1504</v>
+        <v>1507</v>
       </c>
       <c r="B710" s="3"/>
       <c r="C710" s="3" t="s">
-        <v>1505</v>
-[...2 lines deleted...]
-    <row r="711" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1508</v>
+      </c>
+    </row>
+    <row r="711" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A711" s="3" t="s">
-        <v>1506</v>
-[...1 lines deleted...]
-      <c r="B711" s="3"/>
+        <v>1509</v>
+      </c>
+      <c r="B711" s="3" t="s">
+        <v>15</v>
+      </c>
       <c r="C711" s="3" t="s">
-        <v>1507</v>
-[...2 lines deleted...]
-    <row r="712" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1510</v>
+      </c>
+    </row>
+    <row r="712" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A712" s="3" t="s">
-        <v>1508</v>
-[...1 lines deleted...]
-      <c r="B712" s="3"/>
+        <v>1511</v>
+      </c>
+      <c r="B712" s="3" t="s">
+        <v>219</v>
+      </c>
       <c r="C712" s="3" t="s">
-        <v>1509</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="713" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A713" s="3" t="s">
-        <v>1510</v>
+        <v>1513</v>
       </c>
       <c r="B713" s="3"/>
       <c r="C713" s="3" t="s">
-        <v>1511</v>
-[...2 lines deleted...]
-    <row r="714" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1514</v>
+      </c>
+    </row>
+    <row r="714" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A714" s="3" t="s">
-        <v>1512</v>
-[...1 lines deleted...]
-      <c r="B714" s="3"/>
+        <v>1515</v>
+      </c>
+      <c r="B714" s="3" t="s">
+        <v>15</v>
+      </c>
       <c r="C714" s="3" t="s">
-        <v>1513</v>
-[...2 lines deleted...]
-    <row r="715" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1516</v>
+      </c>
+    </row>
+    <row r="715" spans="1:3" ht="90" x14ac:dyDescent="0.25">
       <c r="A715" s="3" t="s">
-        <v>1514</v>
-[...1 lines deleted...]
-      <c r="B715" s="3"/>
+        <v>1517</v>
+      </c>
+      <c r="B715" s="3" t="s">
+        <v>15</v>
+      </c>
       <c r="C715" s="3" t="s">
-        <v>1515</v>
-[...2 lines deleted...]
-    <row r="716" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1518</v>
+      </c>
+    </row>
+    <row r="716" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A716" s="3" t="s">
-        <v>1516</v>
-[...1 lines deleted...]
-      <c r="B716" s="3"/>
+        <v>1519</v>
+      </c>
+      <c r="B716" s="3" t="s">
+        <v>15</v>
+      </c>
       <c r="C716" s="3" t="s">
-        <v>1517</v>
-[...2 lines deleted...]
-    <row r="717" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="717" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A717" s="3" t="s">
-        <v>1518</v>
-[...1 lines deleted...]
-      <c r="B717" s="3"/>
+        <v>1521</v>
+      </c>
+      <c r="B717" s="3" t="s">
+        <v>15</v>
+      </c>
       <c r="C717" s="3" t="s">
-        <v>1519</v>
-[...2 lines deleted...]
-    <row r="718" spans="1:3" ht="345" x14ac:dyDescent="0.25">
+        <v>1522</v>
+      </c>
+    </row>
+    <row r="718" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A718" s="3" t="s">
-        <v>1520</v>
-[...3 lines deleted...]
-      </c>
+        <v>1523</v>
+      </c>
+      <c r="B718" s="3"/>
       <c r="C718" s="3" t="s">
-        <v>1522</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="719" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A719" s="3" t="s">
-        <v>1523</v>
-[...1 lines deleted...]
-      <c r="B719" s="3"/>
+        <v>1525</v>
+      </c>
+      <c r="B719" s="3" t="s">
+        <v>15</v>
+      </c>
       <c r="C719" s="3" t="s">
-        <v>1524</v>
-[...2 lines deleted...]
-    <row r="720" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1526</v>
+      </c>
+    </row>
+    <row r="720" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A720" s="3" t="s">
-        <v>1525</v>
+        <v>1527</v>
       </c>
       <c r="B720" s="3"/>
       <c r="C720" s="3" t="s">
-        <v>1526</v>
-[...2 lines deleted...]
-    <row r="721" spans="1:3" ht="210" x14ac:dyDescent="0.25">
+        <v>1528</v>
+      </c>
+    </row>
+    <row r="721" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A721" s="3" t="s">
-        <v>1527</v>
-[...3 lines deleted...]
-      </c>
+        <v>1529</v>
+      </c>
+      <c r="B721" s="3"/>
       <c r="C721" s="3" t="s">
-        <v>1529</v>
-[...2 lines deleted...]
-    <row r="722" spans="1:3" ht="375" x14ac:dyDescent="0.25">
+        <v>1530</v>
+      </c>
+    </row>
+    <row r="722" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A722" s="3" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="B722" s="3" t="s">
-        <v>1531</v>
+        <v>15</v>
       </c>
       <c r="C722" s="3" t="s">
         <v>1532</v>
       </c>
     </row>
     <row r="723" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A723" s="3" t="s">
         <v>1533</v>
       </c>
       <c r="B723" s="3"/>
       <c r="C723" s="3" t="s">
         <v>1534</v>
       </c>
     </row>
-    <row r="724" spans="1:3" ht="105" x14ac:dyDescent="0.25">
+    <row r="724" spans="1:3" ht="150" x14ac:dyDescent="0.25">
       <c r="A724" s="3" t="s">
         <v>1535</v>
       </c>
       <c r="B724" s="3" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-    <row r="725" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>99</v>
+      </c>
+      <c r="C724" s="3" t="s">
+        <v>1536</v>
+      </c>
+    </row>
+    <row r="725" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A725" s="3" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
       <c r="B725" s="3" t="s">
-        <v>1537</v>
+        <v>15</v>
       </c>
       <c r="C725" s="3" t="s">
         <v>1538</v>
       </c>
     </row>
-    <row r="726" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+    <row r="726" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A726" s="3" t="s">
         <v>1539</v>
       </c>
-      <c r="B726" s="3"/>
+      <c r="B726" s="3" t="s">
+        <v>15</v>
+      </c>
       <c r="C726" s="3" t="s">
         <v>1540</v>
       </c>
     </row>
-    <row r="727" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+    <row r="727" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A727" s="3" t="s">
         <v>1541</v>
       </c>
-      <c r="B727" s="3"/>
+      <c r="B727" s="3" t="s">
+        <v>452</v>
+      </c>
       <c r="C727" s="3" t="s">
         <v>1542</v>
       </c>
     </row>
     <row r="728" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A728" s="3" t="s">
         <v>1543</v>
       </c>
       <c r="B728" s="3" t="s">
-        <v>24</v>
+        <v>213</v>
       </c>
       <c r="C728" s="3" t="s">
         <v>1544</v>
       </c>
     </row>
     <row r="729" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A729" s="3" t="s">
         <v>1545</v>
       </c>
       <c r="B729" s="3"/>
       <c r="C729" s="3" t="s">
         <v>1546</v>
       </c>
     </row>
-    <row r="730" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+    <row r="730" spans="1:3" ht="75" x14ac:dyDescent="0.25">
       <c r="A730" s="3" t="s">
         <v>1547</v>
       </c>
       <c r="B730" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="C730" s="3" t="s">
         <v>1548</v>
       </c>
-      <c r="C730" s="3" t="s">
+    </row>
+    <row r="731" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A731" s="3" t="s">
         <v>1549</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A731" s="3" t="s">
+      <c r="B731" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="C731" s="3" t="s">
         <v>1550</v>
       </c>
-      <c r="B731" s="3"/>
-      <c r="C731" s="3" t="s">
+    </row>
+    <row r="732" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A732" s="3" t="s">
         <v>1551</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A732" s="3" t="s">
+      <c r="B732" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C732" s="3" t="s">
         <v>1552</v>
       </c>
-      <c r="B732" s="3" t="s">
+    </row>
+    <row r="733" spans="1:3" ht="120" x14ac:dyDescent="0.25">
+      <c r="A733" s="3" t="s">
         <v>1553</v>
       </c>
-      <c r="C732" s="3" t="s">
+      <c r="B733" s="3" t="s">
+        <v>726</v>
+      </c>
+      <c r="C733" s="3" t="s">
         <v>1554</v>
       </c>
     </row>
-    <row r="733" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A733" s="3" t="s">
+    <row r="734" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A734" s="3" t="s">
         <v>1555</v>
-      </c>
-[...7 lines deleted...]
-        <v>1557</v>
       </c>
       <c r="B734" s="3"/>
       <c r="C734" s="3" t="s">
+        <v>1556</v>
+      </c>
+    </row>
+    <row r="735" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A735" s="3" t="s">
+        <v>1557</v>
+      </c>
+      <c r="B735" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="C735" s="3" t="s">
         <v>1558</v>
-      </c>
-[...9 lines deleted...]
-        <v>1560</v>
       </c>
     </row>
     <row r="736" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A736" s="3" t="s">
+        <v>1559</v>
+      </c>
+      <c r="B736" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C736" s="3" t="s">
+        <v>1560</v>
+      </c>
+    </row>
+    <row r="737" spans="1:3" ht="225" x14ac:dyDescent="0.25">
+      <c r="A737" s="3" t="s">
         <v>1561</v>
       </c>
-      <c r="B736" s="3"/>
-      <c r="C736" s="3" t="s">
+      <c r="B737" s="3" t="s">
         <v>1562</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A737" s="3" t="s">
+      <c r="C737" s="3" t="s">
         <v>1563</v>
-      </c>
-[...4 lines deleted...]
-        <v>1564</v>
       </c>
     </row>
     <row r="738" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A738" s="3" t="s">
+        <v>1564</v>
+      </c>
+      <c r="B738" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C738" s="3" t="s">
         <v>1565</v>
       </c>
-      <c r="B738" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C738" s="3" t="s">
+    </row>
+    <row r="739" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A739" s="3" t="s">
         <v>1566</v>
-      </c>
-[...3 lines deleted...]
-        <v>1567</v>
       </c>
       <c r="B739" s="3"/>
       <c r="C739" s="3" t="s">
+        <v>1567</v>
+      </c>
+    </row>
+    <row r="740" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A740" s="3" t="s">
         <v>1568</v>
-      </c>
-[...3 lines deleted...]
-        <v>1569</v>
       </c>
       <c r="B740" s="3"/>
       <c r="C740" s="3" t="s">
-        <v>1570</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="741" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A741" s="3" t="s">
-        <v>1571</v>
+        <v>1570</v>
       </c>
       <c r="B741" s="3"/>
       <c r="C741" s="3" t="s">
+        <v>1571</v>
+      </c>
+    </row>
+    <row r="742" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A742" s="3" t="s">
         <v>1572</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A742" s="3" t="s">
+      <c r="B742" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="C742" s="3" t="s">
         <v>1573</v>
       </c>
-      <c r="B742" s="3"/>
-      <c r="C742" s="3" t="s">
+    </row>
+    <row r="743" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A743" s="3" t="s">
         <v>1574</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A743" s="3" t="s">
+      <c r="B743" s="3"/>
+      <c r="C743" s="3" t="s">
         <v>1575</v>
       </c>
-      <c r="B743" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C743" s="3" t="s">
+    </row>
+    <row r="744" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A744" s="3" t="s">
         <v>1576</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A744" s="3" t="s">
+      <c r="B744" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C744" s="3" t="s">
         <v>1577</v>
-      </c>
-[...4 lines deleted...]
-        <v>1579</v>
       </c>
     </row>
     <row r="745" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A745" s="3" t="s">
-        <v>1580</v>
+        <v>1578</v>
       </c>
       <c r="B745" s="3"/>
       <c r="C745" s="3" t="s">
+        <v>1579</v>
+      </c>
+    </row>
+    <row r="746" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A746" s="3" t="s">
+        <v>1580</v>
+      </c>
+      <c r="B746" s="3" t="s">
         <v>1581</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A746" s="3" t="s">
+      <c r="C746" s="3" t="s">
         <v>1582</v>
       </c>
-      <c r="B746" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C746" s="3" t="s">
+    </row>
+    <row r="747" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A747" s="3" t="s">
         <v>1583</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A747" s="3" t="s">
+      <c r="B747" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="C747" s="3" t="s">
         <v>1584</v>
-      </c>
-[...4 lines deleted...]
-        <v>1585</v>
       </c>
     </row>
     <row r="748" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A748" s="3" t="s">
+        <v>1585</v>
+      </c>
+      <c r="B748" s="3"/>
+      <c r="C748" s="3" t="s">
         <v>1586</v>
       </c>
-      <c r="B748" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C748" s="3" t="s">
+    </row>
+    <row r="749" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A749" s="3" t="s">
         <v>1587</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A749" s="3" t="s">
+      <c r="B749" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C749" s="3" t="s">
         <v>1588</v>
       </c>
-      <c r="B749" s="3"/>
-      <c r="C749" s="3" t="s">
+    </row>
+    <row r="750" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A750" s="3" t="s">
         <v>1589</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A750" s="3" t="s">
+      <c r="B750" s="3" t="s">
+        <v>594</v>
+      </c>
+      <c r="C750" s="3" t="s">
         <v>1590</v>
-      </c>
-[...2 lines deleted...]
-        <v>1591</v>
       </c>
     </row>
     <row r="751" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A751" s="3" t="s">
+        <v>1591</v>
+      </c>
+      <c r="B751" s="3"/>
+      <c r="C751" s="3" t="s">
         <v>1592</v>
       </c>
-      <c r="B751" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C751" s="3" t="s">
+    </row>
+    <row r="752" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A752" s="3" t="s">
         <v>1593</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A752" s="3" t="s">
+      <c r="B752" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C752" s="3" t="s">
         <v>1594</v>
-      </c>
-[...4 lines deleted...]
-        <v>1595</v>
       </c>
     </row>
     <row r="753" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A753" s="3" t="s">
-        <v>1596</v>
+        <v>1595</v>
       </c>
       <c r="B753" s="3"/>
       <c r="C753" s="3" t="s">
-        <v>1503</v>
-[...2 lines deleted...]
-    <row r="754" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1596</v>
+      </c>
+    </row>
+    <row r="754" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A754" s="3" t="s">
         <v>1597</v>
       </c>
       <c r="B754" s="3"/>
       <c r="C754" s="3" t="s">
         <v>1598</v>
       </c>
     </row>
-    <row r="755" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="755" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A755" s="3" t="s">
         <v>1599</v>
       </c>
-      <c r="B755" s="3"/>
+      <c r="B755" s="3" t="s">
+        <v>182</v>
+      </c>
       <c r="C755" s="3" t="s">
         <v>1600</v>
       </c>
     </row>
-    <row r="756" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="756" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A756" s="3" t="s">
         <v>1601</v>
       </c>
       <c r="B756" s="3"/>
       <c r="C756" s="3" t="s">
         <v>1602</v>
       </c>
     </row>
-    <row r="757" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+    <row r="757" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A757" s="3" t="s">
         <v>1603</v>
       </c>
       <c r="B757" s="3" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C757" s="3" t="s">
         <v>1604</v>
       </c>
     </row>
-    <row r="758" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+    <row r="758" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A758" s="3" t="s">
         <v>1605</v>
       </c>
-      <c r="B758" s="3"/>
+      <c r="B758" s="3" t="s">
+        <v>9</v>
+      </c>
       <c r="C758" s="3" t="s">
         <v>1606</v>
       </c>
     </row>
     <row r="759" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A759" s="3" t="s">
         <v>1607</v>
       </c>
       <c r="B759" s="3"/>
       <c r="C759" s="3" t="s">
         <v>1608</v>
       </c>
     </row>
-    <row r="760" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+    <row r="760" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A760" s="3" t="s">
         <v>1609</v>
       </c>
-      <c r="B760" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B760" s="3"/>
       <c r="C760" s="3" t="s">
         <v>1610</v>
       </c>
     </row>
-    <row r="761" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+    <row r="761" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A761" s="3" t="s">
         <v>1611</v>
       </c>
-      <c r="B761" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B761" s="3"/>
       <c r="C761" s="3" t="s">
         <v>1612</v>
       </c>
     </row>
-    <row r="762" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+    <row r="762" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A762" s="3" t="s">
         <v>1613</v>
       </c>
-      <c r="B762" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B762" s="3"/>
       <c r="C762" s="3" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="763" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+    <row r="763" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A763" s="3" t="s">
         <v>1615</v>
       </c>
       <c r="B763" s="3" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C763" s="3" t="s">
         <v>1616</v>
       </c>
     </row>
-    <row r="764" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+    <row r="764" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A764" s="3" t="s">
         <v>1617</v>
       </c>
-      <c r="B764" s="3"/>
+      <c r="B764" s="3" t="s">
+        <v>102</v>
+      </c>
       <c r="C764" s="3" t="s">
         <v>1618</v>
       </c>
     </row>
     <row r="765" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A765" s="3" t="s">
         <v>1619</v>
       </c>
       <c r="B765" s="3" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C765" s="3" t="s">
         <v>1620</v>
       </c>
     </row>
-    <row r="766" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+    <row r="766" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A766" s="3" t="s">
         <v>1621</v>
       </c>
-      <c r="B766" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B766" s="3"/>
       <c r="C766" s="3" t="s">
         <v>1622</v>
       </c>
     </row>
-    <row r="767" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+    <row r="767" spans="1:3" ht="255" x14ac:dyDescent="0.25">
       <c r="A767" s="3" t="s">
         <v>1623</v>
       </c>
-      <c r="B767" s="3"/>
+      <c r="B767" s="3" t="s">
+        <v>1624</v>
+      </c>
       <c r="C767" s="3" t="s">
-        <v>1624</v>
-[...2 lines deleted...]
-    <row r="768" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1625</v>
+      </c>
+    </row>
+    <row r="768" spans="1:3" ht="150" x14ac:dyDescent="0.25">
       <c r="A768" s="3" t="s">
-        <v>1625</v>
+        <v>1626</v>
       </c>
       <c r="B768" s="3" t="s">
-        <v>24</v>
+        <v>1627</v>
       </c>
       <c r="C768" s="3" t="s">
-        <v>1626</v>
-[...2 lines deleted...]
-    <row r="769" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1628</v>
+      </c>
+    </row>
+    <row r="769" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A769" s="3" t="s">
-        <v>1627</v>
+        <v>1629</v>
       </c>
       <c r="B769" s="3" t="s">
-        <v>24</v>
+        <v>213</v>
       </c>
       <c r="C769" s="3" t="s">
-        <v>1628</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="770" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A770" s="3" t="s">
-        <v>1629</v>
-[...3 lines deleted...]
-      </c>
+        <v>1631</v>
+      </c>
+      <c r="B770" s="3"/>
       <c r="C770" s="3" t="s">
-        <v>1630</v>
-[...2 lines deleted...]
-    <row r="771" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1632</v>
+      </c>
+    </row>
+    <row r="771" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A771" s="3" t="s">
-        <v>1631</v>
-[...1 lines deleted...]
-      <c r="B771" s="3"/>
+        <v>1633</v>
+      </c>
+      <c r="B771" s="3" t="s">
+        <v>15</v>
+      </c>
       <c r="C771" s="3" t="s">
-        <v>1632</v>
-[...2 lines deleted...]
-    <row r="772" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1634</v>
+      </c>
+    </row>
+    <row r="772" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A772" s="3" t="s">
-        <v>1633</v>
+        <v>1635</v>
       </c>
       <c r="B772" s="3"/>
       <c r="C772" s="3" t="s">
-        <v>1634</v>
-[...2 lines deleted...]
-    <row r="773" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>1636</v>
+      </c>
+    </row>
+    <row r="773" spans="1:3" ht="75" x14ac:dyDescent="0.25">
       <c r="A773" s="3" t="s">
-        <v>1635</v>
+        <v>1637</v>
       </c>
       <c r="B773" s="3" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="C773" s="3" t="s">
-        <v>1636</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="774" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A774" s="3" t="s">
-        <v>1637</v>
+        <v>1639</v>
       </c>
       <c r="B774" s="3"/>
       <c r="C774" s="3" t="s">
-        <v>1638</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="775" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A775" s="3" t="s">
-        <v>1639</v>
+        <v>1641</v>
       </c>
       <c r="B775" s="3"/>
       <c r="C775" s="3" t="s">
-        <v>1640</v>
-[...2 lines deleted...]
-    <row r="776" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1642</v>
+      </c>
+    </row>
+    <row r="776" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A776" s="3" t="s">
-        <v>1641</v>
-[...1 lines deleted...]
-      <c r="B776" s="3"/>
+        <v>1643</v>
+      </c>
+      <c r="B776" s="3" t="s">
+        <v>15</v>
+      </c>
       <c r="C776" s="3" t="s">
-        <v>1642</v>
-[...2 lines deleted...]
-    <row r="777" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1644</v>
+      </c>
+    </row>
+    <row r="777" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A777" s="3" t="s">
-        <v>1643</v>
-[...1 lines deleted...]
-      <c r="B777" s="3"/>
+        <v>1645</v>
+      </c>
+      <c r="B777" s="3" t="s">
+        <v>15</v>
+      </c>
       <c r="C777" s="3" t="s">
-        <v>1644</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="778" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A778" s="3" t="s">
-        <v>1645</v>
+        <v>1647</v>
       </c>
       <c r="B778" s="3" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C778" s="3" t="s">
-        <v>1646</v>
-[...2 lines deleted...]
-    <row r="779" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1648</v>
+      </c>
+    </row>
+    <row r="779" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A779" s="3" t="s">
-        <v>1647</v>
-[...3 lines deleted...]
-      </c>
+        <v>1649</v>
+      </c>
+      <c r="B779" s="3"/>
       <c r="C779" s="3" t="s">
-        <v>1648</v>
-[...2 lines deleted...]
-    <row r="780" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+        <v>1650</v>
+      </c>
+    </row>
+    <row r="780" spans="1:3" ht="165" x14ac:dyDescent="0.25">
       <c r="A780" s="3" t="s">
-        <v>1649</v>
+        <v>1651</v>
       </c>
       <c r="B780" s="3" t="s">
-        <v>1650</v>
+        <v>21</v>
       </c>
       <c r="C780" s="3" t="s">
-        <v>1651</v>
-[...2 lines deleted...]
-    <row r="781" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+        <v>1652</v>
+      </c>
+    </row>
+    <row r="781" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A781" s="3" t="s">
-        <v>1652</v>
+        <v>1653</v>
       </c>
       <c r="B781" s="3" t="s">
-        <v>1653</v>
+        <v>9</v>
       </c>
       <c r="C781" s="3" t="s">
         <v>1654</v>
       </c>
     </row>
-    <row r="782" spans="1:3" ht="105" x14ac:dyDescent="0.25">
+    <row r="782" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A782" s="3" t="s">
         <v>1655</v>
       </c>
       <c r="B782" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C782" s="3" t="s">
         <v>1656</v>
       </c>
-      <c r="C782" s="3" t="s">
+    </row>
+    <row r="783" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A783" s="3" t="s">
         <v>1657</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A783" s="3" t="s">
+      <c r="B783" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C783" s="3" t="s">
         <v>1658</v>
       </c>
-      <c r="B783" s="3" t="s">
+    </row>
+    <row r="784" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A784" s="3" t="s">
         <v>1659</v>
       </c>
-      <c r="C783" s="3" t="s">
+      <c r="B784" s="3"/>
+      <c r="C784" s="3" t="s">
         <v>1660</v>
       </c>
     </row>
-    <row r="784" spans="1:3" ht="60" x14ac:dyDescent="0.25">
-      <c r="A784" s="3" t="s">
+    <row r="785" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A785" s="3" t="s">
         <v>1661</v>
-      </c>
-[...9 lines deleted...]
-        <v>1663</v>
       </c>
       <c r="B785" s="3"/>
       <c r="C785" s="3" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="786" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A786" s="3" t="s">
+        <v>1663</v>
+      </c>
+      <c r="B786" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="C786" s="3" t="s">
         <v>1664</v>
       </c>
     </row>
-    <row r="786" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A786" s="3" t="s">
+    <row r="787" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A787" s="3" t="s">
         <v>1665</v>
       </c>
-      <c r="B786" s="3"/>
-      <c r="C786" s="3" t="s">
+      <c r="B787" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="C787" s="3" t="s">
         <v>1666</v>
       </c>
     </row>
-    <row r="787" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A787" s="3" t="s">
+    <row r="788" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A788" s="3" t="s">
         <v>1667</v>
-      </c>
-[...7 lines deleted...]
-        <v>1669</v>
       </c>
       <c r="B788" s="3"/>
       <c r="C788" s="3" t="s">
+        <v>1668</v>
+      </c>
+    </row>
+    <row r="789" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A789" s="3" t="s">
+        <v>1669</v>
+      </c>
+      <c r="B789" s="3" t="s">
         <v>1670</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A789" s="3" t="s">
+      <c r="C789" s="3" t="s">
         <v>1671</v>
       </c>
-      <c r="B789" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C789" s="3" t="s">
+    </row>
+    <row r="790" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A790" s="3" t="s">
         <v>1672</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A790" s="3" t="s">
+      <c r="B790" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C790" s="3"/>
+    </row>
+    <row r="791" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A791" s="3" t="s">
         <v>1673</v>
       </c>
-      <c r="B790" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C790" s="3" t="s">
+      <c r="B791" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C791" s="3" t="s">
         <v>1674</v>
       </c>
     </row>
-    <row r="791" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
-      <c r="A791" s="3" t="s">
+    <row r="792" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A792" s="3" t="s">
         <v>1675</v>
       </c>
-      <c r="B791" s="3" t="s">
+      <c r="B792" s="3"/>
+      <c r="C792" s="3" t="s">
         <v>1676</v>
       </c>
-      <c r="C791" s="3" t="s">
+    </row>
+    <row r="793" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A793" s="3" t="s">
         <v>1677</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A792" s="3" t="s">
+      <c r="B793" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C793" s="3" t="s">
         <v>1678</v>
       </c>
-      <c r="B792" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C792" s="3" t="s">
+    </row>
+    <row r="794" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A794" s="3" t="s">
         <v>1679</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A793" s="3" t="s">
+      <c r="B794" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C794" s="3" t="s">
         <v>1680</v>
       </c>
-      <c r="B793" s="3"/>
-      <c r="C793" s="3" t="s">
+    </row>
+    <row r="795" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A795" s="3" t="s">
         <v>1681</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A794" s="3" t="s">
+      <c r="B795" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C795" s="3" t="s">
         <v>1682</v>
       </c>
-      <c r="B794" s="3"/>
-      <c r="C794" s="3" t="s">
+    </row>
+    <row r="796" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A796" s="3" t="s">
         <v>1683</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A795" s="3" t="s">
+      <c r="B796" s="3"/>
+      <c r="C796" s="3" t="s">
         <v>1684</v>
       </c>
-      <c r="B795" s="3"/>
-      <c r="C795" s="3" t="s">
+    </row>
+    <row r="797" spans="1:3" ht="105" x14ac:dyDescent="0.25">
+      <c r="A797" s="3" t="s">
         <v>1685</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A796" s="3" t="s">
+      <c r="B797" s="3" t="s">
         <v>1686</v>
       </c>
-      <c r="B796" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C796" s="3" t="s">
+      <c r="C797" s="3" t="s">
         <v>1687</v>
       </c>
     </row>
-    <row r="797" spans="1:3" ht="75" x14ac:dyDescent="0.25">
-      <c r="A797" s="3" t="s">
+    <row r="798" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A798" s="3" t="s">
         <v>1688</v>
       </c>
-      <c r="B797" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C797" s="3" t="s">
+      <c r="B798" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C798" s="3" t="s">
         <v>1689</v>
       </c>
     </row>
-    <row r="798" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A798" s="3" t="s">
+    <row r="799" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A799" s="3" t="s">
         <v>1690</v>
       </c>
-      <c r="B798" s="3"/>
-      <c r="C798" s="3" t="s">
+      <c r="B799" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C799" s="3" t="s">
         <v>1691</v>
       </c>
     </row>
-    <row r="799" spans="1:3" ht="45" x14ac:dyDescent="0.25">
-      <c r="A799" s="3" t="s">
+    <row r="800" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A800" s="3" t="s">
         <v>1692</v>
       </c>
-      <c r="B799" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C799" s="3" t="s">
+      <c r="B800" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C800" s="3" t="s">
         <v>1693</v>
       </c>
     </row>
-    <row r="800" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A800" s="3" t="s">
+    <row r="801" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A801" s="3" t="s">
         <v>1694</v>
       </c>
-      <c r="B800" s="3"/>
-      <c r="C800" s="3" t="s">
+      <c r="B801" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C801" s="3" t="s">
         <v>1695</v>
       </c>
     </row>
-    <row r="801" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A801" s="3" t="s">
+    <row r="802" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A802" s="3" t="s">
         <v>1696</v>
       </c>
-      <c r="B801" s="3"/>
-      <c r="C801" s="3" t="s">
+      <c r="B802" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="C802" s="3" t="s">
         <v>1697</v>
-      </c>
-[...9 lines deleted...]
-        <v>1699</v>
       </c>
     </row>
     <row r="803" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A803" s="3" t="s">
-        <v>1700</v>
+        <v>1698</v>
       </c>
       <c r="B803" s="3" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="C803" s="3"/>
     </row>
     <row r="804" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A804" s="3" t="s">
+        <v>1699</v>
+      </c>
+      <c r="B804" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C804" s="3" t="s">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="805" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A805" s="3" t="s">
+        <v>1701</v>
+      </c>
+      <c r="B805" s="3"/>
+      <c r="C805" s="3" t="s">
         <v>1702</v>
-      </c>
-[...15 lines deleted...]
-        <v>1705</v>
       </c>
     </row>
     <row r="806" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A806" s="3" t="s">
+        <v>1703</v>
+      </c>
+      <c r="B806" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C806" s="3" t="s">
+        <v>1704</v>
+      </c>
+    </row>
+    <row r="807" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A807" s="3" t="s">
+        <v>1705</v>
+      </c>
+      <c r="B807" s="3"/>
+      <c r="C807" s="3" t="s">
         <v>1706</v>
       </c>
-      <c r="B806" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C806" s="3" t="s">
+    </row>
+    <row r="808" spans="1:3" ht="225" x14ac:dyDescent="0.25">
+      <c r="A808" s="3" t="s">
         <v>1707</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A807" s="3" t="s">
+      <c r="B808" s="3" t="s">
         <v>1708</v>
       </c>
-      <c r="B807" s="3" t="s">
-[...5 lines deleted...]
-      <c r="A808" s="3" t="s">
+      <c r="C808" s="3" t="s">
         <v>1709</v>
-      </c>
-[...2 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
     <row r="809" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A809" s="3" t="s">
         <v>1710</v>
       </c>
       <c r="B809" s="3" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C809" s="3" t="s">
         <v>1711</v>
       </c>
     </row>
-    <row r="810" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+    <row r="810" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A810" s="3" t="s">
         <v>1712</v>
       </c>
-      <c r="B810" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B810" s="3"/>
       <c r="C810" s="3" t="s">
         <v>1713</v>
       </c>
     </row>
-    <row r="811" spans="1:3" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C811" s="3"/>
+    <row r="811" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A811" s="3" t="s">
+        <v>1714</v>
+      </c>
+      <c r="B811" s="3" t="s">
+        <v>488</v>
+      </c>
+      <c r="C811" s="3" t="s">
+        <v>1715</v>
+      </c>
+    </row>
+    <row r="812" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A812" s="3" t="s">
+        <v>1716</v>
+      </c>
+      <c r="B812" s="3"/>
+      <c r="C812" s="3" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="813" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A813" s="3" t="s">
+        <v>1718</v>
+      </c>
+      <c r="B813" s="3" t="s">
+        <v>1719</v>
+      </c>
+      <c r="C813" s="3" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="814" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A814" s="3" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B814" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C814" s="3" t="s">
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="815" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A815" s="3" t="s">
+        <v>1723</v>
+      </c>
+      <c r="B815" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C815" s="3" t="s">
+        <v>1724</v>
+      </c>
+    </row>
+    <row r="816" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A816" s="3" t="s">
+        <v>1725</v>
+      </c>
+      <c r="B816" s="3" t="s">
+        <v>520</v>
+      </c>
+      <c r="C816" s="3" t="s">
+        <v>1726</v>
+      </c>
+    </row>
+    <row r="817" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A817" s="3" t="s">
+        <v>1727</v>
+      </c>
+      <c r="B817" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C817" s="3" t="s">
+        <v>1728</v>
+      </c>
+    </row>
+    <row r="818" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A818" s="3" t="s">
+        <v>1729</v>
+      </c>
+      <c r="B818" s="3"/>
+      <c r="C818" s="3" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="819" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A819" s="3" t="s">
+        <v>1731</v>
+      </c>
+      <c r="B819" s="3"/>
+      <c r="C819" s="3" t="s">
+        <v>1732</v>
+      </c>
+    </row>
+    <row r="820" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A820" s="3" t="s">
+        <v>1733</v>
+      </c>
+      <c r="B820" s="3"/>
+      <c r="C820" s="3" t="s">
+        <v>1734</v>
+      </c>
+    </row>
+    <row r="821" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A821" s="3" t="s">
+        <v>1735</v>
+      </c>
+      <c r="B821" s="3"/>
+      <c r="C821" s="3" t="s">
+        <v>1736</v>
+      </c>
+    </row>
+    <row r="822" spans="1:3" ht="195" x14ac:dyDescent="0.25">
+      <c r="A822" s="3" t="s">
+        <v>1737</v>
+      </c>
+      <c r="B822" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="C822" s="3" t="s">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="823" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A823" s="3" t="s">
+        <v>1739</v>
+      </c>
+      <c r="B823" s="3" t="s">
+        <v>1581</v>
+      </c>
+      <c r="C823" s="3" t="s">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="824" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A824" s="3" t="s">
+        <v>1741</v>
+      </c>
+      <c r="B824" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="C824" s="3" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="825" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A825" s="3" t="s">
+        <v>1743</v>
+      </c>
+      <c r="B825" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C825" s="3" t="s">
+        <v>1744</v>
+      </c>
+    </row>
+    <row r="826" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A826" s="3" t="s">
+        <v>1745</v>
+      </c>
+      <c r="B826" s="3"/>
+      <c r="C826" s="3" t="s">
+        <v>1746</v>
+      </c>
+    </row>
+    <row r="827" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A827" s="3" t="s">
+        <v>1747</v>
+      </c>
+      <c r="B827" s="3"/>
+      <c r="C827" s="3" t="s">
+        <v>1748</v>
+      </c>
+    </row>
+    <row r="828" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A828" s="3" t="s">
+        <v>1749</v>
+      </c>
+      <c r="B828" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C828" s="3" t="s">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="829" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A829" s="3" t="s">
+        <v>1751</v>
+      </c>
+      <c r="B829" s="3"/>
+      <c r="C829" s="3" t="s">
+        <v>1752</v>
+      </c>
+    </row>
+    <row r="830" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A830" s="3" t="s">
+        <v>1753</v>
+      </c>
+      <c r="B830" s="3"/>
+      <c r="C830" s="3" t="s">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="831" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A831" s="3" t="s">
+        <v>1755</v>
+      </c>
+      <c r="B831" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="C831" s="3" t="s">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="832" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A832" s="3" t="s">
+        <v>1757</v>
+      </c>
+      <c r="B832" s="3"/>
+      <c r="C832" s="3" t="s">
+        <v>1758</v>
+      </c>
+    </row>
+    <row r="833" spans="1:3" ht="225" x14ac:dyDescent="0.25">
+      <c r="A833" s="3" t="s">
+        <v>1759</v>
+      </c>
+      <c r="B833" s="3" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C833" s="3" t="s">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="834" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A834" s="3" t="s">
+        <v>1762</v>
+      </c>
+      <c r="B834" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C834" s="3" t="s">
+        <v>1763</v>
+      </c>
+    </row>
+    <row r="835" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A835" s="3" t="s">
+        <v>1764</v>
+      </c>
+      <c r="B835" s="3"/>
+      <c r="C835" s="3" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="836" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A836" s="3" t="s">
+        <v>1766</v>
+      </c>
+      <c r="B836" s="3"/>
+      <c r="C836" s="3" t="s">
+        <v>1767</v>
+      </c>
+    </row>
+    <row r="837" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A837" s="3" t="s">
+        <v>1768</v>
+      </c>
+      <c r="B837" s="3"/>
+      <c r="C837" s="3" t="s">
+        <v>1769</v>
+      </c>
+    </row>
+    <row r="838" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A838" s="3" t="s">
+        <v>1770</v>
+      </c>
+      <c r="B838" s="3"/>
+      <c r="C838" s="3" t="s">
+        <v>1771</v>
+      </c>
+    </row>
+    <row r="839" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A839" s="3" t="s">
+        <v>1772</v>
+      </c>
+      <c r="B839" s="3"/>
+      <c r="C839" s="3" t="s">
+        <v>1773</v>
+      </c>
+    </row>
+    <row r="840" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A840" s="3" t="s">
+        <v>1774</v>
+      </c>
+      <c r="B840" s="3"/>
+      <c r="C840" s="3" t="s">
+        <v>1775</v>
+      </c>
+    </row>
+    <row r="841" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A841" s="3" t="s">
+        <v>1776</v>
+      </c>
+      <c r="B841" s="3"/>
+      <c r="C841" s="3" t="s">
+        <v>1777</v>
+      </c>
+    </row>
+    <row r="842" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A842" s="3" t="s">
+        <v>1778</v>
+      </c>
+      <c r="B842" s="3"/>
+      <c r="C842" s="3" t="s">
+        <v>1779</v>
+      </c>
+    </row>
+    <row r="843" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A843" s="3" t="s">
+        <v>1780</v>
+      </c>
+      <c r="B843" s="3"/>
+      <c r="C843" s="3" t="s">
+        <v>1781</v>
+      </c>
+    </row>
+    <row r="844" spans="1:3" ht="345" x14ac:dyDescent="0.25">
+      <c r="A844" s="3" t="s">
+        <v>1782</v>
+      </c>
+      <c r="B844" s="3" t="s">
+        <v>1783</v>
+      </c>
+      <c r="C844" s="3" t="s">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="845" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A845" s="3" t="s">
+        <v>1785</v>
+      </c>
+      <c r="B845" s="3"/>
+      <c r="C845" s="3" t="s">
+        <v>1786</v>
+      </c>
+    </row>
+    <row r="846" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A846" s="3" t="s">
+        <v>1787</v>
+      </c>
+      <c r="B846" s="3"/>
+      <c r="C846" s="3" t="s">
+        <v>1788</v>
+      </c>
+    </row>
+    <row r="847" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A847" s="3" t="s">
+        <v>1789</v>
+      </c>
+      <c r="B847" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="C847" s="3" t="s">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="848" spans="1:3" ht="210" x14ac:dyDescent="0.25">
+      <c r="A848" s="3" t="s">
+        <v>1791</v>
+      </c>
+      <c r="B848" s="3" t="s">
+        <v>1792</v>
+      </c>
+      <c r="C848" s="3" t="s">
+        <v>1793</v>
+      </c>
+    </row>
+    <row r="849" spans="1:3" ht="375" x14ac:dyDescent="0.25">
+      <c r="A849" s="3" t="s">
+        <v>1794</v>
+      </c>
+      <c r="B849" s="3" t="s">
+        <v>1795</v>
+      </c>
+      <c r="C849" s="3" t="s">
+        <v>1796</v>
+      </c>
+    </row>
+    <row r="850" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A850" s="3" t="s">
+        <v>1797</v>
+      </c>
+      <c r="B850" s="3"/>
+      <c r="C850" s="3" t="s">
+        <v>1798</v>
+      </c>
+    </row>
+    <row r="851" spans="1:3" ht="105" x14ac:dyDescent="0.25">
+      <c r="A851" s="3" t="s">
+        <v>1799</v>
+      </c>
+      <c r="B851" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="C851" s="3"/>
+    </row>
+    <row r="852" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A852" s="3" t="s">
+        <v>1800</v>
+      </c>
+      <c r="B852" s="3" t="s">
+        <v>1801</v>
+      </c>
+      <c r="C852" s="3" t="s">
+        <v>1802</v>
+      </c>
+    </row>
+    <row r="853" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A853" s="3" t="s">
+        <v>1803</v>
+      </c>
+      <c r="B853" s="3"/>
+      <c r="C853" s="3" t="s">
+        <v>1804</v>
+      </c>
+    </row>
+    <row r="854" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A854" s="3" t="s">
+        <v>1805</v>
+      </c>
+      <c r="B854" s="3"/>
+      <c r="C854" s="3" t="s">
+        <v>1806</v>
+      </c>
+    </row>
+    <row r="855" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A855" s="3" t="s">
+        <v>1807</v>
+      </c>
+      <c r="B855" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C855" s="3" t="s">
+        <v>1808</v>
+      </c>
+    </row>
+    <row r="856" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A856" s="3" t="s">
+        <v>1809</v>
+      </c>
+      <c r="B856" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C856" s="3" t="s">
+        <v>1810</v>
+      </c>
+    </row>
+    <row r="857" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A857" s="3" t="s">
+        <v>1811</v>
+      </c>
+      <c r="B857" s="3"/>
+      <c r="C857" s="3" t="s">
+        <v>1812</v>
+      </c>
+    </row>
+    <row r="858" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A858" s="3" t="s">
+        <v>1813</v>
+      </c>
+      <c r="B858" s="3" t="s">
+        <v>1814</v>
+      </c>
+      <c r="C858" s="3" t="s">
+        <v>1815</v>
+      </c>
+    </row>
+    <row r="859" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A859" s="3" t="s">
+        <v>1816</v>
+      </c>
+      <c r="B859" s="3"/>
+      <c r="C859" s="3" t="s">
+        <v>1817</v>
+      </c>
+    </row>
+    <row r="860" spans="1:3" ht="225" x14ac:dyDescent="0.25">
+      <c r="A860" s="3" t="s">
+        <v>1818</v>
+      </c>
+      <c r="B860" s="3" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C860" s="3" t="s">
+        <v>1820</v>
+      </c>
+    </row>
+    <row r="861" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A861" s="3" t="s">
+        <v>1821</v>
+      </c>
+      <c r="B861" s="3"/>
+      <c r="C861" s="3" t="s">
+        <v>1822</v>
+      </c>
+    </row>
+    <row r="862" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A862" s="3" t="s">
+        <v>1823</v>
+      </c>
+      <c r="B862" s="3"/>
+      <c r="C862" s="3" t="s">
+        <v>1824</v>
+      </c>
+    </row>
+    <row r="863" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A863" s="3" t="s">
+        <v>1825</v>
+      </c>
+      <c r="B863" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C863" s="3" t="s">
+        <v>1826</v>
+      </c>
+    </row>
+    <row r="864" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A864" s="3" t="s">
+        <v>1827</v>
+      </c>
+      <c r="B864" s="3"/>
+      <c r="C864" s="3" t="s">
+        <v>1828</v>
+      </c>
+    </row>
+    <row r="865" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A865" s="3" t="s">
+        <v>1829</v>
+      </c>
+      <c r="B865" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C865" s="3" t="s">
+        <v>1830</v>
+      </c>
+    </row>
+    <row r="866" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A866" s="3" t="s">
+        <v>1831</v>
+      </c>
+      <c r="B866" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C866" s="3" t="s">
+        <v>1832</v>
+      </c>
+    </row>
+    <row r="867" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A867" s="3" t="s">
+        <v>1833</v>
+      </c>
+      <c r="B867" s="3"/>
+      <c r="C867" s="3" t="s">
+        <v>1834</v>
+      </c>
+    </row>
+    <row r="868" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A868" s="3" t="s">
+        <v>1835</v>
+      </c>
+      <c r="B868" s="3"/>
+      <c r="C868" s="3" t="s">
+        <v>1836</v>
+      </c>
+    </row>
+    <row r="869" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A869" s="3" t="s">
+        <v>1837</v>
+      </c>
+      <c r="B869" s="3"/>
+      <c r="C869" s="3" t="s">
+        <v>1838</v>
+      </c>
+    </row>
+    <row r="870" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A870" s="3" t="s">
+        <v>1839</v>
+      </c>
+      <c r="B870" s="3"/>
+      <c r="C870" s="3" t="s">
+        <v>1840</v>
+      </c>
+    </row>
+    <row r="871" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A871" s="3" t="s">
+        <v>1841</v>
+      </c>
+      <c r="B871" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C871" s="3" t="s">
+        <v>1842</v>
+      </c>
+    </row>
+    <row r="872" spans="1:3" ht="210" x14ac:dyDescent="0.25">
+      <c r="A872" s="3" t="s">
+        <v>1843</v>
+      </c>
+      <c r="B872" s="3" t="s">
+        <v>1844</v>
+      </c>
+      <c r="C872" s="3" t="s">
+        <v>1845</v>
+      </c>
+    </row>
+    <row r="873" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A873" s="3" t="s">
+        <v>1846</v>
+      </c>
+      <c r="B873" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C873" s="3" t="s">
+        <v>1847</v>
+      </c>
+    </row>
+    <row r="874" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A874" s="3" t="s">
+        <v>1848</v>
+      </c>
+      <c r="B874" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C874" s="3" t="s">
+        <v>1849</v>
+      </c>
+    </row>
+    <row r="875" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A875" s="3" t="s">
+        <v>1850</v>
+      </c>
+      <c r="B875" s="3"/>
+      <c r="C875" s="3" t="s">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="876" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A876" s="3" t="s">
+        <v>1852</v>
+      </c>
+      <c r="B876" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C876" s="3" t="s">
+        <v>1853</v>
+      </c>
+    </row>
+    <row r="877" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A877" s="3" t="s">
+        <v>1854</v>
+      </c>
+      <c r="B877" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="C877" s="3" t="s">
+        <v>1855</v>
+      </c>
+    </row>
+    <row r="878" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A878" s="3" t="s">
+        <v>1856</v>
+      </c>
+      <c r="B878" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C878" s="3" t="s">
+        <v>1857</v>
+      </c>
+    </row>
+    <row r="879" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A879" s="3" t="s">
+        <v>1858</v>
+      </c>
+      <c r="B879" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C879" s="3" t="s">
+        <v>1859</v>
+      </c>
+    </row>
+    <row r="880" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A880" s="3" t="s">
+        <v>1860</v>
+      </c>
+      <c r="B880" s="3"/>
+      <c r="C880" s="3" t="s">
+        <v>1861</v>
+      </c>
+    </row>
+    <row r="881" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A881" s="3" t="s">
+        <v>1862</v>
+      </c>
+      <c r="B881" s="3"/>
+      <c r="C881" s="3" t="s">
+        <v>1863</v>
+      </c>
+    </row>
+    <row r="882" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A882" s="3" t="s">
+        <v>1864</v>
+      </c>
+      <c r="B882" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="C882" s="3" t="s">
+        <v>1865</v>
+      </c>
+    </row>
+    <row r="883" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A883" s="3" t="s">
+        <v>1866</v>
+      </c>
+      <c r="B883" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="C883" s="3" t="s">
+        <v>1867</v>
+      </c>
+    </row>
+    <row r="884" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A884" s="3" t="s">
+        <v>1868</v>
+      </c>
+      <c r="B884" s="3"/>
+      <c r="C884" s="3" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="885" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A885" s="3" t="s">
+        <v>1869</v>
+      </c>
+      <c r="B885" s="3"/>
+      <c r="C885" s="3" t="s">
+        <v>1870</v>
+      </c>
+    </row>
+    <row r="886" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A886" s="3" t="s">
+        <v>1871</v>
+      </c>
+      <c r="B886" s="3"/>
+      <c r="C886" s="3" t="s">
+        <v>1872</v>
+      </c>
+    </row>
+    <row r="887" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A887" s="3" t="s">
+        <v>1873</v>
+      </c>
+      <c r="B887" s="3"/>
+      <c r="C887" s="3" t="s">
+        <v>1874</v>
+      </c>
+    </row>
+    <row r="888" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A888" s="3" t="s">
+        <v>1875</v>
+      </c>
+      <c r="B888" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C888" s="3" t="s">
+        <v>1876</v>
+      </c>
+    </row>
+    <row r="889" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A889" s="3" t="s">
+        <v>1877</v>
+      </c>
+      <c r="B889" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C889" s="3" t="s">
+        <v>1878</v>
+      </c>
+    </row>
+    <row r="890" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A890" s="3" t="s">
+        <v>1879</v>
+      </c>
+      <c r="B890" s="3"/>
+      <c r="C890" s="3" t="s">
+        <v>1880</v>
+      </c>
+    </row>
+    <row r="891" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A891" s="3" t="s">
+        <v>1881</v>
+      </c>
+      <c r="B891" s="3"/>
+      <c r="C891" s="3" t="s">
+        <v>1882</v>
+      </c>
+    </row>
+    <row r="892" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A892" s="3" t="s">
+        <v>1883</v>
+      </c>
+      <c r="B892" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C892" s="3" t="s">
+        <v>1884</v>
+      </c>
+    </row>
+    <row r="893" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A893" s="3" t="s">
+        <v>1885</v>
+      </c>
+      <c r="B893" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C893" s="3" t="s">
+        <v>1886</v>
+      </c>
+    </row>
+    <row r="894" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A894" s="3" t="s">
+        <v>1887</v>
+      </c>
+      <c r="B894" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C894" s="3" t="s">
+        <v>1888</v>
+      </c>
+    </row>
+    <row r="895" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A895" s="3" t="s">
+        <v>1889</v>
+      </c>
+      <c r="B895" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C895" s="3" t="s">
+        <v>1890</v>
+      </c>
+    </row>
+    <row r="896" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A896" s="3" t="s">
+        <v>1891</v>
+      </c>
+      <c r="B896" s="3"/>
+      <c r="C896" s="3" t="s">
+        <v>1892</v>
+      </c>
+    </row>
+    <row r="897" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A897" s="3" t="s">
+        <v>1893</v>
+      </c>
+      <c r="B897" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C897" s="3" t="s">
+        <v>1894</v>
+      </c>
+    </row>
+    <row r="898" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A898" s="3" t="s">
+        <v>1895</v>
+      </c>
+      <c r="B898" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C898" s="3" t="s">
+        <v>1896</v>
+      </c>
+    </row>
+    <row r="899" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A899" s="3" t="s">
+        <v>1897</v>
+      </c>
+      <c r="B899" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C899" s="3" t="s">
+        <v>1898</v>
+      </c>
+    </row>
+    <row r="900" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A900" s="3" t="s">
+        <v>1899</v>
+      </c>
+      <c r="B900" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C900" s="3" t="s">
+        <v>1900</v>
+      </c>
+    </row>
+    <row r="901" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A901" s="3" t="s">
+        <v>1901</v>
+      </c>
+      <c r="B901" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C901" s="3" t="s">
+        <v>1902</v>
+      </c>
+    </row>
+    <row r="902" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A902" s="3" t="s">
+        <v>1903</v>
+      </c>
+      <c r="B902" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="C902" s="3" t="s">
+        <v>1904</v>
+      </c>
+    </row>
+    <row r="903" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A903" s="3" t="s">
+        <v>1905</v>
+      </c>
+      <c r="B903" s="3"/>
+      <c r="C903" s="3" t="s">
+        <v>1906</v>
+      </c>
+    </row>
+    <row r="904" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A904" s="3" t="s">
+        <v>1907</v>
+      </c>
+      <c r="B904" s="3"/>
+      <c r="C904" s="3" t="s">
+        <v>1908</v>
+      </c>
+    </row>
+    <row r="905" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A905" s="3" t="s">
+        <v>1909</v>
+      </c>
+      <c r="B905" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C905" s="3" t="s">
+        <v>1910</v>
+      </c>
+    </row>
+    <row r="906" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A906" s="3" t="s">
+        <v>1911</v>
+      </c>
+      <c r="B906" s="3"/>
+      <c r="C906" s="3" t="s">
+        <v>1912</v>
+      </c>
+    </row>
+    <row r="907" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A907" s="3" t="s">
+        <v>1913</v>
+      </c>
+      <c r="B907" s="3"/>
+      <c r="C907" s="3" t="s">
+        <v>1914</v>
+      </c>
+    </row>
+    <row r="908" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A908" s="3" t="s">
+        <v>1915</v>
+      </c>
+      <c r="B908" s="3"/>
+      <c r="C908" s="3" t="s">
+        <v>1916</v>
+      </c>
+    </row>
+    <row r="909" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A909" s="3" t="s">
+        <v>1917</v>
+      </c>
+      <c r="B909" s="3"/>
+      <c r="C909" s="3" t="s">
+        <v>1918</v>
+      </c>
+    </row>
+    <row r="910" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A910" s="3" t="s">
+        <v>1919</v>
+      </c>
+      <c r="B910" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C910" s="3" t="s">
+        <v>1920</v>
+      </c>
+    </row>
+    <row r="911" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A911" s="3" t="s">
+        <v>1921</v>
+      </c>
+      <c r="B911" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="C911" s="3" t="s">
+        <v>1922</v>
+      </c>
+    </row>
+    <row r="912" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A912" s="3" t="s">
+        <v>1923</v>
+      </c>
+      <c r="B912" s="3" t="s">
+        <v>1924</v>
+      </c>
+      <c r="C912" s="3" t="s">
+        <v>1925</v>
+      </c>
+    </row>
+    <row r="913" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A913" s="3" t="s">
+        <v>1926</v>
+      </c>
+      <c r="B913" s="3" t="s">
+        <v>1927</v>
+      </c>
+      <c r="C913" s="3" t="s">
+        <v>1928</v>
+      </c>
+    </row>
+    <row r="914" spans="1:3" ht="105" x14ac:dyDescent="0.25">
+      <c r="A914" s="3" t="s">
+        <v>1929</v>
+      </c>
+      <c r="B914" s="3" t="s">
+        <v>1930</v>
+      </c>
+      <c r="C914" s="3" t="s">
+        <v>1931</v>
+      </c>
+    </row>
+    <row r="915" spans="1:3" ht="330" x14ac:dyDescent="0.25">
+      <c r="A915" s="3" t="s">
+        <v>1932</v>
+      </c>
+      <c r="B915" s="3" t="s">
+        <v>1933</v>
+      </c>
+      <c r="C915" s="3" t="s">
+        <v>1934</v>
+      </c>
+    </row>
+    <row r="916" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A916" s="3" t="s">
+        <v>1935</v>
+      </c>
+      <c r="B916" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C916" s="3" t="s">
+        <v>1936</v>
+      </c>
+    </row>
+    <row r="917" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A917" s="3" t="s">
+        <v>1937</v>
+      </c>
+      <c r="B917" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C917" s="3" t="s">
+        <v>1938</v>
+      </c>
+    </row>
+    <row r="918" spans="1:3" ht="240" x14ac:dyDescent="0.25">
+      <c r="A918" s="3" t="s">
+        <v>1939</v>
+      </c>
+      <c r="B918" s="3" t="s">
+        <v>1940</v>
+      </c>
+      <c r="C918" s="3" t="s">
+        <v>1941</v>
+      </c>
+    </row>
+    <row r="919" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A919" s="3" t="s">
+        <v>1942</v>
+      </c>
+      <c r="B919" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="C919" s="3" t="s">
+        <v>1943</v>
+      </c>
+    </row>
+    <row r="920" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A920" s="3" t="s">
+        <v>1944</v>
+      </c>
+      <c r="B920" s="3"/>
+      <c r="C920" s="3" t="s">
+        <v>1945</v>
+      </c>
+    </row>
+    <row r="921" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A921" s="3" t="s">
+        <v>1946</v>
+      </c>
+      <c r="B921" s="3"/>
+      <c r="C921" s="3" t="s">
+        <v>1947</v>
+      </c>
+    </row>
+    <row r="922" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A922" s="3" t="s">
+        <v>1948</v>
+      </c>
+      <c r="B922" s="3"/>
+      <c r="C922" s="3" t="s">
+        <v>1949</v>
+      </c>
+    </row>
+    <row r="923" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A923" s="3" t="s">
+        <v>1950</v>
+      </c>
+      <c r="B923" s="3"/>
+      <c r="C923" s="3" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="924" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A924" s="3" t="s">
+        <v>1952</v>
+      </c>
+      <c r="B924" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C924" s="3" t="s">
+        <v>1953</v>
+      </c>
+    </row>
+    <row r="925" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A925" s="3" t="s">
+        <v>1954</v>
+      </c>
+      <c r="B925" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C925" s="3" t="s">
+        <v>1955</v>
+      </c>
+    </row>
+    <row r="926" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A926" s="3" t="s">
+        <v>1956</v>
+      </c>
+      <c r="B926" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C926" s="3" t="s">
+        <v>1957</v>
+      </c>
+    </row>
+    <row r="927" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A927" s="3" t="s">
+        <v>1958</v>
+      </c>
+      <c r="B927" s="3" t="s">
+        <v>1959</v>
+      </c>
+      <c r="C927" s="3" t="s">
+        <v>1960</v>
+      </c>
+    </row>
+    <row r="928" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A928" s="3" t="s">
+        <v>1961</v>
+      </c>
+      <c r="B928" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C928" s="3" t="s">
+        <v>1962</v>
+      </c>
+    </row>
+    <row r="929" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A929" s="3" t="s">
+        <v>1963</v>
+      </c>
+      <c r="B929" s="3"/>
+      <c r="C929" s="3" t="s">
+        <v>1964</v>
+      </c>
+    </row>
+    <row r="930" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A930" s="3" t="s">
+        <v>1965</v>
+      </c>
+      <c r="B930" s="3"/>
+      <c r="C930" s="3" t="s">
+        <v>1966</v>
+      </c>
+    </row>
+    <row r="931" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A931" s="3" t="s">
+        <v>1967</v>
+      </c>
+      <c r="B931" s="3"/>
+      <c r="C931" s="3" t="s">
+        <v>1968</v>
+      </c>
+    </row>
+    <row r="932" spans="1:3" ht="165" x14ac:dyDescent="0.25">
+      <c r="A932" s="3" t="s">
+        <v>1969</v>
+      </c>
+      <c r="B932" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="C932" s="3" t="s">
+        <v>1970</v>
+      </c>
+    </row>
+    <row r="933" spans="1:3" ht="90" x14ac:dyDescent="0.25">
+      <c r="A933" s="3" t="s">
+        <v>1971</v>
+      </c>
+      <c r="B933" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="C933" s="3" t="s">
+        <v>1972</v>
+      </c>
+    </row>
+    <row r="934" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A934" s="3" t="s">
+        <v>1973</v>
+      </c>
+      <c r="B934" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C934" s="3" t="s">
+        <v>1974</v>
+      </c>
+    </row>
+    <row r="935" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A935" s="3" t="s">
+        <v>1975</v>
+      </c>
+      <c r="B935" s="3"/>
+      <c r="C935" s="3" t="s">
+        <v>1976</v>
+      </c>
+    </row>
+    <row r="936" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A936" s="3" t="s">
+        <v>1977</v>
+      </c>
+      <c r="B936" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C936" s="3" t="s">
+        <v>1978</v>
+      </c>
+    </row>
+    <row r="937" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A937" s="3" t="s">
+        <v>1979</v>
+      </c>
+      <c r="B937" s="3"/>
+      <c r="C937" s="3" t="s">
+        <v>1980</v>
+      </c>
+    </row>
+    <row r="938" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A938" s="3" t="s">
+        <v>1981</v>
+      </c>
+      <c r="B938" s="3"/>
+      <c r="C938" s="3" t="s">
+        <v>1982</v>
+      </c>
+    </row>
+    <row r="939" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A939" s="3" t="s">
+        <v>1983</v>
+      </c>
+      <c r="B939" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C939" s="3" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="940" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A940" s="3" t="s">
+        <v>1985</v>
+      </c>
+      <c r="B940" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C940" s="3" t="s">
+        <v>1986</v>
+      </c>
+    </row>
+    <row r="941" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A941" s="3" t="s">
+        <v>1987</v>
+      </c>
+      <c r="B941" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C941" s="3" t="s">
+        <v>1988</v>
+      </c>
+    </row>
+    <row r="942" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A942" s="3" t="s">
+        <v>1989</v>
+      </c>
+      <c r="B942" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C942" s="3" t="s">
+        <v>1990</v>
+      </c>
+    </row>
+    <row r="943" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A943" s="3" t="s">
+        <v>1991</v>
+      </c>
+      <c r="B943" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C943" s="3" t="s">
+        <v>1992</v>
+      </c>
+    </row>
+    <row r="944" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A944" s="3" t="s">
+        <v>1993</v>
+      </c>
+      <c r="B944" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C944" s="3"/>
+    </row>
+    <row r="945" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A945" s="3" t="s">
+        <v>1994</v>
+      </c>
+      <c r="B945" s="3"/>
+      <c r="C945" s="3" t="s">
+        <v>1275</v>
+      </c>
+    </row>
+    <row r="946" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A946" s="3" t="s">
+        <v>1995</v>
+      </c>
+      <c r="B946" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C946" s="3" t="s">
+        <v>1996</v>
+      </c>
+    </row>
+    <row r="947" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A947" s="3" t="s">
+        <v>1997</v>
+      </c>
+      <c r="B947" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C947" s="3" t="s">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="948" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A948" s="3" t="s">
+        <v>1999</v>
+      </c>
+      <c r="B948" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="C948" s="3" t="s">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="949" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A949" s="3"/>
+      <c r="B949" s="3"/>
+      <c r="C949" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>