--- v1 (2026-06-16)
+++ v2 (2026-07-27)
@@ -2,122 +2,128 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b00004215\Desktop\ЛЕШИН ОТЧЕТ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b00000853\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="14445"/>
   </bookViews>
   <sheets>
     <sheet name="Отчёт" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2544" uniqueCount="2001">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2832" uniqueCount="2182">
   <si>
     <t>Наименование ОТС</t>
   </si>
   <si>
-    <t>Категоря товара</t>
-[...1 lines deleted...]
-  <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>ООО "ОМА"</t>
   </si>
   <si>
     <t>д Дворицкая Слобода,  , 107-11</t>
   </si>
   <si>
     <t>Закрытое акционерное общество "САНТЕХОБОРУДОВАНИЕ"</t>
   </si>
   <si>
     <t>Мебель;Санитарно-техническое оборудование;Светильники</t>
   </si>
   <si>
     <t>Город Минск, Улица Щербакова,  д.30, кв.1</t>
   </si>
   <si>
     <t>Открытое акционерное общество "МИНСКДРЕВ"</t>
   </si>
   <si>
     <t>Деревянные окна и двери</t>
   </si>
   <si>
     <t>Город Минск, Улица Соцалистическая,  д.20</t>
   </si>
   <si>
     <t>Закрытое акционерное общество "1000 МЕЛОЧЕЙ"</t>
   </si>
   <si>
     <t>Качели садовые, мебель садовая, кровати раскладные;Санитарно-техническое оборудование;Светильники</t>
   </si>
   <si>
     <t>Город Минск, Площадь Калинина,  д.1, кв.ком.1а</t>
   </si>
   <si>
     <t>Торговое республиканское унитарное предприятие "Кирмаш"</t>
   </si>
   <si>
     <t>Мебель</t>
   </si>
   <si>
     <t>220116 г. Минск пр. Дзержинского,100</t>
   </si>
   <si>
+    <t>Филиал "Гомельобои" Открытое акционерное общество"Управляющая компания холдинга "Белорусские обои"</t>
+  </si>
+  <si>
+    <t>Обои</t>
+  </si>
+  <si>
+    <t>Город Гомель, Улица Севастопольская,  д.45</t>
+  </si>
+  <si>
     <t>Торговое коммунальное унитарное предприятие "Универмаг Беларусь"</t>
   </si>
   <si>
     <t>Газовые или электрические плиты;газоэлектрические плиты;встраиваемые панели (столы);встраиваемые духовки;воздухоочистители;вытяжки;Изделия из натуральной кожи;Качели садовые;мебель садовая;кровати раскладные;Ковры;ковровые изделия;Комплекты белья постельного;Кухонные машины;мясорубки;кухонные комбайны;миксеры;шинковки;Машины стиральные;стирально-сушильные;Микроволновые печи;Обогреватели конвекторные электрические;Предметы одежды;принадлежности к одежде и прочие изделия из натурального меха;головные уборы из натурального меха;Светильники;Телевизоры;Фены для волос;Холодильники;холодильники-морозильники;морозильники;Электросоковыжималки;электросоковыжималки-шинковки;электросушилки для овощей;фруктов;грибов и ягод</t>
   </si>
   <si>
     <t>Город Минск, Улица Жилуновича,  д.4</t>
   </si>
   <si>
     <t>ЗАКРЫТОЕ АКЦИОНЕРНОЕ ОБЩЕСТВО "ВАРИА-СЕРВИС"</t>
   </si>
   <si>
     <t>Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, воздухоочистители, вытяжки;Мебель</t>
   </si>
   <si>
     <t>Г.МИНСК, УЛ.М.БОГДАНОВИЧА,53,КОМН.42,43,44,45,46,47,48</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СТАРТ-Х"</t>
   </si>
   <si>
     <t>Изделия из натуральной кожи;Комплекты белья постельного;Предметы одежды, принадлежности к одежде и прочие изделия из натурального меха, головные уборы из натурального меха;Светильники;Фены для волос</t>
   </si>
   <si>
     <t>Город Минск, Улица Долгобродская,  д.26, кв.1</t>
@@ -134,51 +140,51 @@
   <si>
     <t>Общество с ограниченной ответственностью "ГеосИдеал"</t>
   </si>
   <si>
     <t>Минская обл., р-н Смолевичский, Плисский с/с, Поселок сельского типа Октябрьский ,  д.11, кв.51</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Козловский Ярослав Ярославович</t>
   </si>
   <si>
     <t>Телевизоры</t>
   </si>
   <si>
     <t>Город Минск, Улица Панченко,  д.26, кв.193</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Борць"</t>
   </si>
   <si>
     <t>г.Минск пр.Партизанский,64 каб.1 пом.1н</t>
   </si>
   <si>
     <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТЕХНОХОЛ"</t>
   </si>
   <si>
-    <t>Электросоковыжималки;электросоковыжималки-шинковки;электросушилки для овощей;фруктов;грибов и ягод</t>
+    <t>Электросоковыжималки, электросоковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод</t>
   </si>
   <si>
     <t>г.Минск,ул.Славинского,1А,ком.305В</t>
   </si>
   <si>
     <t>ООО "Белагро Бел"</t>
   </si>
   <si>
     <t>г Минск, ул. ИЛИМСКАЯ, 58-1</t>
   </si>
   <si>
     <t>Торгово-маркетинговое частное унитарное предприятие "БЕЛМЕБЕЛЬПРОЕКТ"</t>
   </si>
   <si>
     <t>г.Минск,ул.Маяковского,14,комн.9Н</t>
   </si>
   <si>
     <t>ОБЩЕСТВО С ДОПОЛНИТЕЛЬНОЙ ОТВЕТСТВЕННОСТЬЮ "ЗАСЛАВСКАЯ МЕБЕЛЬНАЯ ФАБРИКА"</t>
   </si>
   <si>
     <t>Минская обл. Минский р-н, г.Заславль, ул.Приморская 2Б произ</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Кондор ПТМ"</t>
   </si>
@@ -284,50 +290,56 @@
   <si>
     <t>Минская обл., р-н Минский, Новодворский с/с, Деревня Большое Стиклево ,  д.40,  корп.1, кв.8</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Мебель Лайм"</t>
   </si>
   <si>
     <t>Город Минск, Проспект Дзержинского,  д.19, кв.888</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Гранд Парк"</t>
   </si>
   <si>
     <t>г.Минск, ул.Платонова, д.22, комн.204</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "АльС Трейдинг"</t>
   </si>
   <si>
     <t>Шины легковые, легкогрузовые</t>
   </si>
   <si>
     <t>Город Минск, Улица Гурского,  д.46, кв.1/15-7</t>
   </si>
   <si>
+    <t>Частное торговое унитарное предприятие "Двери Дом"</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Сурганова,  д.88, кв.2</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Территория сна"</t>
   </si>
   <si>
     <t>Город Минск, Улица Каменногорская,  д.47,  корп.143а</t>
   </si>
   <si>
     <t>ООО "Сильный пол"</t>
   </si>
   <si>
     <t>г Минск, ул. ИРИНОВСКАЯ, 19-каб.4</t>
   </si>
   <si>
     <t>Частное торгово-производственное унитарное предприятие "ТехноИндустрия"</t>
   </si>
   <si>
     <t>Мотовелотовары;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки</t>
   </si>
   <si>
     <t>г.Минск, ул.Казинца, д.11А офис Б-401</t>
   </si>
   <si>
     <t>Частное производственно-торговое унитарное предприятие "Хоум Трэйд"</t>
   </si>
   <si>
     <t>Город Минск, Улица Западная,  д.13, кв.287</t>
@@ -341,50 +353,56 @@
   <si>
     <t>Частное торговое унитарное предприятие "ЖеКоСтрой"</t>
   </si>
   <si>
     <t>Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры)</t>
   </si>
   <si>
     <t>г.Минск, ул.Руссиянова,д.26, кв.56</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Карат Технолоджи"</t>
   </si>
   <si>
     <t>Мотовелотовары</t>
   </si>
   <si>
     <t>Город Минск, Улица Свердлова,  д.11, кв.326г</t>
   </si>
   <si>
     <t>Частное торгово-производственное унитарное предприятие "Шуфляда"</t>
   </si>
   <si>
     <t>Город Минск, Улица Стадионная,  д.9, кв.20</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Дверной Салон"</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Сурганова,  д.88, кв.8 (комната 2)</t>
+  </si>
+  <si>
     <t>Республиканское производственно-торговое унитарное предприятие "Управляющая компания холдинга "Белорусская цементная компания"</t>
   </si>
   <si>
     <t>Портландцемент, портландцемент со шлаком</t>
   </si>
   <si>
     <t>Город Минск, Улица Кульман,  д.1/12</t>
   </si>
   <si>
     <t>ООО Бифитер</t>
   </si>
   <si>
     <t>Котлы отопительные газовые</t>
   </si>
   <si>
     <t>Город Минск пр.Пушкина,  д.52,  корп.2</t>
   </si>
   <si>
     <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШТАРК"</t>
   </si>
   <si>
     <t>Проспект Пушкина,  д.28, кв.1</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "АртСтильМебель Плюс"</t>
@@ -395,50 +413,56 @@
   <si>
     <t>Частное торговое унитарное предприятие "ЭлСиСистемс"</t>
   </si>
   <si>
     <t>Город Минск, Тракт Логойский,  д.25,  корп.1, кв.пом.3Н</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Джаст Мебель"</t>
   </si>
   <si>
     <t>Комплекты белья постельного</t>
   </si>
   <si>
     <t>г. Минск, ул. Берута, д. 3б, ком. 73, пом. 3а</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Фанбер Групп"</t>
   </si>
   <si>
     <t>Котлы отопительные, водогрейные твердотопливные, пеллетные, горелки пеллетные.</t>
   </si>
   <si>
     <t>Город Минск, Улица Ольшевского,  д.24, кв.525</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Мебелон"</t>
+  </si>
+  <si>
+    <t>г. Минск, пр. Партизанский, д.168, корп.33, каб.11</t>
+  </si>
+  <si>
     <t>ООО "МВЗ"</t>
   </si>
   <si>
     <t>г Минск, пр. ПАРТИЗАНСКИЙ, 8/3-5</t>
   </si>
   <si>
     <t>ООО "БАЙМЕБЕЛЬБАЙ"</t>
   </si>
   <si>
     <t>г Минск, пр. ПАРТИЗАНСКИЙ, 168/23/КАБИНЕТ-25</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ВМА Инвест"</t>
   </si>
   <si>
     <t>Город Минск, Улица Малая,  д.17</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "АлвисАгро"</t>
   </si>
   <si>
     <t>Мотовелотовары;Средства малой механизации</t>
   </si>
   <si>
     <t>Город Минск</t>
@@ -446,116 +470,125 @@
   <si>
     <t>ООО "КЕРАМГРУПП"</t>
   </si>
   <si>
     <t>г Минск, ул. БАБУШКИНА, 32-46</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "РемСервисТорг"</t>
   </si>
   <si>
     <t>Город Минск, Улица Монтажников,  д.39, кв.4</t>
   </si>
   <si>
     <t>ООО "ГазТеплоТорг"</t>
   </si>
   <si>
     <t>г Минск, ул. МАТУСЕВИЧА, 64-151</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "АвтоБНП"</t>
   </si>
   <si>
     <t>Город Минск, Проспект Победителей,  д.51,  корп.2, кв.35</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "МеталлГруппТрейд"</t>
+  </si>
+  <si>
+    <t>Витебская обл., р-н Оршанский, Город ОРША, Улица Владимира Ленина,  д.244М</t>
+  </si>
+  <si>
     <t>Унитарное предприятие "Торговый дом АТЛАНТ"</t>
   </si>
   <si>
     <t>Холодильники, холодильники-морозильники, морозильники</t>
   </si>
   <si>
     <t>Город Минск, Улица Тимирязева,  д.15,  корп.1, кв.каб.9</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "КОБА-групп"</t>
   </si>
   <si>
+    <t>Санитарно-техническое оборудование</t>
+  </si>
+  <si>
     <t>Улица Ваупшасова,  д.10, кв.131</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "7745 Большой магазин"</t>
   </si>
   <si>
     <t>Мотовелотовары;Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, воздухоочистители, вытяжки;Деревянные окна и двери;Изделия из натуральной кожи;Ковры, ковровые изделия;Комплекты белья постельного;Домокомплекты, сборные деревянные сооружения и изделия;Котлы отопительные газовые;Котлы пеллетные, горелки пеллетные;Котлы электрические отопительные;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки;Ламинированные напольные покрытия;Машины стиральные, стирально-сушильные;Мебель;Металлические двери;Микроволновые печи;Обогреватели конвекторные электрические;Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры);Предметы одежды, принадлежности к одежде и прочие изделия из натурального меха, головные уборы из натурального меха;Санитарно-техническое оборудование;Светильники;Телевизоры;Фены для волос;Холодильники, холодильники-морозильники, морозильники;Шины легковые, легкогрузовые;Электросоковыжималки, электросоковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод</t>
   </si>
   <si>
     <t>г. Минск, ул. Кнорина, д. 50, корп. 23, к. 158</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СКЛАД КОТЛОВ"</t>
   </si>
   <si>
     <t>г.Минск,ул.Зм.Бядули д.13 ком.31</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Эко Дан-Групп"</t>
+  </si>
+  <si>
+    <t>Город Минск, Проспект Партизанский,  д.8,  корп.2, кв.пом.7(каб.51)</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Лидерсталь"</t>
   </si>
   <si>
     <t>Город Минск, Улица Кульман,  д.9, кв.163-2, 6 этаж</t>
   </si>
   <si>
     <t>ООО "КилПри"</t>
   </si>
   <si>
     <t>г Минск, ул. КОРЖЕНЕВСКОГО, 12/А-каб.305</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ВАВИ мебель"</t>
   </si>
   <si>
     <t>МИНСКАЯ обл., р-н МИНСКИЙ, ХАТЕЖИНСКИЙ с/с, Агрогородок ХАТЕЖИНО, Улица Центральная,  д.18Б,  корп.1, кв.51/90-1</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Смолком Камин"</t>
   </si>
   <si>
     <t>Г.МИНСК,УЛ.ЧЕРНЫШЕВСКОГО,10а,КАБ.602</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Вудлайн ПаркетМ"</t>
   </si>
   <si>
     <t>г.Минск, пр-т Независимости 177, Офис 32</t>
   </si>
   <si>
-    <t>Индивидуальный предприниматель Климов Алексей Андреевич</t>
-[...4 lines deleted...]
-  <si>
     <t>ИНДИВИДУАЛЬНЫЙ ПРЕДПРИНИМАТЕЛЬ БАХАР ИРИНА ВИКЕНТЬЕВНА</t>
   </si>
   <si>
     <t>Г.МИНСК, УЛ.ИЛИМСКАЯ, 21, КВ.16</t>
   </si>
   <si>
     <t>ООО "БЕЛХАЙЛЕР"</t>
   </si>
   <si>
     <t>г Минск,  СТЕБЕНЕВА, 2А-21</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью  "Вива Прайд"</t>
   </si>
   <si>
     <t>Город Минск, Улица Тимирязева,  д.65,  корп.а, кв.215</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Диван Диваныч-М"</t>
   </si>
   <si>
     <t>Город Минск, Улица Жилуновича,  д.15, кв.308</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "КаркасСервисБай"</t>
@@ -581,57 +614,63 @@
   <si>
     <t>Город Минск, Улица Болеслава Берута,  д.17,  корп.1, кв.44</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Новотрэнд"</t>
   </si>
   <si>
     <t>Город Минск, Улица М.Богдановича,  д.155А, кв.301А</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Бани Тихая гавань"</t>
   </si>
   <si>
     <t>Домокомплекты;сборные деревянные сооружения и изделия</t>
   </si>
   <si>
     <t>Витебская обл., р-н Глубокский, Город Глубокое, Улица Железнодорожная,  д.6/1, кв.3</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ПРОФЛЮКСКОМПЛЕКТ"</t>
   </si>
   <si>
     <t>Город Минск, Улица Петра Мстиславца,  д.3, кв.239</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "ЛАВАРДИ К"</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Руссиянова,  д.3,  корп.1, кв.326-А/32</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "ТрейдМарт"</t>
   </si>
   <si>
     <t>Бытовые приборы отопления;Мотовелотовары;Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, электроплитки настольные, воздухоочистители, вытяжки;Качели садовые, мебель садовая, кровати раскладные;Котлы отопительные, водогрейные твердотопливные, пеллетные, горелки пеллетные.;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки, электросоковыжималки, электро­соковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод;Машины стиральные, стирально-сушильные;Мебель;Микроволновые печи;Ноутбуки, персональные мини-компьютеры, мини-ПК, мониторы, моноблоки, сервера, системные блоки, системы хранения данных, интерактивные панели;Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры);Санитарно-техническое оборудование;Светильники;Сумки женские, мужские, деловые, дорожные из натуральной кожи, портфели деловые из натуральной кожи;Телевизоры;Фены для волос;Холодильники, холодильники-морозильники, морозильники;Чемоданы;Шины легковые, легкогрузовые</t>
   </si>
   <si>
-    <t>Город Минск, Улица Левкова,  д.43, кв.104</t>
+    <t>Город Минск, Улица Левкова,  д.41/2, кв.201</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЗИКМЕС"</t>
   </si>
   <si>
     <t>Город Минск, Улица Гамарника,  д.30, кв.офис 405</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЗУМ Тех"</t>
   </si>
   <si>
     <t>Город Минск, Улица Мележа,  д.1, кв.1511</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Модульная мебель"</t>
   </si>
   <si>
     <t>Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки;Микроволновые печи;Холодильники, холодильники-морозильники, морозильники;Электросоковыжималки, электросоковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод</t>
   </si>
   <si>
     <t>Город Минск, Проспект Мира,  д.1, кв.228</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "МЧ75"</t>
   </si>
@@ -641,68 +680,80 @@
   <si>
     <t>Общество с ограниченной ответственностью "ИмпортРитейл"</t>
   </si>
   <si>
     <t>Город Минск, Улица Берута,  д.3Б, кв.814</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ИМ"</t>
   </si>
   <si>
     <t>Город Минск, Улица Кузьмы Минина,  д.23, кв.204</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ОВКБел"</t>
   </si>
   <si>
     <t>Город Минск, Проспект Газеты "Звязда",  д.47, кв.803</t>
   </si>
   <si>
     <t>ООО "ТК Кухня"</t>
   </si>
   <si>
     <t>г Минск, ул. АЭРОДРОМНАЯ, 28-217</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "КровляДизайн Плюс"</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Будславская,  д.23,  корп.1, кв.10</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Вудшайн"</t>
   </si>
   <si>
     <t>Город Минск, Улица Ольшевского,  д.20, кв.оф.35</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью 7Бади</t>
   </si>
   <si>
     <t>Город Минск, Проспект Дзержинского,  д.92, кв.200</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Любимые Двери"</t>
   </si>
   <si>
     <t>Город Минск, Улица Петра Мстиславца,  д.24, кв.155</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "ВларсБел"</t>
+  </si>
+  <si>
+    <t>Город Минск, Переулок 2-й Васнецова,  д.11, кв.пом. 35</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "ЮСДТехно"</t>
   </si>
   <si>
     <t>Деревянные окна и двери;Металлические двери</t>
   </si>
   <si>
     <t>Город Минск, Улица К. Туровского,  д.20, кв.149</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Н-ДИЗАЙН"</t>
   </si>
   <si>
     <t>Деревянные окна и двери;Мебель</t>
   </si>
   <si>
     <t>Город Минск, Улица Сергея Есенина,  д.130, кв.3</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ТСД-ЭКСПОРТ НЬЮ"</t>
   </si>
   <si>
     <t>Металлические двери</t>
   </si>
   <si>
     <t>Минская обл., р-н Минский, Луговослободской с/с, Поселок сельского типа Привольный, Улица Мира,  д.53,  корп.3</t>
@@ -716,56 +767,68 @@
   <si>
     <t>Общество с ограниченной ответственностью "Ликвид Лаб Компани"</t>
   </si>
   <si>
     <t>Город Минск, Улица Гало,  д.76, кв.119</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "МодБелХоум"</t>
   </si>
   <si>
     <t>Город Минск, Улица Уманская,  д.54, кв.147</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Зубр-Гарант"</t>
   </si>
   <si>
     <t>Город Минск, Тракт Логойский,  д.22А, кв.44, оф, 8</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Брайтсэйлс"</t>
   </si>
   <si>
     <t>Город Минск Тимирязева,  д.67, кв.525</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Комлюкс"</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Восточная,  д.125, кв.121</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Белфермер-торг"</t>
   </si>
   <si>
     <t>Город Минск, Проспект Партизанский,  д.8,  корп.7, кв.97</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Мягкий Комфорт"</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Железнодорожная,  д.33А, кв.402</t>
+  </si>
+  <si>
     <t>ООО "Сюжет Мебель"</t>
   </si>
   <si>
     <t>г Минск, ул. МАКСИМА ГОРЕЦКОГО, 14-503(каб.3</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Сова Лайт"</t>
   </si>
   <si>
     <t>Бытовые приборы отопления;Мотовелотовары;Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, электроплитки настольные, воздухоочистители, вытяжки;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки, электросоковыжималки, электро­соковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод;Средства малой механизации</t>
   </si>
   <si>
     <t>Город Минск, Улица Берута,  д.3Б, кв.ком. 73 (пом. 9г)</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью  "Вита Элеганте"</t>
   </si>
   <si>
     <t>Город Минск, Улица Тимирязева,  д.123,  корп.2, кв.355/1</t>
   </si>
   <si>
     <t>ООО "АльдиШоп"</t>
   </si>
   <si>
     <t>г Минск, пр. НЕЗАВИСИМОСТИ, 85Г-87</t>
@@ -815,50 +878,56 @@
   <si>
     <t>Город Минск, Проспект НЕЗАВИСИМОСТИ,  д.186, кв.1001</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Дизайн и Комфорт"</t>
   </si>
   <si>
     <t>Город Минск, Улица Одоевского,  д.115А, кв.пом.225</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Дрими Тим Ритейл"</t>
   </si>
   <si>
     <t>Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки, электросоковыжималки, электро­соковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод</t>
   </si>
   <si>
     <t>Город Минск, Переулок 3-й Можайского,  д.11, кв.109</t>
   </si>
   <si>
     <t>ООО "ДИП МОЛЛ"</t>
   </si>
   <si>
     <t>г Минск, ул. КАМЕННОГОРСКАЯ, 47-45</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "СипСтройДом"</t>
+  </si>
+  <si>
+    <t>Город Минск, Другое Минская кольцевая автомобильная дорога,  д.303, кв.409ООу1979111</t>
+  </si>
+  <si>
     <t>ООО "Грацит"</t>
   </si>
   <si>
     <t>г Минск, ул. ШЕСТАЯ ЛИНИЯ 2-Я, 11-6а-8-1</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЧИВЭБГРУПП"</t>
   </si>
   <si>
     <t>Мотовелотовары;Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, электроплитки настольные, воздухоочистители, вытяжки;Котлы отопительные, водогрейные твердотопливные, пеллетные, горелки пеллетные.;Машины стиральные, стирально-сушильные;Микроволновые печи;Средства малой механизации;Ноутбуки, персональные мини-компьютеры, мини-ПК, мониторы, моноблоки, сервера, системные блоки, системы хранения данных, интерактивные панели;Телевизоры;Холодильники, холодильники-морозильники, морозильники</t>
   </si>
   <si>
     <t>Гродненская обл., р-н Ошмянский, Город Ошмяны, Улица Советская,  д.106, кв.11</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Мебстор плюс"</t>
   </si>
   <si>
     <t>Город Минск, Улица Стариновская,  д.15, кв.9Н</t>
   </si>
   <si>
     <t>ООО "МаркетСтройСервис"</t>
   </si>
   <si>
     <t>г Минск, пр. ПАРТИЗАНСКИЙ, 19-2н</t>
@@ -1010,107 +1079,134 @@
   <si>
     <t>Город Минск, Улица Пономаренко,  д.35А, кв.208</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственность "УЗОР СТИЛЯ"</t>
   </si>
   <si>
     <t>Город Минск, Проспект Независимости,  д.177, кв.23</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Алиса Мебель"</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Сирош Анастасия Сергеевна</t>
   </si>
   <si>
     <t>Город Минск, Улица Герасименко,  д.1, кв.135</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Веритас Студио"</t>
   </si>
   <si>
     <t>Город Минск, Улица Стариновская,  д.15, кв.6Н</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "ШАТ-Про"</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Формула каркасного дома"</t>
+  </si>
+  <si>
+    <t>Город Минск, Проспект Газ."Звязда,  д.16, кв.29</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Китчен Фикс"</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Научно-производственно-коммерческий центр "Интекс"</t>
   </si>
   <si>
     <t>г.Брест, ул.Старозадворская,д.4</t>
   </si>
   <si>
     <t>Открытое акционерное общество "Локон"</t>
   </si>
   <si>
     <t>г.Брест, ул.Мицкевича д.35</t>
   </si>
   <si>
+    <t>Государственное лесохозяйственное учреждение "Пружанский лесхоз"</t>
+  </si>
+  <si>
+    <t>г.Пружаны ул.Горина-Коляды,9</t>
+  </si>
+  <si>
     <t>Открытое акционерное общество "Березастройматериалы"</t>
   </si>
   <si>
     <t>БРЕСТСКАЯ обл., р-н БЕРЁЗОВСКИЙ, Город БЕРЁЗА, Улица Комсомольская,  д.25</t>
   </si>
   <si>
     <t>открытое акционерное общество "Остромечево"</t>
   </si>
   <si>
     <t>Брестский р-он п.Остромечево пл.Октябрьская,2</t>
   </si>
   <si>
     <t>Государственное опытное лесхозяйственное учреждение "Кобринский опытный лесхоз"</t>
   </si>
   <si>
     <t>УЛ.СОВЕТСКАЯ,ДОМ 79,Г.КОБРИН,БРЕСТСКАЯ ОБЛАСТЬ,РЕСПУБЛИКА БЕ</t>
   </si>
   <si>
     <t>ОТКРЫТОЕ АКЦИОНЕРНОЕ ОБЩЕСТВО "КОБРИН-ДИЗАЙН"</t>
   </si>
   <si>
     <t>г.Кобрин, пер.Островлянский,8 'А'</t>
   </si>
   <si>
+    <t>Ляховичское районное потребительское общество</t>
+  </si>
+  <si>
+    <t>Брестская обл.,г.Ляховичи, ул.Титовича,2</t>
+  </si>
+  <si>
     <t>Ивацевичское РайПО</t>
   </si>
   <si>
     <t>г Ивацевичи, ул. ЗАСЛОНОВА, 6</t>
   </si>
   <si>
     <t>ОАО "Ивацевичдрев"</t>
   </si>
   <si>
     <t>г Ивацевичи, ул. ЗАГОРОДНАЯ, 2</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Свитязь"</t>
   </si>
   <si>
     <t>г.Пинск ул.Космонавтов д.12</t>
   </si>
   <si>
+    <t>Торговое унитарное предприятие "Пинская межрайонная торговая база"</t>
+  </si>
+  <si>
+    <t>Брестская область, г. Пинск, ул. Базовая, д. 16</t>
+  </si>
+  <si>
     <t>Коммунальное унитарное торговое предприятие "Дом торговли "Радуга" г.Барановичи</t>
   </si>
   <si>
     <t>Мотовелотовары;Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, воздухоочистители, вытяжки;Изделия из натуральной кожи;Ковры, ковровые изделия;Комплекты белья постельного;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки;Машины стиральные, стирально-сушильные;Мебель;Микроволновые печи;Средства малой механизации;Обогреватели конвекторные электрические;Предметы одежды, принадлежности к одежде и прочие изделия из натурального меха, головные уборы из натурального меха;Светильники;Телевизоры;Фены для волос;Холодильники, холодильники-морозильники, морозильники;Электросоковыжималки, электросоковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод</t>
   </si>
   <si>
     <t>225320 г.БАРАНОВИЧИ УЛ.СОВЕТСКАЯ 65</t>
   </si>
   <si>
     <t>Частное унитарное производственное предприятие "ЯВИД"</t>
   </si>
   <si>
     <t>Брестская обл., р-н Барановичский, Город Барановичи, Улица Вильчковского,  д.182В</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "РЕСПУБЛИКАНСКИЙ САНАТОРИЙ "БЕЛАЯ ВЕЖА" ДЛЯ ВЕТЕРАНОВ ВОЙНЫ,ТРУДА И ИНВАЛИДОВ"</t>
   </si>
   <si>
     <t>Услуги по санаторно-курортному лечению</t>
   </si>
   <si>
     <t>ПОС.ПРИОЗЕРСКИЙ</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Диприз"</t>
@@ -1121,65 +1217,77 @@
   <si>
     <t>МАЛОРИТСКОЕ РАЙОННОЕ ПОТРЕБИТЕЛЬСКОЕ ОБЩЕСТВО</t>
   </si>
   <si>
     <t>УЛ.ЛЕНИНА 15</t>
   </si>
   <si>
     <t>Общество с дополнительной ответственностью "ЮМА"</t>
   </si>
   <si>
     <t>г.Барановичи ул.Пролетарская 48 А</t>
   </si>
   <si>
     <t>САНАТОРИЙ "МАГИСТРАЛЬНЫЙ "ТРАНСПОРТНОЕ РЕСПУБЛИКАНСКОЕ УНИТАРНОЕ ПРЕДПРИЯТИЕ "БАРАНОВИЧСКОГО ОТДЕЛЕНИЯ БЕЛОРУССКОЙ ЖЕЛЕЗНОЙ ДОРОГИ".</t>
   </si>
   <si>
     <t>225410 г.Барановичи ул.Гаевая 61</t>
   </si>
   <si>
     <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЛеТаМа"</t>
   </si>
   <si>
     <t>г. Брест, ул. Фортечная, 61</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "ВЕГАС"</t>
+  </si>
+  <si>
+    <t>Город Брест, Улица Лейтенанта Рябцева,  д.118,  корп.В</t>
+  </si>
+  <si>
     <t>Частное производственно-торговое унитарное предприятие "Альфард"</t>
   </si>
   <si>
     <t>г.Иваново ул.Строителей,11</t>
   </si>
   <si>
     <t>Закрытое акционерное общество "Строительно-торговая компания" СТРОЙИНВЕСТ"</t>
   </si>
   <si>
     <t>Качели садовые, мебель садовая, кровати раскладные;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки;Ламинированные напольные покрытия;Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры);Санитарно-техническое оборудование;Электросоковыжималки, электросоковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод</t>
   </si>
   <si>
     <t>Брестская обл., Город Барановичи, Улица Хлебная,  д.5</t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Трофимова Елена Григорьевна</t>
+  </si>
+  <si>
+    <t>Город Брест, Улица Широкая,  д.11, кв.2</t>
+  </si>
+  <si>
     <t>ИП  Хмилевский Дмитрий Петрович</t>
   </si>
   <si>
     <t>г Дрогичин, ул. ВИШНЁВАЯ, 1-3</t>
   </si>
   <si>
     <t>Частное унитарное торговое предприятие "Хаспер"</t>
   </si>
   <si>
     <t>Брестская обл., р-н Пинский, Оснежицкий с/с, Деревня Галево, Улица Пинская,  д.23</t>
   </si>
   <si>
     <t>ИП Свитич Татьяна Николаевна</t>
   </si>
   <si>
     <t>Брестская обл., Город Дрогичин, Улица Васильковая,  д.11</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ ЛЕСОХОЗЯЙСТВЕННОЕ УЧРЕЖДЕНИЕ "ДРОГИЧИНСКИЙ ЛЕСХОЗ"</t>
   </si>
   <si>
     <t>Г.ДРОГИЧИН УЛ.ЮБИЛЕЙНАЯ,40</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Быцко Николай Николаевич</t>
@@ -1211,54 +1319,54 @@
   <si>
     <t>г.Белоозерск,пр.Мира,д.8,кв.79</t>
   </si>
   <si>
     <t>Общество с дополнительной ответственностью "Промметизизделия"</t>
   </si>
   <si>
     <t>Брестская обл., р-н Барановичский, Город Барановичи, Улица Пролетарская,  д.46/4</t>
   </si>
   <si>
     <t>Совместное общество с ограниченной ответственностью "Торговая компания "БЛЭК РЭД УАЙТ"</t>
   </si>
   <si>
     <t>г.Брест, ул. Катин Бор, д. 117-2, каб.1</t>
   </si>
   <si>
     <t>Общество с дополнительной ответственностью "БУМ сервис"</t>
   </si>
   <si>
     <t>Мотовелотовары;Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, воздухоочистители, вытяжки;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки;Машины стиральные, стирально-сушильные;Телевизоры;Фены для волос;Холодильники, холодильники-морозильники, морозильники;Электросоковыжималки, электросоковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод</t>
   </si>
   <si>
     <t>Брестская область, г. Ивацевичи, ул. Советская, д. 9.</t>
   </si>
   <si>
-    <t>Частное предприятие "Технодар"</t>
-[...2 lines deleted...]
-    <t>г Берёза, ул. КРАСНОАРМЕЙСКАЯ, 64</t>
+    <t>Частное торговое унитарное предприятие "Технодар"</t>
+  </si>
+  <si>
+    <t>г.Береза,Ул.Красноармейская,64</t>
   </si>
   <si>
     <t>Частное производственное унитарное предприятие "Полесский мастер"</t>
   </si>
   <si>
     <t>Пинск.р-н, д.Берёзовичи, ул.Вишневая, 10</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Вестмебель"</t>
   </si>
   <si>
     <t>Брестская область, Пинский р-н, д. Заполье, ул. Парковая, д. 5 Б</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "БонСЛАВтрейд"</t>
   </si>
   <si>
     <t>г. Иваново, ул. К. Маркса, д.43 каб 7</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "ВамРад"</t>
   </si>
   <si>
     <t>г.Брест ул.Старозадворская, д.4, ком.201</t>
   </si>
@@ -1271,161 +1379,242 @@
   <si>
     <t>Частное строительное унитарное предприятие "МасСтрой"</t>
   </si>
   <si>
     <t>Брестская обл., р-н Дрогичинский, Город Дрогичин, Улица Юбилейная,  д.45</t>
   </si>
   <si>
     <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЭКОНОМДОМ"</t>
   </si>
   <si>
     <t>225402 Г.БАРАНОВИЧИ УЛ.БАЗИСНАЯ Д.3</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие"ЛАН Альянс"</t>
   </si>
   <si>
     <t>РБ, Брестская область, г. Каменец, ул. Брестская, д.30А</t>
   </si>
   <si>
     <t>Частное торговоу унитарное предприятие "АВТОнаВЕК"</t>
   </si>
   <si>
     <t>Брестская обл., р-н Малоритский, Город Малорита, Улица ВОКЗАЛЬНАЯ,  д.6</t>
   </si>
   <si>
+    <t>Частное торговое унитарное предприятие "СтройПост"</t>
+  </si>
+  <si>
+    <t>г.Малорита, ул. Советская, д. 79</t>
+  </si>
+  <si>
+    <t>Индивидуальный предприниматель Дубина Андриан Николаевич</t>
+  </si>
+  <si>
+    <t>Брестская область, г. Малорита, ул.Олесика,49</t>
+  </si>
+  <si>
+    <t>Индивидуальный предприниматель Щеблыкин Евгений Владимирович</t>
+  </si>
+  <si>
+    <t>225903,Брестская область, г.Малорита, ул. Шоссейная,22</t>
+  </si>
+  <si>
+    <t>Индивидуальный предприниматель Гаврилюк Анатолий Дмитриевич</t>
+  </si>
+  <si>
+    <t>Брестская обл., Город Малорита, Улица Олесика,  д.88</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Флореста"</t>
+  </si>
+  <si>
+    <t>Город Брест, Улица Янки Купалы,  д.112/2, кв.303</t>
+  </si>
+  <si>
+    <t>Индивидуальный предприниматель Гец Сергей Алексеевич</t>
+  </si>
+  <si>
+    <t>Брестская обл., р-н Малоритский, Город Малорита, Улица Каштановая,  д.5а</t>
+  </si>
+  <si>
+    <t>Индивидуальный предприниматель Дулуб Артем Васильевич</t>
+  </si>
+  <si>
+    <t>г. Малорита ул. Несенюка, д.31</t>
+  </si>
+  <si>
+    <t>Индивидуальный предприниматель Гаврилюк Николай Дмитриевич</t>
+  </si>
+  <si>
     <t>Частное торговое унитарное предприятие "Компьютер-Пинск"</t>
   </si>
   <si>
     <t>Брестская обл., р-н Пинский, Город Пинск, Улица Первомайская,  д.134, кв.1б</t>
   </si>
   <si>
     <t>"ОПТОВО-ЛОГИСТИЧЕСКИЙ ЦЕНТР "С-ВИДЕО"ЧАСТНОЕ ТОРГОВОЕ УНИТАРНОЕ ПРЕДПРИЯТИЕ- конкурсное производство</t>
   </si>
   <si>
     <t>Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, воздухоочистители, вытяжки</t>
   </si>
   <si>
     <t>225409 г.Барановичи ул.Советская-55</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Жернак Сергей  Александрович</t>
   </si>
   <si>
     <t>г.Барановичи, ул.Домейки, д. 7, кв. 9</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "ТД Мир Мебели"</t>
+  </si>
+  <si>
+    <t>Мебель и интерьер</t>
+  </si>
+  <si>
+    <t>Город Брест, Улица Смирнова,  д.186, кв.7</t>
+  </si>
+  <si>
     <t>Частное предприятие "СлавЕл Плюс"</t>
   </si>
   <si>
     <t>г Брест, ул. СОВЕТСКИХ ПОГРАНИЧНИКОВ, 42-1</t>
   </si>
   <si>
     <t>ИНДИВИДУАЛЬНЫЙ ПРЕДПРИНИМАТЕЛЬ ФЕДЧЕНКО АЛЕКСАНДР ПЕТРОВИЧ</t>
   </si>
   <si>
     <t>Город Брест, Улица ГОГОЛЯ,  д.1"Г", кв.73</t>
   </si>
   <si>
+    <t>Частное унитарное предприятие по оказанию услуг "Виадор"</t>
+  </si>
+  <si>
+    <t>г.Береза ул.Ленина, кафе-бар 'Виктория'</t>
+  </si>
+  <si>
     <t>Индивидуальный предприниматель Дорогокупец Алена Николаевна</t>
   </si>
   <si>
     <t>Плитка керамическая;керамогранит;клинкерная плитка;клинкерные изделия;фасадная плитка;декоративные элементы (фризы;декоры)</t>
   </si>
   <si>
     <t>г.Иваново ул.Советская.107а. кв.45</t>
   </si>
   <si>
     <t>ИНДИВИДУАЛЬНЫЙ ПРЕДПРИНИМАТЕЛЬ ДЕМЯНЧУК ЕЛЕНА ГЕННАДИЕВНА</t>
   </si>
   <si>
     <t>г.Каменец ул.Пролетарская,18</t>
   </si>
   <si>
     <t>ИНДИВИДУАЛЬНЫЙ ПРЕДПРИНИМАТЕЛЬ КОРУНЕЦ НИКОЛАЙ НИКОЛАЕВИЧ</t>
   </si>
   <si>
     <t>Г.ВЫСОКОЕ,УЛ.СОЦИАЛИСТИЧЕСКАЯ Д.42 КВ.2</t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Пылик Сергей Николаевич</t>
+  </si>
+  <si>
+    <t>Брестская обл., р-н Каменецкий, Верховичский с/с, Агрогородок КАЛЕНКОВИЧИ, Улица Молодежная,  д.3, кв.1</t>
+  </si>
+  <si>
     <t>Частное торговое унитарное предприятие "Дело техники"</t>
   </si>
   <si>
     <t>Качели садовые, мебель садовая, кровати раскладные;Котлы отопительные газовые;Котлы пеллетные, горелки пеллетные;Котлы электрические отопительные;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки;Ламинированные напольные покрытия;Машины стиральные, стирально-сушильные;Мебель;Микроволновые печи;Обогреватели конвекторные электрические;Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры);Санитарно-техническое оборудование;Светильники;Телевизоры;Фены для волос;Холодильники, холодильники-морозильники, морозильники;Шины легковые, легкогрузовые</t>
   </si>
   <si>
     <t>г.Лунинец, ул.Бохоново дом 15н каб. 24</t>
   </si>
   <si>
+    <t>ИП Монахов Виталий Григорьевич</t>
+  </si>
+  <si>
+    <t>Брестская обл., р-н Барановичский, Город Барановичи, Улица Мицкевича,  д.2, кв.21</t>
+  </si>
+  <si>
+    <t>Частное торговое унитарное предприятие "ЭлэмПрофи"</t>
+  </si>
+  <si>
+    <t>Брестская обл., р-н Барановичский, Город Барановичи Пролетарская,  д.50,  корп.б/1</t>
+  </si>
+  <si>
     <t>Индивидуальный предприниматель Гончарук Василий Николаевич</t>
   </si>
   <si>
     <t>БРЕСТСКАЯ обл., р-н БАРАНОВИЧСКИЙ, ЖЕМЧУЖНЕНСКИЙ с/с, Агрогородок ЖЕМЧУЖНЫЙ, Улица Мацковского,  д.21, кв.2</t>
   </si>
   <si>
+    <t>Частное торговое унитарное предприятие "Авантаж трейд"</t>
+  </si>
+  <si>
+    <t>Город Брест, Улица Героев обороны Брестской крепости,  д.19,  корп.А</t>
+  </si>
+  <si>
     <t>Индивидуальный предприниматель Телипко Юрий Леонидович</t>
   </si>
   <si>
     <t>Город Брест, Улица Вульковская,  д.69, кв.36</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Олесиюк Александр Иванович</t>
   </si>
   <si>
     <t>г.Береза,ул.Криничная,12</t>
   </si>
   <si>
     <t>Частное производственное унитарное предприятие "БлумбергГрупп"</t>
   </si>
   <si>
     <t>Барановичский р-н, д. Арабовщина, ул.Могучего,18а</t>
   </si>
   <si>
     <t>Производственное унитарное предприятие "ПКФ ЭОСЛЮКС"</t>
   </si>
   <si>
     <t>Брестский р-н,п.Сосновка,ул.Сосновая,10</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "АллестаМебель"</t>
   </si>
   <si>
     <t>г.Брест, пр-т. Машерова,17б,пав.6</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "АльгенаЛайт"</t>
   </si>
   <si>
     <t>Брестская область,г.Береза,ул.Комсомольская,д.1Б</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "АкцентТоргПлюс"</t>
   </si>
   <si>
-    <t>Санитарно-техническое оборудование</t>
-[...1 lines deleted...]
-  <si>
     <t>Брестская обл., р-н Лунинецкий, Город Лунинец, Улица Мелиоративная,  д.16Л, кв.46</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Миксмебелькомпани"</t>
   </si>
   <si>
     <t>Брестская обл., р-н Пружанский, Город Пружаны, Переулок Аптекарский,  д.4,  корп.Б</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Гайшун Борис Григорьевич</t>
   </si>
   <si>
     <t>г.Пинск ул.Солнечная, д.60 кв.5</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ИнтексРад"</t>
   </si>
   <si>
     <t>Республика Беларусь,Брестская область,г.Кобрин,пл.Свободы,д.</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "Хороший Пол"</t>
   </si>
   <si>
     <t>г.Брест, ул.Советская, 126</t>
@@ -1454,50 +1643,56 @@
   <si>
     <t>г.Брест, ул.Катин Бор ,д.117. корпус 2,каб.2</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "Зоровавель"</t>
   </si>
   <si>
     <t>Ламинированные напольные покрытия;Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры)</t>
   </si>
   <si>
     <t>г. Столин, ул. Красноармейская д. 2Б</t>
   </si>
   <si>
     <t>Торговое унитарное предприятие "Пинскдрев-Пинск"</t>
   </si>
   <si>
     <t>г.Пинск, ул.Степная, 17/1</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Шапиро Владимир Борисович</t>
   </si>
   <si>
     <t>Город Брест, Улица Интернациональная,  д.2, кв.9</t>
   </si>
   <si>
+    <t>Частное торговое унитарное предприятие "Строительные традиции"</t>
+  </si>
+  <si>
+    <t>г.Брест, ул.Пионерская, дом 85, офис 11</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "СкайЛайн Мебель"</t>
   </si>
   <si>
     <t>Брестская обл., р-н Жабинковский, Жабинковский с/с, Сельсовет  ,  д.9</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Боричевский Олег Антонович</t>
   </si>
   <si>
     <t>Брестская обл., р-н Пинский, Город Пинск, Проспект Жолтовского,  д.71</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Молош Татьяна Ивановна</t>
   </si>
   <si>
     <t>Брестская обл., р-н Ивацевичский, Город Ивацевичи, Улица Ленина,  д.43,  корп.0, кв.57</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Скороход Александр Васильевич</t>
   </si>
   <si>
     <t>225401,г.Барановичи,ул.Парковая,53-14</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Баранчук Наталья Иосифовна</t>
@@ -1511,119 +1706,173 @@
   <si>
     <t>Ковры, ковровые изделия</t>
   </si>
   <si>
     <t>Город Брест, Бульвар Шевченко,  д.8, кв.58</t>
   </si>
   <si>
     <t>ИП Шушкевич Дмитрий Николаевич</t>
   </si>
   <si>
     <t>г Минск,  САВИЦКОГО, 8-109</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Владлекс"</t>
   </si>
   <si>
     <t>225411, г. Барановичи, ул. Пролетарская, 48а,пом. 1</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Рэйгрупп"</t>
   </si>
   <si>
     <t>г.Кобрин, ул. Первомайская, 151/1</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "ОкнаКинг"</t>
+  </si>
+  <si>
+    <t>Брестская обл., р-н Кобринский, Город Кобрин, Улица Интернациональная,  д.82</t>
+  </si>
+  <si>
+    <t>Индивидуальный предприниматель Лемешонок Валерий Александрович</t>
+  </si>
+  <si>
+    <t>Брестская область, г. Пружаны ул. Октябрьская д.54 кв.18</t>
+  </si>
+  <si>
     <t>Индивидуальный предприниматель Левкович Виктор Павлович</t>
   </si>
   <si>
     <t>Город Брест</t>
   </si>
   <si>
     <t>ИП ДРОЗДОВ АЛЕКСАНДР МИХАЙЛОВИЧ</t>
   </si>
   <si>
     <t>Брестская обл., р-н Барановичский, Город Барановичи, Улица ПРОМЫШЛЕННАЯ,  д.32, кв.303 А,Б</t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Потоцкая Галина Михайловна</t>
+  </si>
+  <si>
+    <t>Брестская область, г.Малорита, ул.Ленина, д.16, кв. 2</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "СтройНик"</t>
+  </si>
+  <si>
+    <t>Брестская обл., р-н Малоритский, Город Малорита советская,  д.131,  корп.в</t>
+  </si>
+  <si>
     <t>ИП Собко Сергей Александрович</t>
   </si>
   <si>
     <t>аг Оброво, б-р ПЕРВОМАЙСКИЙ, 4-2</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Домоделкин"</t>
   </si>
   <si>
     <t>Город Брест, Улица Карьерная,  д.7Б, кв.2</t>
   </si>
   <si>
-    <t>ООО "ДАНАСА-Строй"</t>
-[...2 lines deleted...]
-    <t>г Берёза, ул. КОМСОМОЛЬСКАЯ, 3Д/16</t>
+    <t>Общество с ограниченной ответственностью"Каргоэкспорт"</t>
+  </si>
+  <si>
+    <t>Город Брест, Улица Наганова,  д.10, кв.117</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "ДАНАСА-Строй"</t>
+  </si>
+  <si>
+    <t>БРЕСТСКАЯ обл., р-н БЕРЁЗОВСКИЙ, Город БЕРЁЗА, Улица Комсомольская,  д.3Д/16</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью  "БерезаКровля"</t>
+  </si>
+  <si>
+    <t>БРЕСТСКАЯ обл., р-н БЕРЁЗОВСКИЙ, Город БЕРЁЗА, Улица Якова Свердлова,  д.163Л</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Ничипорук Анна Николаевна</t>
   </si>
   <si>
     <t>Город Брест, Улица Васнецова,  д.50, кв.72</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "КерамикаЗапад"</t>
+  </si>
+  <si>
+    <t>Брестская обл., р-н Кобринский, Город Кобрин, Улица Советская,  д.120</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "ПроЭлит Мебель"</t>
   </si>
   <si>
     <t>Город Брест, Улица Ленинградская,  д.37</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Авентос-Плюс"</t>
   </si>
   <si>
     <t>Город Брест, Улица Янки Купалы,  д.108,  корп.P, кв.23</t>
   </si>
   <si>
     <t>Частное унитарное предпритияе "Мансард"</t>
   </si>
   <si>
     <t>Брестская обл., р-н Дрогичинский, Город Дрогичин, Улица Ленина,  д.30м</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "КаменецСтройИнженеринг"</t>
   </si>
   <si>
     <t>Брестская обл., р-н Каменецкий, Город Каменец, Улица Пограничная,  д.37</t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Гаврилюк Матвей Николаевич</t>
+  </si>
+  <si>
+    <t>Брестская обл., р-н Малоритский, Город Малорита, Улица Парковая,  д.11, кв.37</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Маркетплаза"</t>
   </si>
   <si>
     <t>Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки;Машины стиральные, стирально-сушильные;Фены для волос;Холодильники, холодильники-морозильники, морозильники;Электросоковыжималки, электросоковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод</t>
   </si>
   <si>
     <t>Брестская обл., р-н Малоритский, Город Малорита, Улица Вокзальная,  д.4, кв.5</t>
   </si>
   <si>
+    <t>Частное унитарное предприятие "БелВалстрой"</t>
+  </si>
+  <si>
+    <t>Брестская обл., р-н Малоритский, Город Малорита, Улица 8 Марта,  д.34</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "АртМирчукСтрой"</t>
   </si>
   <si>
     <t>Котлы отопительные газовые;Котлы электрические отопительные</t>
   </si>
   <si>
     <t>Брестская обл., р-н Малоритский, Город Малорита, Улица Яблочная,  д.20</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "МягкийСтиль"</t>
   </si>
   <si>
     <t>Брестская обл., р-н Барановичский, Город Барановичи, Улица Вильчковского,  д.184Г</t>
   </si>
   <si>
     <t>Частное унитарное предприятие "ПНП Мир Уюта"</t>
   </si>
   <si>
     <t>Деревянные окна и двери;Ламинированные напольные покрытия</t>
   </si>
   <si>
     <t>Брестская обл., р-н Ивацевичский, Город Ивацевичи, Улица Адамовича,  д.29</t>
   </si>
   <si>
     <t>Частное производственно-торговое унитарное предприятие "Мебелла"</t>
@@ -1646,56 +1895,68 @@
   <si>
     <t>Общество с ограниченной ответственностью "ТаймМебель"</t>
   </si>
   <si>
     <t>Город Брест, Улица Фортечная,  д.61Н, кв.1</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ИнвестМоторс"</t>
   </si>
   <si>
     <t>Брестская обл., р-н Пинский, Город Пинск, Улица Калиновая,  д.2Е</t>
   </si>
   <si>
     <t>Частное унитарное предприятие "СТИЛЬ ИРГО"</t>
   </si>
   <si>
     <t>Брестская обл., р-н Пинский, Город Пинск, Улица Брестская,  д.107, кв.15</t>
   </si>
   <si>
     <t>Частное предприятие "ВериалСтрой"</t>
   </si>
   <si>
     <t>г Пинск, ул. ИЛЬИНА, 30-9</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "БензоЭлектроВело"</t>
+  </si>
+  <si>
+    <t>Брестская обл., р-н Пружанский, Город Пружаны, Улица Свободы,  д.9</t>
+  </si>
+  <si>
     <t>Частное торговое унитарное предприятие "ПружаныТехно"</t>
   </si>
   <si>
     <t>Брестская обл., р-н Пружанский, Город Пружаны, Улица Богушевича,  д.2</t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Бахар Анна Дмитриевна</t>
+  </si>
+  <si>
+    <t>БРЕСТСКАЯ обл., р-н ПРУЖАНСКИЙ, МОКРОВСКИЙ с/с, Агрогородок КЛЕПАЧИ, Улица Зелёная,  д.28</t>
+  </si>
+  <si>
     <t>Частное унитарное предприятие "ДТВ Мото"</t>
   </si>
   <si>
     <t>Брестская обл., р-н Лунинецкий, Город Лунинец, Улица Мелиоративная,  д.40, кв.17</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Мега-Технобай"</t>
   </si>
   <si>
     <t>Бытовые приборы отопления;Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, электроплитки настольные, воздухоочистители, вытяжки;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки, электросоковыжималки, электро­соковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод;Машины стиральные, стирально-сушильные;Микроволновые печи;Ноутбуки, персональные мини-компьютеры, мини-ПК, мониторы, моноблоки, сервера, системные блоки, системы хранения данных, интерактивные панели;Телевизоры;Фены для волос;Холодильники, холодильники-морозильники, морозильники</t>
   </si>
   <si>
     <t>Брестская обл., р-н Столинский, Город Столин, Улица Садовая,  д.36, кв.11</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Мега-Автобай"</t>
   </si>
   <si>
     <t>Брестская обл., р-н Столинский, Город Столин, Улица Садовая,  д.36, кв.24</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "МебельНовак"</t>
   </si>
   <si>
     <t>Город Брест, Улица Пионерская,  д.85, кв.8</t>
@@ -1709,131 +1970,149 @@
   <si>
     <t>Частное торговое унитарное предприятие "ЭвилисСтиль"</t>
   </si>
   <si>
     <t>Брестская обл., р-н Барановичский, Город Барановичи, Улица Гагарина,  д.1</t>
   </si>
   <si>
     <t>ООО "ЦТКгрупп"</t>
   </si>
   <si>
     <t>г Барановичи, ул. ЧУРИЛИНА, 17/Д</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "ВендоДор"</t>
   </si>
   <si>
     <t>Брестская обл., р-н Барановичский, Город Барановичи, Улица Вильчковского,  д.77,  корп.А, кв.14</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Шульга Максим Владимирович</t>
   </si>
   <si>
     <t>Город Брест, Улица Л. Рябцева,  д.35Э, кв.59</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Штабмебели"</t>
+  </si>
+  <si>
+    <t>Город Брест, Проспект Машерова,  д.6А, кв.37</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Комфорт Транс Экспресс"</t>
   </si>
   <si>
     <t>Качели садовые;мебель садовая;кровати раскладные</t>
   </si>
   <si>
     <t>Брестская обл., р-н Ивановский, Город Иваново, Улица Карбышева,  д.23</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ДоминантСтрой25"</t>
   </si>
   <si>
     <t>Брестская обл., р-н Ивановский, Город Иваново, Улица Лесная,  д.5, кв.1</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЯновМагнатСтрой"</t>
   </si>
   <si>
     <t>Брестская обл., р-н Ивановский, Город Иваново, Улица Советская,  д.38, кв.6</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ВикингТех"</t>
   </si>
   <si>
     <t>Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, воздухоочистители, вытяжки;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки;Машины стиральные, стирально-сушильные;Микроволновые печи;Обогреватели конвекторные электрические;Телевизоры;Фены для волос;Холодильники, холодильники-морозильники, морозильники;Электросоковыжималки, электросоковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод</t>
   </si>
   <si>
     <t>Город Брест, Улица 28 июля,  д.33,  корп.Б, кв.78</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Замула-Торг"</t>
   </si>
   <si>
     <t>Машины стиральные, стирально-сушильные</t>
   </si>
   <si>
     <t>Город Брест, Улица Войкова,  д.79, кв.4</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "ДрайвТайл"</t>
+  </si>
+  <si>
+    <t>Брестская обл., р-н Дрогичинский, Город Дрогичин, Улица Заводская,  д.20</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "ГущаАвтоТорг"</t>
   </si>
   <si>
     <t>Брестская обл., р-н Столинский, Город Давид-Городок, Улица Лучниковская,  д.17</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "КБР Модуль"</t>
   </si>
   <si>
     <t>Брестская обл., р-н Кобринский, Город Кобрин, Улица Дзержинского,  д.68, кв.10</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЭлектроТопТех"</t>
   </si>
   <si>
     <t>Брестская обл., р-н Пинский, Город Пинск, Площадь Ленина,  д.4, кв.97</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЛесПрайм"</t>
   </si>
   <si>
     <t>Город Брест, Улица Коммерческая,  д.7-1, кв.1</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "КУЧИНИ ТРЕЙД"</t>
   </si>
   <si>
     <t>Город Брест, Улица Леваневского,  д.1, кв.4</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ДвернТорг"</t>
   </si>
   <si>
     <t>Город Брест, Улица Янки Купалы,  д.108,  корп.Р</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "МаксЛенМебель"</t>
   </si>
   <si>
     <t>Город Брест, Улица Заводская 2-я,  д.9,  корп.4</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Идея Мебель Центр"</t>
+  </si>
+  <si>
+    <t>Брестская обл., р-н Кобринский, Город Кобрин, Улица Советская,  д.66,  корп.А</t>
+  </si>
+  <si>
     <t>РЕСПУБЛИКАНСКОЕ ДОЧЕРНЕЕ ТОРГОВОЕ УНИТАРНОЕ ПРЕДПРИЯТИЕ "МЕДТЕХНИКА" Г.ВИТЕБСК</t>
   </si>
   <si>
     <t>г. Витебск ул Лазо 108</t>
   </si>
   <si>
     <t>УП "Витебский меховой комбинат"</t>
   </si>
   <si>
     <t>г Витебск, ул. 2-Я ПРИБЕРЕЖНАЯ, 1</t>
   </si>
   <si>
     <t>Открытое акционерное общество "Дом торговли Новополоцка"</t>
   </si>
   <si>
     <t>Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки</t>
   </si>
   <si>
     <t>Витебская обл., Город Новополоцк, Улица Кирова,  д.3</t>
   </si>
   <si>
     <t>Открытое акционерное общество "ПолоцкСтройМатериалы"</t>
   </si>
   <si>
     <t>г.Полоцк пр.Ф.Скорины д.23 пом.98 ком.1</t>
@@ -1877,75 +2156,81 @@
   <si>
     <t>Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, воздухоочистители, вытяжки;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки;Машины стиральные, стирально-сушильные;Микроволновые печи;Обогреватели конвекторные электрические;Светильники;Телевизоры;Фены для волос;Холодильники, холодильники-морозильники, морозильники;Электросоковыжималки, электросоковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод</t>
   </si>
   <si>
     <t>г.Витебск,ул.П.Бровки,3а</t>
   </si>
   <si>
     <t>ОДО "Орша-Старт"</t>
   </si>
   <si>
     <t>г Орша, ул. КОМСОМОЛЬСКАЯ, 2/16</t>
   </si>
   <si>
     <t>ОАО "ОИЗ"</t>
   </si>
   <si>
     <t>г Орша, ул. МИРА, 39а</t>
   </si>
   <si>
     <t>Новополоцкое общество с ограниченной ответственностью "СМ"</t>
   </si>
   <si>
     <t>г.Новополоцк, переулок Рижский, д.8</t>
   </si>
   <si>
+    <t>Открытое акционерное общество "Витебский завод тракторных запасных частей"</t>
+  </si>
+  <si>
+    <t>г Витебск ул М Гоpького 51</t>
+  </si>
+  <si>
     <t>Закрытое акционерное общество "Анпласт"</t>
   </si>
   <si>
     <t>д.Гвоздово ул.Земляничная, д.11 ком,1</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Дисько Лилия Марьяновна</t>
   </si>
   <si>
     <t>Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки;Машины стиральные, стирально-сушильные;Микроволновые печи;Обогреватели конвекторные электрические;Фены для волос;Электросоковыжималки, электросоковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод</t>
   </si>
   <si>
     <t>г.Поставы,ул.Зеленая,д.20,кв.24</t>
   </si>
   <si>
-    <t>ИП Анисько Геннадий Николаевич</t>
-[...8 lines deleted...]
-    <t>гп Шарковщина, ул. СТРОИТЕЛЕЙ, 2-2</t>
+    <t>Индивидуальный предприниматель Анисько Геннадий Николаевич</t>
+  </si>
+  <si>
+    <t>г.п.Шарковщина ул.Краснодворская 44</t>
+  </si>
+  <si>
+    <t>Индивидуальный предприниматель Козловская Анна Владиславовна</t>
+  </si>
+  <si>
+    <t>211910 г.п.Шарковщина ул.Строителей д.2 кв.2</t>
   </si>
   <si>
     <t>ЗАО "Атлант-Орша"</t>
   </si>
   <si>
     <t>г Орша, ул. КАРЛА МАРКСА, 28</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Будич Олег Михайлович</t>
   </si>
   <si>
     <t>Витебская обл., р-н Глубокский, Город Глубокое</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Скрипко Александр Мефодьевич</t>
   </si>
   <si>
     <t>Витебская обл., р-н Поставский, Город Поставы, Улица Станкевича,  д.3, кв.5</t>
   </si>
   <si>
     <t>ИП Янцевич Александр Эдуардович</t>
   </si>
   <si>
     <t>г Глубокое, ул. ФРИДРИХА ЭНГЕЛЬСА, 44</t>
   </si>
@@ -1988,50 +2273,56 @@
   <si>
     <t>Город Витебск, Улица П. Бровки,  д.22Б</t>
   </si>
   <si>
     <t>ИП Князев Андрей Петрович</t>
   </si>
   <si>
     <t>гп Лиозно, ул. ЛЕНИНА, 32-11</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Трусова Снежана Николаевна</t>
   </si>
   <si>
     <t>Витебская обл., р-н Оршанский, Город ОРША, Улица Мира,  д.80, кв.75</t>
   </si>
   <si>
     <t>Индивидульный предприниматель Шакель Ольга Станиславовна</t>
   </si>
   <si>
     <t>Ламинированные напольные покрытия;Санитарно-техническое оборудование</t>
   </si>
   <si>
     <t>Витебская обл., Город Браслав, Улица Озерная,  д.1</t>
   </si>
   <si>
+    <t>Частное производственное унитарное предприятие "Поставский мебельный центр"</t>
+  </si>
+  <si>
+    <t>г. Поставы, ул. Озерная, 28</t>
+  </si>
+  <si>
     <t>Иностранное унитарное производственно-торговое предприятие "Белкокслат"</t>
   </si>
   <si>
     <t>г.Браслав ул. Юбилейная,99</t>
   </si>
   <si>
     <t>Частное производственно-торговое унитарное предприятие "АртСтильМебель"</t>
   </si>
   <si>
     <t>Город Витебск, Улица 14-я Бебеля,  д.3</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Ласкина Владислава Владимировна</t>
   </si>
   <si>
     <t>Витебская обл., р-н Докшицкий, Город Докшицы, Улица Дзержинского,  д.34</t>
   </si>
   <si>
     <t>ОДО "Белзащита"</t>
   </si>
   <si>
     <t>г Орша, ул. ДОМИНИКАНСКАЯ, 24</t>
   </si>
   <si>
     <t>ООО"БЕЛЛЕПЕЛЬСНАБ"</t>
@@ -2408,192 +2699,234 @@
   <si>
     <t>Индивидуальный предприниматель Власов Сергей Владиславович</t>
   </si>
   <si>
     <t>РБ Витебская обл. г.Толочин переулок Дзержинского 1-й д.16</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Слиженкова Елена Валерьяновна</t>
   </si>
   <si>
     <t>РБ Витебская обл.Толочинский р-н г.п.Коханово ул.Садовая д.1</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "Сани Дэйз"</t>
   </si>
   <si>
     <t>Доватора,  д.14</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Желудкевич Александр Славомирович</t>
   </si>
   <si>
     <t>Республика Беларусь, Витебская область, г.п. Шарковщина, ул.</t>
   </si>
   <si>
-    <t>ИП Курилович Юрий Валентинович</t>
-[...2 lines deleted...]
-    <t>гп Шарковщина, пер. ДОВАТОРА, 8-9</t>
+    <t>Индивидуальный предприниматель Курилович Юрий Валентинович</t>
+  </si>
+  <si>
+    <t>Витебская область, г.п.Шарковщина, пер.Доватора, д8, кв.9</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "КовСантехСтрой"</t>
   </si>
   <si>
     <t>Витебская обл., р-н Шарковщинский, Поселок городского типа Шарковщина, Улица Комсомольская,  д.26</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Антажеса"</t>
   </si>
   <si>
     <t>Город Витебск, Улица Мясникова,  д.4Д, кв.18</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "Прочный мир"</t>
   </si>
   <si>
     <t>Котлы отопительные газовые;Котлы пеллетные, горелки пеллетные;Котлы электрические отопительные</t>
   </si>
   <si>
     <t>г.Витебск ул.Жесткова, 13а, каб.7</t>
   </si>
   <si>
     <t>Частное предприятие "Пестрый слон"</t>
   </si>
   <si>
     <t>г Витебск, ул. СОФЬИ ПАНКОВОЙ, 1б-6/1</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Тимиралайт"</t>
+  </si>
+  <si>
+    <t>Город Витебск, Проспект Фрунзе,  д.66, кв.1</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Белинфогид"</t>
   </si>
   <si>
     <t>г.Витебск,ул.М.Горького,43А/10,помещ.4</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "ТеплоБай"</t>
+  </si>
+  <si>
+    <t>г.Витебск, ул. Лазо, д. 110</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "ЭлитСтильМебель"</t>
+  </si>
+  <si>
+    <t>Улица Белобородова,  д.4А, кв.102</t>
+  </si>
+  <si>
+    <t>Частное торговое унитарное предприятие "Товар дня"</t>
+  </si>
+  <si>
+    <t>Город Витебск, Улица Максима Горького,  д.43А/7</t>
+  </si>
+  <si>
     <t>ООО "Оптимер"</t>
   </si>
   <si>
     <t>г Орша, ул. ЯКУБА КОЛАСА, 4</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "МебельЕвроСофт"</t>
+  </si>
+  <si>
+    <t>Витебская обл., р-н Полоцкий, Город ПОЛОЦК, Проспект Франциска Скорины,  д.37, кв.22</t>
+  </si>
+  <si>
     <t>Индивидуальный предприниматель Яровикова Татьяна Дмитриевна</t>
   </si>
   <si>
     <t>Витебская обл., Город Новополоцк, Улица Нефтяников,  д.13, кв.39</t>
   </si>
   <si>
     <t>ООО "Геликс"</t>
   </si>
   <si>
     <t>гп Боровуха, ул. АРМЕЙСКАЯ, 47-3.1.-2</t>
   </si>
   <si>
     <t>ИП Сазонов Артур Вадимович</t>
   </si>
   <si>
     <t>г Новополоцк, ул. НЕФТЯНИКОВ, 1/А-24</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью"ДомКомфортнойМебели"</t>
   </si>
   <si>
     <t>ПОЛОЦК, УЛ.БОРОВАЯ,Д.17/4</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "Савлуков-Мебель"</t>
   </si>
   <si>
     <t>Качели садовые, мебель садовая, кровати раскладные;Мебель</t>
   </si>
   <si>
     <t>Витебск,ул.9-я Загородная,д.21</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "МеталлГрупп"</t>
+  </si>
+  <si>
+    <t>Витебская обл., р-н Шумилинский, Поселок городского типа Шумилино, Улица Ленинская,  д.36, кв.1</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "СофтДизайн"</t>
   </si>
   <si>
     <t>Витебская обл.Витебскийр-н,аг.Новка ул.Озёрная,д.3</t>
   </si>
   <si>
     <t>ООО "ПроТорг"</t>
   </si>
   <si>
     <t>аг Вороны, ул. ЛЕНИНСКАЯ, 70/4-1г</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ВелоВитебск"</t>
   </si>
   <si>
     <t>Витебская обл., р-н Витебский, Новкинский с/с, Деревня Ступище, Улица Центральная,  д.13</t>
   </si>
   <si>
     <t>ИП Петух Валентина Петровна</t>
   </si>
   <si>
     <t>г Глубокое, ул. КОМАРОВА, 16-3</t>
   </si>
   <si>
     <t>ИП Боровик Андрей Михайлович</t>
   </si>
   <si>
     <t>г Глубокое, ул. ПРАВДЫ, 35</t>
   </si>
   <si>
     <t>Частное унитарное предприятие "Клемма Авто"</t>
   </si>
   <si>
     <t>Витебская обл., р-н Глубокский, Город Глубокое, Улица Ленина,  д.46, кв.10</t>
   </si>
   <si>
+    <t>Частное торгово-производственное унитарное предприятие "ПушВуд"</t>
+  </si>
+  <si>
+    <t>Витебская обл., р-н Глубокский, Город Глубокое, Улица Ленина,  д.1,  корп.1, кв.1</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Польмебель"</t>
   </si>
   <si>
     <t>Витебская обл., р-н Глубокский, Город Глубокое, Улица Красноармейская,  д.18</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "БензоМакс"</t>
   </si>
   <si>
     <t>Витебская обл., р-н Глубокский, Город Глубокое, Улица Энгельса,  д.12</t>
   </si>
   <si>
-    <t>Частное предприятие "МирТехники"</t>
-[...14 lines deleted...]
-    <t>аг Горки, ул. ЦЕНТРАЛЬНАЯ, 58А</t>
+    <t>Частное торгово-производственное унитарное предприятие "МирТехники"</t>
+  </si>
+  <si>
+    <t>г. Лепель, ул. Донукалова, д. 14</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "ШаХо-ГАЗ"</t>
+  </si>
+  <si>
+    <t>Витебская обл., р-н Лепельский, Город Лепель, Улица Калинина,  д.уч. 1</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "ЛеонТехно"</t>
+  </si>
+  <si>
+    <t>ВИТЕБСКАЯ обл., р-н ЛЕПЕЛЬСКИЙ, ГОРСКИЙ с/с, Агрогородок ГОРКИ, Улица Центральная,  д.58А</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "ЛОКСАНИД"</t>
   </si>
   <si>
     <t>г.Полоцк, ул. Мариненко,д.24,кв.38</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Фралов Дмитрий Евгеньевич</t>
   </si>
   <si>
     <t>д. Старый Двор, ул. Набережная, 14 кв. 1</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Атрахимович Елена Владимировна</t>
   </si>
   <si>
     <t>Витебская обл., р-н Поставский, Город Поставы, Улица М.Горького,  д.7</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Лисица Константин Георгиевич</t>
   </si>
   <si>
     <t>г.Витебск ул.7-я Стадионная,6</t>
   </si>
@@ -2612,50 +2945,56 @@
   <si>
     <t>Частное производственно-торговое предприятие "Клеорти"</t>
   </si>
   <si>
     <t>Витебская обл., р-н Оршанский, Город ОРША</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "БелДрев-Орш"</t>
   </si>
   <si>
     <t>Витебская обл, г.Орша, ул.Белинского, д.4</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Тарасевич Илья Иосифович</t>
   </si>
   <si>
     <t>Витебская обл., р-н Оршанский, БАБИНИЧСКИЙ с/с, Деревня Харьковка, Улица Центральная,  д.22</t>
   </si>
   <si>
     <t>ООО "Орша Модуль-Онлайн"</t>
   </si>
   <si>
     <t>г Орша, ул. КАРЛА МАРКСА, 28-21</t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Ростовский Константин Андреевич</t>
+  </si>
+  <si>
+    <t>Витебская обл., р-н Оршанский, Город ОРША, Проспект Текстильщиков,  д.16, кв.41</t>
+  </si>
+  <si>
     <t>ООО "Грандстройдом"</t>
   </si>
   <si>
     <t>г Орша, пер. ВОСТОЧНЫЙ 2-Й, 15</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Терва"</t>
   </si>
   <si>
     <t>Витебская обл., р-н Оршанский, Город ОРША, Улица Московская,  д.1А/3</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "Правильные окна НП"</t>
   </si>
   <si>
     <t>г.Новополоцк ул.Молодежная д.86 пом 32</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Яровиков Юрий Викторович</t>
   </si>
   <si>
     <t>Витебская обл., Город Новополоцк, Улица Молодежная,  д.153, кв.492</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "АДВ-Маркет"</t>
@@ -2666,134 +3005,146 @@
   <si>
     <t>Общество с ограниченной ответственностью "Кухни со вкусом"</t>
   </si>
   <si>
     <t>г.Новополоцк, ул.Молодежная, д.148, помещение 37</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Терешко Артём Викторович</t>
   </si>
   <si>
     <t>Витебская обл., Город Новополоцк, Улица Еронько,  д.2, кв.107</t>
   </si>
   <si>
     <t>ИП Титовец Дмитрий Александрович</t>
   </si>
   <si>
     <t>г Новополоцк, ул. ЯКУБА КОЛАСА, 96-53</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Третьяков Максим Александрович</t>
   </si>
   <si>
     <t>Витебская обл., Город Новополоцк, Улица Школьная,  д.3А, кв.5</t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Карпеко Надежда Петровна</t>
+  </si>
+  <si>
+    <t>Витебская обл., Город Новополоцк, Улица Калинина,  д.2, кв.67</t>
+  </si>
+  <si>
     <t>Торгово унитарное предприятие "Пинскдрев-Витебск"</t>
   </si>
   <si>
     <t>г.Витебск,ул.Правды,д.54-а</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Растворо Бетонный Узел №7"</t>
   </si>
   <si>
     <t>Город Витебск, Улица Двинская,  д.23В/9</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Форточка"</t>
   </si>
   <si>
     <t>Город Витебск, Проспект Фрунзе,  д.8, кв.3</t>
   </si>
   <si>
     <t>Общество с ограниченной ответсвенностью "НордМакс"</t>
   </si>
   <si>
     <t>Производство сборных деревянных зданий</t>
   </si>
   <si>
     <t>Город Витебск, Улица Полярная,  д.2,  корп.Е, кв.1</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ДЕПП холл"</t>
   </si>
   <si>
     <t>Город Витебск, Проспект Фрунзе,  д.77/2</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Рейсер ВТБ"</t>
   </si>
   <si>
     <t>Город Витебск, Улица Двинская,  д.23/В,  корп.9</t>
   </si>
   <si>
-    <t>ООО "ЛукомльСтрой"</t>
-[...2 lines deleted...]
-    <t>г Новолукомль, шоссе ЛУКОМЛЬСКОЕ, 6-14</t>
+    <t>Общество с ограниченной ответственностью "ЛукомльСтрой"</t>
+  </si>
+  <si>
+    <t>Витебская обл Чашникский р-н г.Новолукомль б-р Озмителя 10-1</t>
   </si>
   <si>
     <t>ИП Сазонова Ольга Петровна</t>
   </si>
   <si>
     <t>г Новолукомль, ул. ПАНЧУКА, 14-116</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Павликова Ольга Евгеньевна</t>
   </si>
   <si>
     <t>г.Браслав,ул.Дачная,д.18</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Милькевич Олег Зенонович</t>
   </si>
   <si>
     <t>ВИТЕБСКАЯ обл., р-н БРАСЛАВСКИЙ, ДРУЕВСКИЙ с/с, Агрогородок ДРУЯ, Улица Ленина,  д.67, кв.519</t>
   </si>
   <si>
     <t>ИП Мацияш Лайлимо Аманулловна</t>
   </si>
   <si>
     <t>д Янки, пер. МОЛОДЕЖНЫЙ, 2</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Карзевич Ирина Владимировна</t>
   </si>
   <si>
     <t>Витебская обл., р-н Докшицкий, Город Докшицы, Улица ЗАОЗЁРНАЯ,  д.35</t>
   </si>
   <si>
     <t>УП "Торговый Дом "Витязь"</t>
   </si>
   <si>
     <t>Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, воздухоочистители, вытяжки;Качели садовые, мебель садовая, кровати раскладные;Ковры, ковровые изделия;Котлы отопительные газовые;Котлы пеллетные, горелки пеллетные;Котлы электрические отопительные;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки;Машины стиральные, стирально-сушильные;Мебель;Микроволновые печи;Обогреватели конвекторные электрические;Санитарно-техническое оборудование;Светильники;Телевизоры;Фены для волос;Холодильники, холодильники-морозильники, морозильники;Электросоковыжималки, электросоковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод</t>
   </si>
   <si>
     <t>Город Витебск, Улица П.Бровки,  д.13а/10</t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Дубовец Денис Константинович</t>
+  </si>
+  <si>
+    <t>г.Витебск,ул.Герцена,д.16А, кв.226</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Вуджер"</t>
   </si>
   <si>
     <t>Город Витебск, Проспект Фрунзе,  д.81/20, кв.пом.18</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Напольник Витебск"</t>
   </si>
   <si>
     <t>Город Витебск, Проспект Фрунзе,  д.81,  корп.20, кв.5.4</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Ремонт360"</t>
   </si>
   <si>
     <t>Город Витебск, Проспект Победы,  д.15, кв.пав.296/1</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СолоГранд"</t>
   </si>
   <si>
     <t>Город Витебск, Проспект Строителей,  д.15, кв.4</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Байк"</t>
@@ -2846,155 +3197,182 @@
   <si>
     <t>Индивидуальный предприниматель Магерка Елена Александровна</t>
   </si>
   <si>
     <t>Витебская обл., р-н Полоцкий, Ветринский с/с, Поселок городского типа ВЕТРИНО Армейская,  д.9, кв.58</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Мега кровля"</t>
   </si>
   <si>
     <t>Деревянные окна и двери;Ламинированные напольные покрытия;Металлические двери;Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры)</t>
   </si>
   <si>
     <t>Витебская обл., р-н Полоцкий, Город ПОЛОЦК Шенягина,  д.54Б/4</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СпалексПлюс"</t>
   </si>
   <si>
     <t>Ламинированные напольные покрытия;Металлические двери;Обогреватели конвекторные электрические;Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры);Санитарно-техническое оборудование;Светильники</t>
   </si>
   <si>
     <t>Витебская обл., р-н Толочинский, Город Толочин, Улица Энгельса,  д.79/5</t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Трошков Владимир Олегович</t>
+  </si>
+  <si>
+    <t>ВИТЕБСКАЯ обл., р-н ОРШАНСКИЙ, БАБИНИЧСКИЙ с/с, Агрогородок БАБИНИЧИ, Переулок Лесной,  д.3, кв.3</t>
+  </si>
+  <si>
     <t>ООО "ЮАМИ"</t>
   </si>
   <si>
     <t>г Орша, ул. ВИССАРИОНА БЕЛИНСКОГО, 1-Б-2</t>
   </si>
   <si>
     <t>Частное  унитарное предприятие"Строй плюс Городок"</t>
   </si>
   <si>
     <t>Витебская обл., р-н Городокский, Город Городок, Улица Комсомольская,  д.21а, кв.48</t>
   </si>
   <si>
     <t>Частное унитарное предприятие "Стальной Дилер"</t>
   </si>
   <si>
     <t>Витебская обл., р-н Полоцкий, Город ПОЛОЦК, Улица Пушкина,  д.13, кв.3</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ДЕМА ГРУПП"</t>
   </si>
   <si>
     <t>Витебская обл., р-н Полоцкий, Город ПОЛОЦК Строительная,  д.19</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Андолиго"</t>
   </si>
   <si>
     <t>Город Витебск, Улица Гагарина,  д.113А, кв.11</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Миненталь"</t>
   </si>
   <si>
     <t>Город Витебск, Улица Терешковой,  д.19, кв.14</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "БрусМастер"</t>
   </si>
   <si>
     <t>Город Витебск, Улица 1-я Полярная,  д.1B</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ГидроМаг"</t>
   </si>
   <si>
     <t>Город Витебск, Улица Терешковой,  д.19, кв.27</t>
   </si>
   <si>
+    <t>Частное унитарное предприятие "Мебель от Мастера"</t>
+  </si>
+  <si>
+    <t>Витебская обл., р-н Оршанский, Город ОРША, Улица Ленина,  д.22</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "ВелоСити"</t>
   </si>
   <si>
     <t>Прочая розничная торговля непродовольственными товарами в специализированных магазинах</t>
   </si>
   <si>
     <t>Витебская обл., р-н Оршанский, Город ОРША, Улица Советская,  д.3, кв.67</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "Оптимальная мебель"</t>
   </si>
   <si>
     <t>Витебская обл., р-н Оршанский, Город БАРАНЬ, Переулок Набережный,  д.11</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Орлов Александр Петрович</t>
   </si>
   <si>
     <t>Город Витебск, Улица Чкалова,  д.31,  корп.42</t>
   </si>
   <si>
+    <t>Открытое акционерное общество "Лельчицкая ПМК-103"</t>
+  </si>
+  <si>
+    <t>Бытовые приборы отопления;Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, электроплитки настольные, воздухоочистители, вытяжки;Деревянные окна и двери;Качели садовые, мебель садовая, кровати раскладные;Комплекты белья постельного;Котлы отопительные, водогрейные твердотопливные, пеллетные, горелки пеллетные.;Ламинированные напольные покрытия;Металлические двери;Обои;Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры);Портландцемент, портландцемент со шлаком;Санитарно-техническое оборудование;Светильники</t>
+  </si>
+  <si>
+    <t>Гомельская обл., г.п.Лельчицы,ул.Ленина д.48</t>
+  </si>
+  <si>
     <t>ГП "Калинковичский мебельный комбинат"</t>
   </si>
   <si>
     <t>г Калинковичи, ул. КУЙБЫШЕВА, 28</t>
   </si>
   <si>
-    <t>ЧРУП "Пингвин"</t>
-[...2 lines deleted...]
-    <t>г Речица, ул. КОНЕВА, 16</t>
+    <t>Частное ремонтное унитарное предприятие "Пингвин"</t>
+  </si>
+  <si>
+    <t>г.Речица, ул.Конева, д.16</t>
   </si>
   <si>
     <t>Открытое акционерное общество "Новобелицкая торговая компания "Алеся"</t>
   </si>
   <si>
     <t>Город Гомель, Улица Республиканская,  д.5</t>
   </si>
   <si>
     <t>Мозырский опытный лесхоз</t>
   </si>
   <si>
     <t>г Мозырь, ул. ПРОМЫШЛЕННАЯ, 85</t>
   </si>
   <si>
     <t>Житковичский лесхоз</t>
   </si>
   <si>
     <t>г Житковичи, ул. ОКТЯБРЬСКАЯ, 62Д</t>
   </si>
   <si>
     <t>ООО "Мираж-М"</t>
   </si>
   <si>
     <t>г Жлобин, ул. КОЗЛОВА, 50</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Магазин "Дываны Тканiна"</t>
+  </si>
+  <si>
+    <t>Жлобин ул.Урицкого 88</t>
+  </si>
+  <si>
     <t>Производственно-коммерческое общество с ограниченной ответственностью "Аметист"</t>
   </si>
   <si>
     <t>г.Мозырь, ул.Я.Коласа, 7</t>
   </si>
   <si>
     <t>Общество с дополнительной ответственностью "Магазин "Мебель"</t>
   </si>
   <si>
     <t>г.Мозырь, ул.Пролетарская, д.87</t>
   </si>
   <si>
     <t>Открытое акционерное общество "Мозырский машиностроительный завод"</t>
   </si>
   <si>
     <t>г.Мозырь ул.Портовая д.17</t>
   </si>
   <si>
     <t>Частное торгово-производственное унитарное предприятие "Леди-С"</t>
   </si>
   <si>
     <t>Гомельская обл., р-н Гомельский, Терюхский с/с, Деревня Терюха Кемпинг</t>
   </si>
   <si>
     <t>Филиал Торговый дом "Прогресс"открытого акционерного общества Гомельская мебельная фабрика "Прогресс"</t>
@@ -3032,126 +3410,135 @@
   <si>
     <t>Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, воздухоочистители, вытяжки;Качели садовые, мебель садовая, кровати раскладные;Комплекты белья постельного;Котлы отопительные газовые;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки;Ламинированные напольные покрытия;Машины стиральные, стирально-сушильные;Микроволновые печи;Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры);Санитарно-техническое оборудование;Светильники;Телевизоры;Фены для волос;Холодильники, холодильники-морозильники, морозильники;Шины легковые, легкогрузовые</t>
   </si>
   <si>
     <t>г.Гомель, ул.Междугородняя, 7</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Баженов Игорь Николаевич</t>
   </si>
   <si>
     <t>г.Гомель, ул.Жукова, д.44, кв.12</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Миол-М"</t>
   </si>
   <si>
     <t>г. Мозырь, ул. Первомайская, д.53Б</t>
   </si>
   <si>
     <t>ИНДИВИДУАЛЬНЫЙ ПРЕДПРИНИМАТЕЛЬ ВОРОНОВИЧ ПАВЕЛ ВЛАДИМИРОВИЧ</t>
   </si>
   <si>
     <t>Гомельская обл., Поселок городского типа Лельчицы, Улица Ковпака,  д.70</t>
   </si>
   <si>
+    <t>ИНДИВИДУАЛЬНЫЙ ПРЕДПРИНИМАТЕЛЬ ШПИГАНОВИЧ ВАЛЕНТИНА НИКОЛАЕВНА</t>
+  </si>
+  <si>
+    <t>Мотовелотовары;Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, электроплитки настольные, воздухоочистители, вытяжки;Качели садовые, мебель садовая, кровати раскладные;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки, электросоковыжималки, электро­соковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод;Машины стиральные, стирально-сушильные;Микроволновые печи;Ноутбуки, персональные мини-компьютеры, мини-ПК, мониторы, моноблоки, сервера, системные блоки, системы хранения данных, интерактивные панели;Телевизоры;Холодильники, холодильники-морозильники, морозильники</t>
+  </si>
+  <si>
+    <t>Гомельская обл., р-н Лельчицкий, Поселок городского типа Лельчицы, Улица 9 мая,  д.15</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "ЛельТехноТорг"</t>
   </si>
   <si>
     <t>Мотовелотовары;Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, воздухоочистители, вытяжки;Машины стиральные, стирально-сушильные;Микроволновые печи;Средства малой механизации;Телевизоры;Холодильники, холодильники-морозильники, морозильники;Электросоковыжималки, электросоковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод</t>
   </si>
   <si>
     <t>Гомельская обл.г.п.Лельчицы ул.Советская д.56а</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "Линия тока"</t>
   </si>
   <si>
     <t>Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, воздухоочистители, вытяжки;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки;Машины стиральные, стирально-сушильные;Микроволновые печи;Светильники;Телевизоры;Фены для волос;Холодильники, холодильники-морозильники, морозильники;Электросоковыжималки, электросоковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод</t>
   </si>
   <si>
     <t>г.Рогачев, ул.Кирова, 16А</t>
   </si>
   <si>
-    <t>Частное предприятие "БытСтройСервис"</t>
-[...2 lines deleted...]
-    <t>г Житковичи, ул. ФРУНЗЕ, 75А</t>
+    <t>Частное торговое унитарное предприятие "БытСтройСервис"</t>
+  </si>
+  <si>
+    <t>Гомельская обл., р-н Житковичский, Город Житковичи, Улица Фрунзе,  д.75А</t>
   </si>
   <si>
     <t>Частное торгово-производственное унитарное предприятие "Кирилюк благодарение"</t>
   </si>
   <si>
     <t>г.Житковичи, ул.Фрунзе,75б</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Расошенко Сергей Викторович</t>
   </si>
   <si>
     <t>г.Мозырь, ул.Щорса Н.А., 72</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Головач Глеб Владимирович</t>
   </si>
   <si>
     <t>Город Гомель, Бульвар Газеты "Гомельская правда",  д.3, кв.19</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "Студия мебели" Дом 5"</t>
   </si>
   <si>
     <t>Гомельская обл., г.Жлобин, ул.Первомайская, д.5</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "Домашний компьютер"</t>
   </si>
   <si>
     <t>Город Гомель, Улица Советская,  д.97,  корп.4, кв.2</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Самтор"</t>
   </si>
   <si>
-    <t>Обои</t>
-[...1 lines deleted...]
-  <si>
     <t>ГОМЕЛЬСКАЯ ОБЛ.,Г.БУДА-КОШЕЛЕВО,УЛ.СОВЕТСКАЯ 9-Б</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ТрансТоргБизнес"</t>
   </si>
   <si>
     <t>Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, воздухоочистители, вытяжки;Машины стиральные, стирально-сушильные;Холодильники, холодильники-морозильники, морозильники</t>
   </si>
   <si>
     <t>г.Гомель,ул.Жарковского, д.11, каб. 1-64/3</t>
   </si>
   <si>
-    <t>ИП Черношей Роман Георгиевич</t>
-[...2 lines deleted...]
-    <t>г Речица, ул. ПЕРВОМАЙСКАЯ, 24А-11</t>
+    <t>Индивидуальный предприниматель Черношей Роман Георгиевич</t>
+  </si>
+  <si>
+    <t>Бытовые приборы отопления</t>
+  </si>
+  <si>
+    <t>г.Речица ул. Первомайская д.24А кв.11</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "МастерБат"</t>
   </si>
   <si>
     <t>Гомельская обл., р-н Калинковичский, Город Калинковичи, Улица Куйбышева, кв.1</t>
   </si>
   <si>
     <t>Частное предприятие "Влавади"</t>
   </si>
   <si>
     <t>г Хойники, ул. КОЛЕСНИКА, 2Ж-4</t>
   </si>
   <si>
     <t>Частное предприятие "ЮТАКОМП ТРЭЙД"</t>
   </si>
   <si>
     <t>г Хойники, ул. КАРЛА МАРКСА, 27-1-12</t>
   </si>
   <si>
     <t>ИНДИВИДУАЛЬНЫЙ ПРЕДПРИНИМАТЕЛЬ Рублевский Виталий Васильевич</t>
   </si>
   <si>
     <t>Гомельская обл., Поселок городского типа Лельчицы, Улица 9 Мая,  д.38</t>
   </si>
@@ -3299,56 +3686,68 @@
   <si>
     <t>Котлы отопительные газовые;Средства малой механизации;Обогреватели конвекторные электрические;Санитарно-техническое оборудование</t>
   </si>
   <si>
     <t>г.Рогачев ул. Богатырева д.125 кв.23</t>
   </si>
   <si>
     <t>Частное транспортное унитарное предприятие "Аллюна-Д Транс"</t>
   </si>
   <si>
     <t>Гомельская обл., р-н Мозырский, Город Мозырь, Улица Иваненко,  д.15, кв.помещение 1 а</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Путило Дмитрий Александрович</t>
   </si>
   <si>
     <t>г.Гомель,ул.Свиридова,д.73,кв.135</t>
   </si>
   <si>
     <t>Частное предприятие "Буховец В.Г."</t>
   </si>
   <si>
     <t>аг Ровенская Слобода, ул. ИЛЬИЧА, 2/б</t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Шведок Виктор Андреевич</t>
+  </si>
+  <si>
+    <t>Гомельская обл., р-н Ельский, Город Ельск, Улица 50 лет СССР,  д.12</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "ТехноАгро"</t>
   </si>
   <si>
     <t>г.Гомель, ул.Могилевская, 1 А, корп.3-2 А</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Контратопари"</t>
+  </si>
+  <si>
+    <t>г.Гомель ул.Свиридова д.4</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "СогрейДом Плюс"</t>
   </si>
   <si>
     <t>Город Гомель, Улица Барыкина,  д.76, кв.129</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Веста мебель"</t>
   </si>
   <si>
     <t>г.Гомель,ул.Бабушкина,д.1</t>
   </si>
   <si>
     <t>ИП Садовский Евгений Юрьевич</t>
   </si>
   <si>
     <t>г Житковичи, ул. ПРИОЗЁРНАЯ, 14-20</t>
   </si>
   <si>
     <t>ИП Шашков Вадим Федорович</t>
   </si>
   <si>
     <t>г Жлобин, мкр-н 17-Й, 48-29</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Астапенко Никита Игоревич</t>
@@ -3386,86 +3785,104 @@
   <si>
     <t>Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, воздухоочистители, вытяжки;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки;Машины стиральные, стирально-сушильные;Микроволновые печи;Средства малой механизации;Обогреватели конвекторные электрические;Светильники;Телевизоры;Фены для волос;Холодильники, холодильники-морозильники, морозильники;Электросоковыжималки, электросоковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод</t>
   </si>
   <si>
     <t>Гомельская область,г.Рогачев,ул.Седова,д.16</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Костусева Ольга Григорьевна</t>
   </si>
   <si>
     <t>Гомельская область,г.Рогачёв,ул.Интернациональная,д.35а</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Усов Максим Николаевич</t>
   </si>
   <si>
     <t>Гомельская обл., р-н Рогачевский, Город Рогачев, Улица Набережная,  д.93, кв.61</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Кравцова Светлана Викторовна</t>
   </si>
   <si>
     <t>Город Гомель, Улица Головацкого,  д.120, кв.36</t>
   </si>
   <si>
+    <t>ИНДИВИДУАЛЬНЫЙ ПРЕДПРИНИМАТЕЛЬ МИРОНОВИЧ ЕВГЕНИЙ СЕРГЕЕВИЧ</t>
+  </si>
+  <si>
+    <t>ГОМЕЛЬСКАЯ ОБЛ.,Г.КАЛИНКОВИЧИ,УЛ.ЛАЗО,27.</t>
+  </si>
+  <si>
     <t>Индивидуальный предприниматель Гуменюк Галина Владимировна</t>
   </si>
   <si>
     <t>Гомельская обл., р-н Калинковичский, Город Калинковичи, Улица Никонова,  д.36</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Гончаров Дмитрий Викторович</t>
   </si>
   <si>
     <t>Гомельск.обл,Гомельск.р-н,п.Чёнки,ул.Севруковская,д.1,кв.13</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ТоргМебель"</t>
   </si>
   <si>
     <t>г.Гомель,ул.Лепешинского,д.7,к.1</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Домашний Центр"</t>
   </si>
   <si>
     <t>г.Гомель,ул.Карповича,д.28,пав.97</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Белэкспоформ"</t>
   </si>
   <si>
     <t>г.Гомель, ул.Владимирова, 12Б</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Формат М БЕЛ"</t>
+  </si>
+  <si>
+    <t>г.Гомель,ул.Войсковая,д.22 здание ПТК, к.5</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Кухни Гомеля"</t>
   </si>
   <si>
     <t>Город Гомель, Улица Барыкина,  д.74, кв.293</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Интериор-мебель"</t>
+  </si>
+  <si>
+    <t>ГОМЕЛЬСКАЯ обл., р-н ГОМЕЛЬСКИЙ, ЧЕНКОВСКИЙ с/с, Поселок сельского типа ЧЁНКИ, Улица Речная,  д.22</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Инлайн Стайл"</t>
   </si>
   <si>
     <t>Город Гомель, Улица Жарковского,  д.24,  корп.а, кв.210а</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Двери МАРИО"</t>
   </si>
   <si>
     <t>Город Гомель, Улица Советская,  д.97,  корп.3</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СойкаГрупп"</t>
   </si>
   <si>
     <t>Город Гомель, Улица Владимирова,  д.12</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "М-Уют"</t>
   </si>
   <si>
     <t>Город Гомель, Улица Карповича,  д.28/1</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "УютСтройМаркет"</t>
@@ -3479,92 +3896,104 @@
   <si>
     <t>Общество с ограниченной ответственностью "ЦарьСтройДом"</t>
   </si>
   <si>
     <t>Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, воздухоочистители, вытяжки;Котлы отопительные газовые;Ламинированные напольные покрытия;Металлические двери;Средства малой механизации;Обогреватели конвекторные электрические;Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры);Санитарно-техническое оборудование</t>
   </si>
   <si>
     <t>Гомельская обл., р-н Лельчицкий, Поселок городского типа Лельчицы, Улица Строительная,  д.2а</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ВикингМаркетБай"</t>
   </si>
   <si>
     <t>Мотовелотовары;Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, воздухоочистители, вытяжки;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки;Машины стиральные, стирально-сушильные;Микроволновые печи;Средства малой механизации;Обогреватели конвекторные электрические;Светильники;Телевизоры;Фены для волос;Холодильники, холодильники-морозильники, морозильники;Электросоковыжималки, электросоковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод</t>
   </si>
   <si>
     <t>Гомельская обл., р-н Лельчицкий, Поселок городского типа Лельчицы, Улица Ленина,  д.44В, кв.1</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Вавилон Инвест"</t>
   </si>
   <si>
     <t>Город Гомель, Переулок Ильича 8-й,  д.13А</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Джоуль-Плюс"</t>
+  </si>
+  <si>
+    <t>Город Гомель, Улица Барыкина,  д.161, кв.1, ком.52</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Модуль Микс"</t>
   </si>
   <si>
     <t>Город Гомель, Улица Могилёвская,  д.1а</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Домофлекс"</t>
   </si>
   <si>
     <t>Город Гомель, Улица Шилова,  д.20, кв.б/н</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ВР Мебель"</t>
   </si>
   <si>
     <t>Город Гомель, Улица Лепешинского,  д.2А, кв.15</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Мебель близко"</t>
   </si>
   <si>
     <t>Город Гомель, Улица Шилова,  д.22, кв.б/н</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Стиль и Безопасность"</t>
   </si>
   <si>
     <t>Город Гомель, Переулок Ильича 4-й,  д.2Б, кв.б/н</t>
   </si>
   <si>
     <t>ООО "Котелок"</t>
   </si>
   <si>
     <t>г Жлобин, ул. КОЗЛОВА, 43</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Болсун Ирина Евгеньевна</t>
   </si>
   <si>
     <t>ГОМЕЛЬСКАЯ обл., р-н ЖЛОБИНСКИЙ, МАЛЕВИЧСКИЙ с/с, Агрогородок МАЛЕВИЧИ, Улица Совхозная 1-я,  д.31</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью " Квартал Мебели "</t>
+  </si>
+  <si>
+    <t>Гомельская обл., р-н Жлобинский, Город Жлобин, Улица Барташова,  д.1Д</t>
+  </si>
+  <si>
     <t>Индивидуальный предприниматель Попова Виктория Леонидовна</t>
   </si>
   <si>
     <t>Гомельская обл,г.Рогачев,ул.Якуба Колоса д.2а,кв.14</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Лапаткина Алеся Сергеевна</t>
   </si>
   <si>
     <t>Котлы отопительные газовые;Котлы пеллетные, горелки пеллетные;Котлы электрические отопительные;Мебель;Обогреватели конвекторные электрические;Санитарно-техническое оборудование</t>
   </si>
   <si>
     <t>Гомельская обл., р-н Рогачевский, Город Рогачев, Улица Друтская,  д.262</t>
   </si>
   <si>
     <t>Частное предприятие "Армуар"</t>
   </si>
   <si>
     <t>г Рогачёв, ул. СЕРГЕЯ КИРОВА, 7</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Рудистройторг"</t>
   </si>
   <si>
     <t>Гомельская обл., р-н Рогачевский, Город Рогачев, Улица Сергея Кирова,  д.32</t>
@@ -3614,56 +4043,50 @@
   <si>
     <t>Индивидуальный предприниматель Данилюк Дмитрий Викторович</t>
   </si>
   <si>
     <t>Гомельская обл., р-н Калинковичский, Город Калинковичи, Улица Карла Маркса,  д.2, кв.73</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Теплобаза"</t>
   </si>
   <si>
     <t>Гомельская обл., р-н Калинковичский, Город Калинковичи, Улица Карла Маркса,  д.4, кв.75</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "Первый Дверной"</t>
   </si>
   <si>
     <t>Гомельская обл., р-н Калинковичский, Город Калинковичи, Переулок Суворова,  д.14, кв.2</t>
   </si>
   <si>
     <t>ИП Гром Наталья Владимировна</t>
   </si>
   <si>
     <t>г Житковичи, ул. ВИКТОРА КАЦУБИНСКОГО, 19-16</t>
   </si>
   <si>
-    <t>Индивидуальный предприниматель Цырибко Леонид Геннадьевич</t>
-[...4 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "Вилана Компани"</t>
   </si>
   <si>
     <t>Город Гомель, Улица Гагарина,  д.89</t>
   </si>
   <si>
     <t xml:space="preserve"> Индивидуальный предприниматель Гайдук Евгений Сергеевич</t>
   </si>
   <si>
     <t>ГОМЕЛЬСКАЯ обл., р-н СВЕТЛОГОРСКИЙ, БОРОВИКОВСКИЙ с/с, Деревня ЯКИМОВА СЛОБОДА, Улица Центральная,  д.186</t>
   </si>
   <si>
     <t>ООО "ФитингТерм"</t>
   </si>
   <si>
     <t>г Речица, ул. СПОРТИВНАЯ, 2-9</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СК-БИЗНЕСТРЕЙД"</t>
   </si>
   <si>
     <t>Гомельская обл., р-н Добрушский, Город Добруш, Улица кн.Ф.И.Паскевича,  д.12</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Каскимид"</t>
@@ -3680,54 +4103,57 @@
   <si>
     <t>Общество с ограниченной ответственностью "Концепт-мебель"</t>
   </si>
   <si>
     <t>Город Гомель, Шоссе Кореневское,  д.6,  корп.2, кв.3</t>
   </si>
   <si>
     <t>Государственное опытное лесохозяйственное учреждение "Островецкий опытный лесхоз"</t>
   </si>
   <si>
     <t>Гродненская обл., р-н Островецкий, Город ОСТРОВЕЦ, Улица Володарского,  д.57</t>
   </si>
   <si>
     <t>ЧУП "Меркурий"</t>
   </si>
   <si>
     <t>г Волковыск, ул. СОВЕТСКАЯ, 6</t>
   </si>
   <si>
     <t>ОАО "ГОТТЦ "Гарант"</t>
   </si>
   <si>
     <t>г Гродно, ул. ВРУБЛЕВСКОГО, 86А</t>
   </si>
   <si>
-    <t>ТОАО "ГродноКультторг"</t>
-[...2 lines deleted...]
-    <t>г Гродно, ул. ПУШКИНА, 37/а</t>
+    <t>Торговое открытое акционерное общество "Гродно Культторг"</t>
+  </si>
+  <si>
+    <t>Зеркала</t>
+  </si>
+  <si>
+    <t>г.Гродно,ул.Пушкина,37а</t>
   </si>
   <si>
     <t>ИП Дегись Геннадий Мечиславович</t>
   </si>
   <si>
     <t>г Сморгонь, ул. КОНДРАТА КРАПИВЫ, 14</t>
   </si>
   <si>
     <t>ОАО "Ясень" г.Гродно</t>
   </si>
   <si>
     <t>г Гродно, ул. ДОВАТОРА, 14</t>
   </si>
   <si>
     <t>ОАО "Мостовдрев"</t>
   </si>
   <si>
     <t>г Мосты, ул. СОВЕТСКАЯ, 38</t>
   </si>
   <si>
     <t>ОАО "СМОРГОНСКИЙ АГРЕГАТНЫЙ ЗАВОД"</t>
   </si>
   <si>
     <t>г Сморгонь, пр. ИНДУСТРИАЛЬНЫЙ, 27</t>
   </si>
@@ -3779,50 +4205,56 @@
   <si>
     <t>г Слоним, ул. ВЕСЕННЯЯ, 49</t>
   </si>
   <si>
     <t>ООО "Анмикс"</t>
   </si>
   <si>
     <t>г Слоним, ул. БРЕСТСКАЯ, 137</t>
   </si>
   <si>
     <t>Частное предприятие "ТЕХНОИВЬЕ"</t>
   </si>
   <si>
     <t>г Ивье, ул. КРАСНОАРМЕЙСКАЯ, 2-15</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Абросимов Вячеслав Викторович</t>
   </si>
   <si>
     <t>Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры);Санитарно-техническое оборудование</t>
   </si>
   <si>
     <t>Гродненская обл., р-н Кореличский, Поселок городского типа Кореличи, Улица ГАГАРИНА,  д.24,  корп.В, кв.11</t>
   </si>
   <si>
+    <t>Частное производственно-торговое унитарное предприятие "Ромакс торг"</t>
+  </si>
+  <si>
+    <t>ЛИДСКИЙ Р-ОН,Г.БЕРЕЗОВКА</t>
+  </si>
+  <si>
     <t>ИП Аникейчик Андрей Николаевич</t>
   </si>
   <si>
     <t>аг Хартица, ул. ЦВЕТОЧНАЯ, 4</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Урбан Михаил Генрикович</t>
   </si>
   <si>
     <t>Гродненская обл., р-н Ошмянский, Деревня Повишни, Улица Новая,  д.10</t>
   </si>
   <si>
     <t>Инд.Пр Пигальский Александр Владимирович</t>
   </si>
   <si>
     <t>г Слоним, ул. БРЕСТСКАЯ, 107/3-53</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Вальдивия"</t>
   </si>
   <si>
     <t>Гродненская обл., р-н Слонимский, Сеньковщинский с/с, Деревня Воробьевичи, Улица Центральная,  д.50а</t>
   </si>
   <si>
     <t>ООО "ФаворитГРУППсервис"</t>
@@ -3845,84 +4277,84 @@
   <si>
     <t>ИП КОСТЮШЕВСКИЙ АЛЕКСАНДР ЭДВАРДОВИЧ</t>
   </si>
   <si>
     <t>г Сморгонь, ул. ГАГАРИНА, 8-83</t>
   </si>
   <si>
     <t>ИП СИПАКОВ СЕРГЕЙ ЕВГЕНЬЕВИЧ</t>
   </si>
   <si>
     <t>г Сморгонь, пр-д МИЦКЕВИЧА, 7</t>
   </si>
   <si>
     <t>ОДО "ДиКСиТорг"</t>
   </si>
   <si>
     <t>г Щучин, ул. 17-Е СЕНТЯБРЯ, 42</t>
   </si>
   <si>
     <t>СООО "Мебель-Неман"</t>
   </si>
   <si>
     <t>г Гродно, ул. ГАСПАДАРЧАЯ, 9</t>
   </si>
   <si>
-    <t>СООО "ЗОВ-ПЛИТА"</t>
-[...2 lines deleted...]
-    <t>г Гродно, ул. МЯСНИЦКАЯ, 12</t>
+    <t>Совместное общество с ограниченной ответственностью "ЗОВ-ПЛИТА"</t>
+  </si>
+  <si>
+    <t>г.Гродно,ул.Мясницкая,12</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ПЛИТ-МАР"</t>
   </si>
   <si>
     <t>Город Гродно, Улица Автомобильная,  д.9</t>
   </si>
   <si>
     <t>ИП Карпович Дмитрий Геннадьевич</t>
   </si>
   <si>
     <t>гп Россь, ул. 8 МАРТА, 8-52</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Воронович Анна Степановна</t>
   </si>
   <si>
     <t>г.Новогрудок  ул.Гродненская д.59-а кв.41</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "МастерБел"</t>
   </si>
   <si>
     <t>Город Гродно, Улица Куйбышева,  д.1,  корп.1</t>
   </si>
   <si>
-    <t>ЧУП "Салби-Плюс"</t>
-[...2 lines deleted...]
-    <t>г Гродно, ул. МАКСИМА ГОРЬКОГО, 72-207</t>
+    <t>Частное торгово-сервисное унитарное предприятие "Салби-Плюс"</t>
+  </si>
+  <si>
+    <t>г. Гродно, ул. Горького, 72</t>
   </si>
   <si>
     <t>ИП СМИРНОВ АНДРЕЙ ВЯЧЕСЛАВОВИЧ</t>
   </si>
   <si>
     <t>г Гродно, пер. ПОПОВИЧА, 8-22</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Ракуть Петр Васильевич</t>
   </si>
   <si>
     <t>г.Гродно ул.Белые Росы,23-12</t>
   </si>
   <si>
     <t>ООО "ГалкоМакс"</t>
   </si>
   <si>
     <t>г Сморгонь, ул. ЛЕНИНА, 3</t>
   </si>
   <si>
     <t>Частное предприятие "Бриолин"</t>
   </si>
   <si>
     <t>г Мосты, ул. СОВЕТСКАЯ, 1</t>
   </si>
@@ -3941,78 +4373,78 @@
   <si>
     <t>Частное предприятие "МебельКлассик"</t>
   </si>
   <si>
     <t>г Гродно, ул. БРИКЕЛЯ, 8-42</t>
   </si>
   <si>
     <t>Частное торгово-производственное унитарное предприятие "Минитеремок"</t>
   </si>
   <si>
     <t>г.п.Вороново ул.Литовчикад д.16а</t>
   </si>
   <si>
     <t>Частное предприятие "Космосат"</t>
   </si>
   <si>
     <t>г Щучин, ул. АВИАТОРОВ, 6</t>
   </si>
   <si>
     <t>Инд.пред. Лагутик Елена Васильевна</t>
   </si>
   <si>
     <t>г Слоним, ул. ТОПОЛЕВАЯ, 31/1-34</t>
   </si>
   <si>
-    <t>Частное предприятие "ТЕХНОКЛАССИКА"</t>
-[...2 lines deleted...]
-    <t>г Гродно, ул. СОВЕТСКАЯ, 14</t>
+    <t>Частное торговое унитарное предприятие"ТЕХНОКЛАССИКА"</t>
+  </si>
+  <si>
+    <t>230023,г.Гродно,ул.Советская,14</t>
   </si>
   <si>
     <t>Частное предприятие "Серпантин Гродно"</t>
   </si>
   <si>
     <t>г Гродно, ул. КАРЛА МАРКСА, 6</t>
   </si>
   <si>
     <t>Частное предприятие "Святобор"</t>
   </si>
   <si>
     <t>г Гродно, пр. КОСМОНАВТОВ, 2Б-22</t>
   </si>
   <si>
     <t>Частное предприятие "ГеЛенКом"</t>
   </si>
   <si>
     <t>г Сморгонь, пер. ШКОЛЬНЫЙ, 3б-3</t>
   </si>
   <si>
-    <t>Частное предприятие "КРУГСЕРВИС"</t>
-[...2 lines deleted...]
-    <t>г Свислочь, ул. КАЛИНИНА, 1</t>
+    <t>Частное сервисное унитарное предприятие "КругСервис"</t>
+  </si>
+  <si>
+    <t>Г.СВИСЛОЧЬ УЛ.КАЛИНИНА Д.1</t>
   </si>
   <si>
     <t>Частное предприятие "Русак Г.Э."</t>
   </si>
   <si>
     <t>г Слоним, ул. СОВЕТСКАЯ, 60/в</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "Энергомикс"</t>
   </si>
   <si>
     <t>Гродненская обл., р-н Островецкий, Город ОСТРОВЕЦ, Улица Октябрьская,  д.28</t>
   </si>
   <si>
     <t>ИП Макаренко Владимир Владимирович</t>
   </si>
   <si>
     <t>г Слоним, ул. Я.КУПАЛЫ, 24-3</t>
   </si>
   <si>
     <t>Частное предприятие "Иголенька"</t>
   </si>
   <si>
     <t>г Лида, пер. 1-Й  НЕВСКОГО, 2</t>
   </si>
@@ -4094,113 +4526,125 @@
   <si>
     <t>г Щучин, ул. СКОРИНЫ ФРАНЦИСКА, 15</t>
   </si>
   <si>
     <t>Гродненское областное потребительское общество</t>
   </si>
   <si>
     <t>Мотовелотовары;Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, воздухоочистители, вытяжки</t>
   </si>
   <si>
     <t>г.Гродно,ул.1 мая,28</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Богдевич Дмитрий Александрович</t>
   </si>
   <si>
     <t>г.Гродно,ул.Тавлая, 22-57</t>
   </si>
   <si>
     <t>Частное предприятие "СтройТрейдЦентр"</t>
   </si>
   <si>
     <t>г Волковыск, ул. ЗОИ КОСМОДЕМЬЯНСКОЙ, 32/А-1</t>
   </si>
   <si>
-    <t>Частное предприятие "ВИВА Лайн Мебель"</t>
-[...2 lines deleted...]
-    <t>г Гродно, ул. АНТОНОВА, 14-3</t>
+    <t>Общество с ограниченной ответственностью "Б-юнионКом"</t>
+  </si>
+  <si>
+    <t>г.Гродно ул.Горького 72-1-406</t>
+  </si>
+  <si>
+    <t>Частное торгово-производственное унитарное предприятие "ВИВА Лайн Мебель"</t>
+  </si>
+  <si>
+    <t>Город Гродно, Улица Антонова,  д.14, кв.3</t>
   </si>
   <si>
     <t>ООО "Механикенн"</t>
   </si>
   <si>
     <t>г Гродно, пр. КОСМОНАВТОВ, 60/В</t>
   </si>
   <si>
-    <t>ООО "МТБ-групп"</t>
-[...2 lines deleted...]
-    <t>г Гродно, пр. ЯНКИ КУПАЛЫ, 63-319</t>
+    <t>Общество с ограниченной ответственностью "МТБ-групп"</t>
+  </si>
+  <si>
+    <t>Город Гродно, Проспект Я.Купалы,  д.63, кв.319</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "Скайвудсервис"</t>
   </si>
   <si>
     <t>Розничная торговля мебелью в специализированных магазинах</t>
   </si>
   <si>
     <t>Город Гродно, Проспект Клецкова,  д.11,  корп.а, кв.2</t>
   </si>
   <si>
     <t>Торговое унитарное предприятие "Пинскдрев-Гродно"</t>
   </si>
   <si>
     <t>г.Гродно,ул.Горького,22</t>
   </si>
   <si>
     <t>ООО "Корпорация А-СТРОЙ"</t>
   </si>
   <si>
     <t>г Гродно, ул. ПОБЕДЫ, 34-1</t>
   </si>
   <si>
     <t>ООО "БЭЗинг"</t>
   </si>
   <si>
     <t>г Гродно, ул. КРАСНОПАРТИЗАНСКАЯ, 53/4-8</t>
   </si>
   <si>
     <t>ООО "Комплекс Тепловых Решений"</t>
   </si>
   <si>
     <t>г Гродно, ул. СУВОРОВА, 137</t>
   </si>
   <si>
     <t>ООО "ЮрЖенГрупп"</t>
   </si>
   <si>
     <t>г Гродно, ул. ЛЕНИНА, 13-204</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Албринк"</t>
   </si>
   <si>
     <t>Город Гродно, Улица Магистральная,  д.8, кв.8</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "ПроФактори"</t>
+  </si>
+  <si>
+    <t>Город Гродно, Улица Карского,  д.2А/1</t>
+  </si>
+  <si>
     <t>ООО "Салон мебели HOME"</t>
   </si>
   <si>
     <t>г Гродно,  ФРАНТИШКА БОГУШЕВИЧА, 28</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЗОВ ТОРГ МЕБЕЛЬ"</t>
   </si>
   <si>
     <t>Город Гродно, Улица Дзержинского,  д.108, кв.114</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Сташенин"</t>
   </si>
   <si>
     <t>Город Гродно, Проспект Космонавтов,  д.29, кв.18</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЗОВ-ЛенЕВРОМЕБЕЛЬ-БРЕСТ"</t>
   </si>
   <si>
     <t>Город Гродно, Улица Дзержинского,  д.68, кв.53</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Прокомебель"</t>
@@ -4274,50 +4718,56 @@
   <si>
     <t>Индивидуальный предприниматель Лесько Сергей Владимирович</t>
   </si>
   <si>
     <t>Город Гродно, Улица Урицкого,  д.18, кв.3</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "КардоМакс"</t>
   </si>
   <si>
     <t>г.Лида, ул. Ленинская, 13</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Мовчан Надежда Сергеевна</t>
   </si>
   <si>
     <t>Город Минск, Улица Алеся Гаруна,  д.26, кв.41</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Гецевич Светлана Викторовна</t>
   </si>
   <si>
     <t>РБ, Гродненская обл., г. Лида, ул. Домейко,7, кв.9</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Классика кедра"</t>
+  </si>
+  <si>
+    <t>Гродненская обл., р-н Лидский, Город Лида, Улица Кирова,  д.10, кв.42</t>
+  </si>
+  <si>
     <t>Частное предприятие "ДорсПро"</t>
   </si>
   <si>
     <t>г Волковыск, ул. ЗОИ КОСМОДЕМЬЯНСКОЙ, 32Г/1</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Синкевич Павел Иванович</t>
   </si>
   <si>
     <t>Гродненская обл., р-н Вороновский, Поселок городского типа Вороново Озёрная,  д.6</t>
   </si>
   <si>
     <t>ООО "ЗовПласт"</t>
   </si>
   <si>
     <t>аг Вертелишки, ул. ДУБКО А.И., 18</t>
   </si>
   <si>
     <t>Частное унитарное предприятие "НИКОР МЕБЕЛЬ"</t>
   </si>
   <si>
     <t>Город Гродно, Улица М.Горького,  д.121,  корп.Д, кв.1</t>
   </si>
   <si>
     <t>Унитарное предприятие "Гроднокоопмех"</t>
@@ -4388,56 +4838,50 @@
   <si>
     <t>ООО "Довгун и Ко"</t>
   </si>
   <si>
     <t>г Мосты, ул. 30 ЛЕТ ВЛКСМ, 23</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Алёкса Михаил Геннадьевич</t>
   </si>
   <si>
     <t>Гродненская обл., р-н Островецкий, Город ОСТРОВЕЦ, Улица Ломоносова,  д.11</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "Бизнес Рубин"</t>
   </si>
   <si>
     <t>Г.ОШМЯНЫ, УЛ.СОВЕТСКАЯ 106</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Довляшевич Алина Александровна</t>
   </si>
   <si>
     <t>Гродненская обл., р-н Ошмянский, Город Ошмяны, Улица Красноармейская,  д.75, кв.26</t>
   </si>
   <si>
-    <t>Индивидуальный предприниматель Зарецкий Альберт Мечиславович</t>
-[...4 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "Треймак"</t>
   </si>
   <si>
     <t>Гродненская обл., р-н Ошмянский, Город Ошмяны, Улица Красноармейская,  д.81</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЗЛАДАторг"</t>
   </si>
   <si>
     <t>Гродненская обл., р-н Ошмянский, Город Ошмяны, Улица Советская,  д.106, кв.5</t>
   </si>
   <si>
     <t>ИП Каминская Татьяна Владимировна</t>
   </si>
   <si>
     <t>г Слоним, ул. КРАСНОАРМЕЙСКАЯ, 13-22</t>
   </si>
   <si>
     <t>Общество с ограниченной ответсвенностью "Мебельная фабрика "Кастаньё"</t>
   </si>
   <si>
     <t>Гродненская обл., р-н Слонимский, Город Слоним, Улица Гоголя,  д.14а</t>
   </si>
   <si>
     <t>Частное предприятие "Двери для Вас"</t>
@@ -4592,92 +5036,98 @@
   <si>
     <t>Общество с ограниченной ответственностью "Спарк" г.Молодечно</t>
   </si>
   <si>
     <t>Минская обл., р-н Молодечненский, Город Молодечно, Улица Либаво-Роменская,  д.50</t>
   </si>
   <si>
     <t>Белорусско-германское производственное совместное предприятие "Минский мебельный центр" Общество с ограниченной ответственностью</t>
   </si>
   <si>
     <t>ул.В.Гастинец 31 А корпус 3</t>
   </si>
   <si>
     <t>Открытое акционерное общество "Борисовский ДОК"</t>
   </si>
   <si>
     <t>Минская обл., р-н Борисовский, Город Борисов, Улица Заводская,  д.45</t>
   </si>
   <si>
     <t>ИНДИВИДУАЛЬНЫЙ ПРЕДПРИНИМАТЕЛЬ САКОВИЧ ВЛАДИМИР ВИКТОРОВИЧ</t>
   </si>
   <si>
     <t>г.Слуцк ул.Тополевая 22</t>
   </si>
   <si>
-    <t>УП "ПРОМТЕХСЕРВИС"</t>
-[...2 lines deleted...]
-    <t>г Марьина Горка, ул. ЧАПАЕВА, 3</t>
+    <t>Производственно-коммерческое частное унитарное предприятия "ПРОМТЕХСЕРВИС"</t>
+  </si>
+  <si>
+    <t>г.М.ГОРКА ул.ЧАПАЕВА-3</t>
   </si>
   <si>
     <t>Открытое акционерное общество "Меркурий-Борисов"</t>
   </si>
   <si>
     <t>г.Борисов, ул. 50 лет БССР, 29А, ком 1-3</t>
   </si>
   <si>
     <t>КОПЫЛЬСКОЕ РАЙПО</t>
   </si>
   <si>
     <t>г Копыль, пл. ЛЕНИНА, 21</t>
   </si>
   <si>
     <t>ТП ООО "Пуховичиторг", Пуховичский район</t>
   </si>
   <si>
     <t>г Марьина Горка, ул. ВОСТОЧНАЯ, 8</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Стройтехмаш"</t>
   </si>
   <si>
     <t>Минская обл., Город Жодино, Улица Научная,  д.23,  корп.а</t>
   </si>
   <si>
     <t>ИП Жданович Павел Федорович</t>
   </si>
   <si>
     <t>г Поставы, ул. КОСМОНАВТОВ, 15-8</t>
   </si>
   <si>
     <t>ИНДИВИДУАЛЬНЫЙ ПРЕДПРИНИМАТЕЛЬ УМЕЦКИЙ АЛЕКСЕЙ ДМИТРИЕВИЧ</t>
   </si>
   <si>
     <t>г.Дзеpжинск yл.2-я Ленинская 5 кв 12</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Смоляр и К"</t>
+  </si>
+  <si>
+    <t>Минская обл., р-н Смолевичский, Город Смолевичи, Улица Магистарльная,  д.44, кв.2</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "ЛИНАР ГРУПП"</t>
   </si>
   <si>
     <t>Минская обл., р-н Минский, Поселок городского типа Мачулищи, Улица Аэродросная,  д.8</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Гречишникова Олеся Викторовна</t>
   </si>
   <si>
     <t>Минская обл., р-н Борисовский, Город Борисов, Бульвар Комарова,  д.16, кв.61</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "Пусть"</t>
   </si>
   <si>
     <t>г.Несвиж, ул.Белоpусская,3</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Исаев Андрей Владимирович</t>
   </si>
   <si>
     <t>Минская обл.Червенский р-н д.Хвойники, пер.Минский, д.7</t>
   </si>
   <si>
     <t>ООО "Солстройкомплект"</t>
@@ -4697,110 +5147,122 @@
   <si>
     <t>Минская обл., р-н Борисовский, Пригородный с/с, Деревня Углы, Улица Пригородная,  д.2</t>
   </si>
   <si>
     <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОНДОР ПТМ ПЛЮС"</t>
   </si>
   <si>
     <t>Г.МИНСК,УЛ.Я.КОЛАСА,Д.37,ПОМ.47</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Русак Александр Александрович</t>
   </si>
   <si>
     <t>Минская обл., г.Узда, ул.Интернациональная, 68</t>
   </si>
   <si>
     <t>ООО "Путеол"</t>
   </si>
   <si>
     <t>г Мядель, ул. ИНТЕРНАЦИОНАЛЬНАЯ, 10-3</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Вика-авто"</t>
   </si>
   <si>
-    <t>Минская обл. Минский р-н аг.Колодищи ул.Тюленина 2Б</t>
+    <t>Город Минск, Улица Волгоградская,  д.3 А,  корп.2, кв.7</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие " Куприянов и К"</t>
   </si>
   <si>
     <t>223710 МИНСКАЯ ОБЛ.Г.СОЛИГОРСК</t>
   </si>
   <si>
     <t>ООО "Альтагамма"</t>
   </si>
   <si>
     <t>Котлы электрические отопительные;Ламинированные напольные покрытия;Мебель;Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры)</t>
   </si>
   <si>
     <t>МИНСКАЯ обл., р-н МИНСКИЙ, ЖДАНОВИЧСКИЙ с/с, Агрогородок ЖДАНОВИЧИ, Улица Линейная,  д.4-1</t>
   </si>
   <si>
+    <t>Частное торгово-производственное унитарное предприятие "Мольберт"</t>
+  </si>
+  <si>
+    <t>Минская обл., Город Жодино 3-Й РОЖДЕСТВЕНСКИЙ,  д.3,  корп.А</t>
+  </si>
+  <si>
     <t>Частное торговое унитарное предприятие "БонМебельТрек"</t>
   </si>
   <si>
     <t>Минская обл., р-н Молодечненский, Город Молодечно, Улица Виленская,  д.9</t>
   </si>
   <si>
     <t>Частное предприятие "У Миколы"</t>
   </si>
   <si>
     <t>г Дзержинск, ул. ПРОТАСОВА, 7а</t>
   </si>
   <si>
     <t>Частное предприятие "Копыль-транс</t>
   </si>
   <si>
     <t>г Копыль, ул. ЭНГЕЛЬСА, 15</t>
   </si>
   <si>
     <t>ЧАСТНОЕ ПРЕДПРИЯТИЕ "Диленви-Н"</t>
   </si>
   <si>
     <t>г Смолевичи, ул. ТОРГОВАЯ, 10</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "АртСтройИнвест"</t>
   </si>
   <si>
     <t>г.Борисов, ул. Почтовая, д. 61а. офис 3</t>
   </si>
   <si>
     <t>ОДО "Латона-Стар"</t>
   </si>
   <si>
     <t>г Смолевичи, ул. ТОРГОВАЯ, 14а-4</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Фэнстэр-ЛАКСС"</t>
   </si>
   <si>
     <t>д Лебедево</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "СанМари Групп"</t>
+  </si>
+  <si>
+    <t>Минская обл., р-н Дзержинский, Город Дзержинск, Улица 11 июля,  д.3А, кв.7</t>
+  </si>
+  <si>
     <t>Частное предприятие "Алекспан"</t>
   </si>
   <si>
     <t>г Старые Дороги, ул. ГАСТЕЛЛО, 5а</t>
   </si>
   <si>
     <t>Частное производственно-торговое унитарное предприятие "КДМ-торг"</t>
   </si>
   <si>
     <t>Качели садовые, мебель садовая, кровати раскладные</t>
   </si>
   <si>
     <t>Минская обл.,г.Крупки, ул.Московская,д.8</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "ДвериМебель"</t>
   </si>
   <si>
     <t>Минская обл., Город Жодино</t>
   </si>
   <si>
     <t>ИП Добрицкая Ольга Дмитриевна</t>
   </si>
   <si>
     <t>аг Юрьево, ул. МОЛОДЕЖНАЯ, 24</t>
@@ -4826,62 +5288,74 @@
   <si>
     <t>Частное торговое унитарное предприятие "СтеклоПак-Торг"</t>
   </si>
   <si>
     <t>г.Молодечно, ул.В.Гостинец, д.143Б, пом.17, каб.309</t>
   </si>
   <si>
     <t>Частное предприятие "Климков и К"</t>
   </si>
   <si>
     <t>г Копыль, ул. КОМСОМОЛЬСКАЯ, 10-10</t>
   </si>
   <si>
     <t>Частное предприятие "Копыль-автозапчасть</t>
   </si>
   <si>
     <t>г Копыль, ул. ГРОЗОВСКАЯ, 2</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "КомфортПром"</t>
   </si>
   <si>
     <t>Минская обл., р-н Узденский, Теляковский с/с, Деревня Теляково, Улица Партизанская,  д.1д</t>
   </si>
   <si>
+    <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СЛАВНАЯ КРОВЛЯ"</t>
+  </si>
+  <si>
+    <t>Гродненская обл., р-н Кореличский, Поселок городского типа Кореличи, Улица Гастелло,  д.46</t>
+  </si>
+  <si>
     <t>ИП Гуренчик Елена Леонидовна</t>
   </si>
   <si>
     <t>г Березино, ул. ПОБЕДЫ, 55-13</t>
   </si>
   <si>
     <t>Частное производственно-торговое унитарное предприятие "АртЭлсПро"</t>
   </si>
   <si>
     <t>Брестская обл., р-н Ивановский, Город Иваново, Улица Ленина,  д.137 Г</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Пан  Диван"</t>
+  </si>
+  <si>
+    <t>Минская обл., р-н Минский, Крупицкий с/с, Деревня Пятевщина ,  д.136, кв.кемпинг с магазином к.12</t>
+  </si>
+  <si>
     <t>Индивидуальный предприниматель Жизневская Татьяна Викторовна</t>
   </si>
   <si>
     <t>Минская обл., р-н Борисовский, Город Борисов Заводская,  д.28, кв.27</t>
   </si>
   <si>
     <t>ИП Губский Владимир Михайлович</t>
   </si>
   <si>
     <t>г Мядель, ул. 17 СЕНТЯБРЯ, 18-7</t>
   </si>
   <si>
     <t>Частное предприятие "Ниолис-сервис"</t>
   </si>
   <si>
     <t>кп Нарочь, ул. ЛЕНИНСКАЯ, 20</t>
   </si>
   <si>
     <t>ИП Рашкевич Павел Викторович</t>
   </si>
   <si>
     <t>г Мядель, ул. ЮБИЛЕЙНАЯ, 19-39</t>
   </si>
   <si>
     <t>ООО "Стокганг"</t>
@@ -4958,68 +5432,80 @@
   <si>
     <t>Общество с ограниченной ответственностью "Завод сборных деревянных конструкций"</t>
   </si>
   <si>
     <t>Минская обл., р-н Дзержинский, Город Дзержинск, Улица 1-я Ленинская,  д.43,  корп.Б, кв.18</t>
   </si>
   <si>
     <t>ООО "ЛаураМебель"</t>
   </si>
   <si>
     <t>д Юцки, ул. ЦЕНТРАЛЬНАЯ, 2-124</t>
   </si>
   <si>
     <t>ООО "ГТВ-торг"</t>
   </si>
   <si>
     <t>г Дзержинск, пер. ЛЕНИНА, 6/а-1</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Шеремет Павел Владимирович</t>
   </si>
   <si>
     <t>Город Минск, Улица Колесникова,  д.49, кв.54</t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Стельмах Вячеслав Петрович</t>
+  </si>
+  <si>
+    <t>Минская обл., Город Жодино, Улица Яблоневая,  д.23</t>
+  </si>
+  <si>
     <t>Индивидуальный предприниматель Филюта Василий Александрович</t>
   </si>
   <si>
     <t>Минская обл., р-н Борисовский, Лошницкий с/с, Деревня Новосады, Улица Луговая,  д.5</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ДКвадрат"</t>
   </si>
   <si>
     <t>Витебская обл., р-н Полоцкий, Город ПОЛОЦК, Улица Петруся Бровки,  д.45</t>
   </si>
   <si>
     <t>ООО "КоронетТрейдМолл"</t>
   </si>
   <si>
     <t>г Жодино, пр. ЛЕНИНА, 3А-13</t>
   </si>
   <si>
+    <t>Частное производственное унитарное предприятие "МАСТЕР КУБ"</t>
+  </si>
+  <si>
+    <t>Минская обл., Город Жодино, Переулок Рождественский 3-ий,  д.6, кв.8</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "РадаЛада"</t>
   </si>
   <si>
     <t>Г.МИНСК, УЛ.ЯНКОВСКОГО,44-134</t>
   </si>
   <si>
     <t>Закрытое акционерное общество "ВиндоВуд"</t>
   </si>
   <si>
     <t>Минская область, Борисовский р-н, д.Углы,ул.Октябрьская, д.1</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Захарченко Николай Владимирович</t>
   </si>
   <si>
     <t>Минская обл., р-н Пуховичский, Город Марьина Горка, Улица Новая Заря,  д.26, кв.14</t>
   </si>
   <si>
     <t>Частное производственно-торговое унитарное предприятие "Прайм Дизайн"</t>
   </si>
   <si>
     <t>Туринский с/с,5 возле д.Баськи Пуховичского р-н Минской обл.</t>
   </si>
   <si>
     <t>Частное предприятие "АйсбергБел"</t>
@@ -5144,50 +5630,56 @@
   <si>
     <t>Индивидуальный предприниматель Хвитько Вячеслав Вячеславович</t>
   </si>
   <si>
     <t>Минская обл., р-н Несвижский, Город Несвиж, Улица 1-ое Мая,  д.59, кв.78</t>
   </si>
   <si>
     <t>ООО "НОВАПроджект"</t>
   </si>
   <si>
     <t>г Солигорск, б-р ШАХТЁРОВ, 24а-2</t>
   </si>
   <si>
     <t xml:space="preserve"> Частное унитарное предприятие "МК-модуль"</t>
   </si>
   <si>
     <t>Минская обл., р-н Слуцкий, Город Слуцк, Улица М.Богдановича,  д.136а,  корп.2</t>
   </si>
   <si>
     <t>ООО "КВАДИТАР"</t>
   </si>
   <si>
     <t>г Мядель, ул. ИНТЕРНАЦИОНАЛЬНАЯ, 4</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "КрупСтройТорг"</t>
+  </si>
+  <si>
+    <t>Минская обл., р-н Крупский, Город Крупки, Улица Московская,  д.48, кв.1</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "ПозитивСтронгКомпани"</t>
   </si>
   <si>
     <t>Ламинированные напольные покрытия;Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры);Санитарно-техническое оборудование;Светильники</t>
   </si>
   <si>
     <t>Минская обл., р-н Борисовский, Город Борисов Краснознамённая,  д.15, кв.31</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Новик Жанна Владимировна</t>
   </si>
   <si>
     <t>Минская обл., р-н Борисовский, Город Борисов, Улица Ватутина,  д.9, кв.19</t>
   </si>
   <si>
     <t>ИП Латушко Артем Викторович</t>
   </si>
   <si>
     <t>д Баськи,  , 34</t>
   </si>
   <si>
     <t>Торговое унитарное предприятие "ПроКовёр"</t>
   </si>
   <si>
     <t>Минская обл., р-н Минский, Щомыслицкий с/с, Агрогородок Щомыслица, Улица Монтажников,  д.23, кв.10</t>
@@ -5198,110 +5690,128 @@
   <si>
     <t>аг Хатежино, ул. ЦЕНТРАЛЬНАЯ, 18б/1-48</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Клик Шоп"</t>
   </si>
   <si>
     <t>Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, воздухоочистители, вытяжки;Котлы отопительные газовые;Котлы пеллетные, горелки пеллетные;Котлы электрические отопительные;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки;Машины стиральные, стирально-сушильные;Микроволновые печи;Санитарно-техническое оборудование;Телевизоры;Фены для волос;Холодильники, холодильники-морозильники, морозильники</t>
   </si>
   <si>
     <t>МИНСКАЯ обл., р-н МИНСКИЙ, КОЛОДИЩАНСКИЙ с/с, Агрогородок КОЛОДИЩИ 4-й км автодороги "Колодищи-Сухорукие",  д.ПАЗ с инв.№600/с-76807, кв.16/2</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Скай Стиль Мебель"</t>
   </si>
   <si>
     <t>Минская обл., р-н Молодечненский, Город Молодечно Купальская,  д.2, кв.1Н</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Могилевец Сергей Геннадьевич</t>
   </si>
   <si>
     <t>МИНСКАЯ обл., р-н СОЛИГОРСКИЙ, СТАРОБИНСКИЙ с/с, Поселок городского типа Старобин, Улица Коржа,  д.13, кв.20</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью"МСОВС"</t>
+  </si>
+  <si>
+    <t>Минская обл., р-н Смолевичский, Город Смолевичи, Улица Трудовая,  д.18, кв.215</t>
+  </si>
+  <si>
     <t>Индивидуальный предприниматель Ярош Денис Викторович</t>
   </si>
   <si>
     <t>Минская обл., р-н Червенский, Город Червень, Улица Флегонтова,  д.33</t>
   </si>
   <si>
     <t>Частное унитарное предприятие "ВИДМ-Альянс"</t>
   </si>
   <si>
     <t>Минская обл., р-н Слуцкий, Город Слуцк, Улица 14 Партизан,  д.15</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственность "ДекорБлок"</t>
+  </si>
+  <si>
+    <t>МИНСКАЯ обл., р-н МИНСКИЙ, ГОРАНСКИЙ с/с, Агрогородок НОВОСЕЛЬЕ, Улица Поддубная,  д.4, кв.9</t>
+  </si>
+  <si>
     <t>Частное предприятие "ДонКазан"</t>
   </si>
   <si>
     <t>аг Ждановичи, ул. ЗВЕЗДНАЯ, 41-30/1</t>
   </si>
   <si>
     <t>ООО "ИнтерКорМебель"</t>
   </si>
   <si>
     <t>аг Шершуны, ул. ЗЕЛЁНАЯ, 5</t>
   </si>
   <si>
     <t>ООО "Идеи Комфорта"</t>
   </si>
   <si>
     <t>д Птичь,  , цех 3</t>
   </si>
   <si>
     <t>ИП Гриневич Яна Алексеевна</t>
   </si>
   <si>
     <t>аг Озерцо, ул. СТРОИТЕЛЕЙ, 7-11</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Газовый котёл"</t>
   </si>
   <si>
     <t>Минская обл., р-н Борисовский, Город Борисов 1 Июля,  д.6а, кв.оф.308</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Пастушков Никита Петрович</t>
   </si>
   <si>
     <t>Минская обл., р-н Борисовский, Город Борисов, Бульвар Гречко,  д.16, кв.4</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЭкоКемпБай"</t>
   </si>
   <si>
     <t>МИНСКАЯ обл., р-н МИНСКИЙ, НОВОДВОРСКИЙ с/с, Агрогородок ГАТОВО, Улица Садовая,  д.6</t>
   </si>
   <si>
     <t xml:space="preserve"> Общество с ограниченной ответственностью "КушетКа"</t>
   </si>
   <si>
     <t>Минская обл., р-н Минский, Сеницкий с/с, Агрогородок Сеница, Другое 84, район аг.Сеница-Копиевичи, часть торгового зала)</t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Шульга Инна Викторовна</t>
+  </si>
+  <si>
+    <t>Минская обл., р-н Солигорский, КРАСНОДВОРСКИЙ с/с, Агрогородок Кривичи, Улица Пролетарская,  д.6</t>
+  </si>
+  <si>
     <t>ОАО "Универмаг  "Центральный"</t>
   </si>
   <si>
     <t>г Могилев, ул. ПЕРВОМАЙСКАЯ, 61</t>
   </si>
   <si>
     <t>Могилевское ОАО "Гарант"</t>
   </si>
   <si>
     <t>г Климовичи, пер. РЕВОЛЮЦИОННЫЙ, 5-1</t>
   </si>
   <si>
     <t>Шкловское районное потребительское общество</t>
   </si>
   <si>
     <t>г.Шклов ул.Советская д.44</t>
   </si>
   <si>
     <t>ОАО ФанДОК</t>
   </si>
   <si>
     <t>г Бобруйск, ул. ЛЕНИНА, 95</t>
   </si>
   <si>
     <t>ОАО "БЗТДиА"</t>
@@ -5396,83 +5906,86 @@
   <si>
     <t>Мотовелотовары;Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, воздухоочистители, вытяжки;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки;Машины стиральные, стирально-сушильные;Телевизоры;Холодильники, холодильники-морозильники, морозильники</t>
   </si>
   <si>
     <t>Могилевская обл., р-н Мстиславский, Город Мстиславль, Улица Куйбышева,  д.1, кв.1</t>
   </si>
   <si>
     <t>ИП РОМАНОВ МАКСИМ ВИКТОРОВИЧ</t>
   </si>
   <si>
     <t>г Чериков, ул. СОРМОВСКАЯ, 2а</t>
   </si>
   <si>
     <t>Частное предприятие "Экомебель"</t>
   </si>
   <si>
     <t>д Сычково, ул. СЕЛЕЗНЁВА, 17-1</t>
   </si>
   <si>
     <t>Республиканское производственное унитарное предприятие "Завод газетной бумаги"</t>
   </si>
   <si>
     <t>г.Шклов ул.1-я Заводская д.9</t>
   </si>
   <si>
+    <t>Частное торговое унитарное предприятие "ИнТексИнвест"</t>
+  </si>
+  <si>
+    <t>Город Могилев, Улица Калужская,  д.21, кв.1</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Иоанн-купец"</t>
   </si>
   <si>
     <t>Средства малой механизации;Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры);Санитарно-техническое оборудование;Светильники</t>
   </si>
   <si>
     <t>Могилевская обл., р-н Горецкий, Город Горки, Переулок Калинина,  д.4</t>
   </si>
   <si>
     <t>Частное производственно-торговое унитарное предприятие "Мордент"</t>
   </si>
   <si>
     <t>Мотовелотовары;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки;Машины стиральные, стирально-сушильные;Микроволновые печи;Обогреватели конвекторные электрические;Светильники;Телевизоры;Фены для волос;Холодильники, холодильники-морозильники, морозильники;Электросоковыжималки, электросоковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод</t>
   </si>
   <si>
     <t>213677 Могилевская обл., г.п.ХОТИМСК, УЛ. КОМСОМОЛЬСКАЯ д.13</t>
   </si>
   <si>
     <t>Частное предприятие  "ЭлектроДом"</t>
   </si>
   <si>
     <t>г Кировск, ул. КИРОВА, 64-2</t>
   </si>
   <si>
     <t>Частное производственно-торговое унитарное предприятие "Мехофф"</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Алмаз-Люкс"</t>
   </si>
   <si>
-    <t>Зеркала</t>
-[...1 lines deleted...]
-  <si>
     <t>Г.БОБРУЙСК УЛ.СПАРТАКОВСКАЯ Д.7,К.2</t>
   </si>
   <si>
     <t>ОДО "ФОРТУНА-КОСТ"</t>
   </si>
   <si>
     <t>г Костюковичи, ул. 60 ЛЕТ ОКТЯБРЯ, 62</t>
   </si>
   <si>
     <t>Частное предприятие "ИТ технологии"</t>
   </si>
   <si>
     <t>г Могилев, ул. КРУПСКОЙ, 224/А-2-3</t>
   </si>
   <si>
     <t>Частное производственное унитарное предприятие "АлСо Мебель"</t>
   </si>
   <si>
     <t>г.Бобруйск, ул.Социалистическая, д.66</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Наутэк"</t>
   </si>
   <si>
     <t>г. Могилев, ул. Якубовского, 37а</t>
@@ -5762,74 +6275,86 @@
   <si>
     <t>ИП Стефаненко Елена Викторовна</t>
   </si>
   <si>
     <t>г Могилев, пр. ШМИДТА, 70а-49</t>
   </si>
   <si>
     <t>ООО "Мебель Вита"</t>
   </si>
   <si>
     <t>г Дзержинск, ул. М.КАЗЕЯ, 31-6</t>
   </si>
   <si>
     <t>Частное производственно-торговое унитарное предприятие "ФирМельКон Плюс"</t>
   </si>
   <si>
     <t>Город Могилев, Переулок 4-ый Южный,  д.32а</t>
   </si>
   <si>
     <t>ИП Виноградова Ирина Михайловна</t>
   </si>
   <si>
     <t>г Могилев, ул. АЛЕКСЕЯ ПЫСИНА, 10А-56</t>
   </si>
   <si>
+    <t>Частное производственно-торговое унитарное предприятие "Орвието ЛЛС"</t>
+  </si>
+  <si>
+    <t>Могилевская обл., р-н Бобруйский, Сычковский с/с, Деревня Щатково</t>
+  </si>
+  <si>
     <t>ЧУП "ШАВЕЛЬ А.Г."</t>
   </si>
   <si>
     <t>г Шклов, ул. КРАСНАЯ СЛОБОДА, 8-11</t>
   </si>
   <si>
     <t>Частное предприятие "Три Пилы"</t>
   </si>
   <si>
     <t>г Шклов, ул. ЛЕНИНСКАЯ, 1/1</t>
   </si>
   <si>
     <t>ИП Ровков Николай Николаевич</t>
   </si>
   <si>
     <t>г Шклов, ул. ЛЕНИНСКАЯ, 140</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Абакунчик-Козлова Надежда Михайловна</t>
   </si>
   <si>
     <t>Город Могилев, Улица Н.Ополчения,  д.10а, кв.30</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "ЭНИКОР"</t>
+  </si>
+  <si>
+    <t>Город Могилев, Проспект Пушкинский,  д.43</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "СмартТрак"</t>
   </si>
   <si>
     <t>Город Могилев, Улица Ленинская,  д.63</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Новое пространство"</t>
   </si>
   <si>
     <t>Бытовые приборы отопления;Деревянные окна и двери;Котлы отопительные, водогрейные твердотопливные, пеллетные, горелки пеллетные.;Ламинированные напольные покрытия;Металлические двери;Обои;Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры);Портландцемент, портландцемент со шлаком;Санитарно-техническое оборудование;Светильники</t>
   </si>
   <si>
     <t>Могилевская обл., р-н Кричевский, Город Кричев, Улица Фрунзе,  д.2</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "Биг Стронг"</t>
   </si>
   <si>
     <t>Бытовые приборы отопления;Газовые или электрические плиты;газоэлектрические плиты;встраиваемые панели (столы);встраиваемые духовки;электроплитки настольные;воздухоочистители;вытяжки;Котлы отопительные;водогрейные твердотопливные;пеллетные;горелки пеллетные.;Кухонные машины;мясорубки;кухонные комбайны;миксеры;шинковки;электросоковыжималки;электро­соковыжималки-шинковки;электросушилки для овощей;фруктов;грибов и ягод;Машины стиральные;стирально-сушильные;Микроволновые печи;Ноутбуки;персональные мини-компьютеры;мини-ПК;мониторы;моноблоки;сервера;системные блоки;системы хранения данных;интерактивные панели;Телевизоры;Фены для волос;Холодильники;холодильники-морозильники;морозильники</t>
   </si>
   <si>
     <t>Могилевская обл., р-н Кричевский, Город Кричев, Улица м-н Комсомольский,  д.3</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "ОкнаДвериСервис"</t>
@@ -5861,50 +6386,56 @@
   <si>
     <t>Город Могилев, Улица Якубовского,  д.90, кв.149</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Белбилгрупп"</t>
   </si>
   <si>
     <t>Ламинированные напольные покрытия;Металлические двери;Обои;Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры);Санитарно-техническое оборудование</t>
   </si>
   <si>
     <t>Могилевская обл., р-н Горецкий, Город Горки, Улица Вокзальная,  д.11С, кв.1</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Деловое дело"</t>
   </si>
   <si>
     <t>МОГИЛЕВСКАЯ обл., р-н МОГИЛЕВСКИЙ, ВЕЙНЯНСКИЙ с/с, Агрогородок ВЕЙНО АБК, консервный цех,  д.18</t>
   </si>
   <si>
     <t>ООО "МирСна"</t>
   </si>
   <si>
     <t>д Николаевка 1, ул. ДАЧНАЯ, 27</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Территория мебели-фм"</t>
+  </si>
+  <si>
+    <t>Могилевская обл., р-н Бобруйский, Город Бобруйск, Улица Чонгарская,  д.44, кв.5</t>
+  </si>
+  <si>
     <t>Частное предприятие "Домикол"</t>
   </si>
   <si>
     <t>г Бобруйск, ул. РОКОССОВСКОГО, 78</t>
   </si>
   <si>
     <t>Частное предприятие "Болео"</t>
   </si>
   <si>
     <t>г Бобруйск, ул. 50 ЛЕТ ВЛКСМ, 41</t>
   </si>
   <si>
     <t>ООО "Бержер"</t>
   </si>
   <si>
     <t>г Бобруйск, ул. ЗАПАДНАЯ, 19Г-38</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Зетакичен"</t>
   </si>
   <si>
     <t>Могилевская обл., р-н Бобруйский, Город Бобруйск, Улица Западная,  д.19, кв.6</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Оазис уюта"</t>
@@ -6005,69 +6536,81 @@
   <si>
     <t>Город Могилев, Шоссе Славгородское,  д.22</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Владимиров мебель"</t>
   </si>
   <si>
     <t>Город Могилев, Улица Габровская,  д.41</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Могилёв Ремонт Групп"</t>
   </si>
   <si>
     <t>Город Могилев, Бульвар Непокоренных,  д.37б, кв.33</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Жерносек Виктор Алексеевич</t>
   </si>
   <si>
     <t>Город Могилев, Улица Турова,  д.36, кв.94</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ФАБРИКА МЕБЕЛЬНЫХ ДЕТАЛЕЙ"</t>
   </si>
   <si>
-    <t>СООО "ЗОВ-ЛенЕВРОМЕБЕЛЬ"</t>
+    <t>Совместное общество с ограниченной ответственностью "ЗОВ-ЛенЕВРОМЕБЕЛЬ"</t>
+  </si>
+  <si>
+    <t>Гродненская область,г.Гродно,ул.Мясницкая,12</t>
+  </si>
+  <si>
+    <t>Совместное общество с ограниченной ответственностью "Каркасные строительные технологии"</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Селицкого,  д.25,  корп.1</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Компания "Сонит"</t>
   </si>
   <si>
     <t>МОГИЛЕВСКАЯ обл., р-н МОГИЛЕВСКИЙ, БУЙНИЧСКИЙ с/с, Агрогородок БУЙНИЧИ</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Дин-сток"</t>
   </si>
   <si>
     <t>г.Могилев, ул.Тимирязевская,34</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "НД-Прайм"</t>
   </si>
   <si>
     <t>Город Могилев, Улица Лазаренко,  д.55а/19</t>
+  </si>
+  <si>
+    <t>Категория товара</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
   </fonts>
@@ -6101,60 +6644,63 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="center" vertical="top"/>
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="justify"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -6400,9922 +6946,10932 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:C949"/>
+  <dimension ref="A1:C1037"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4:XFD4"/>
+      <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="30.7109375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="30.7109375" customWidth="1"/>
+    <col min="1" max="1" width="30.7109375" style="4" customWidth="1"/>
+    <col min="2" max="2" width="53.42578125" style="4" customWidth="1"/>
+    <col min="3" max="3" width="30.7109375" style="4" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="2"/>
-[...1 lines deleted...]
-      <c r="C1" s="2"/>
+      <c r="A1" s="1"/>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="1" t="s">
+      <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="1" t="s">
+      <c r="B2" s="2" t="s">
+        <v>2181</v>
+      </c>
+      <c r="C2" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="1" t="s">
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C3" s="1">
+      <c r="B3" s="3"/>
+      <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="4" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="B4" s="3"/>
+        <v>4</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>5</v>
+      </c>
       <c r="C4" s="3" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:3" ht="105" x14ac:dyDescent="0.25">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="75" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="270" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:3" ht="165" x14ac:dyDescent="0.25">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:3" ht="210" x14ac:dyDescent="0.25">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="75" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:3" ht="195" x14ac:dyDescent="0.25">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="15" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A15" s="3" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:3" ht="105" x14ac:dyDescent="0.25">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="18" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A18" s="3" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="19" spans="1:3" ht="75" x14ac:dyDescent="0.25">
       <c r="A19" s="3" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="20" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A20" s="3" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A21" s="3" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:3" ht="105" x14ac:dyDescent="0.25">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A22" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="23" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A23" s="3" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A24" s="3" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="25" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A25" s="3" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B25" s="3"/>
       <c r="C25" s="3" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A26" s="3" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="27" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A27" s="3" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B27" s="3"/>
       <c r="C27" s="3" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="28" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A28" s="3" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
     </row>
     <row r="29" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A29" s="3" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="30" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A30" s="3" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
     <row r="31" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A31" s="3" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
     </row>
     <row r="32" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A32" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
     </row>
     <row r="33" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A33" s="3" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B33" s="3"/>
       <c r="C33" s="3" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row r="34" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A34" s="3" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="35" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A35" s="3" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="36" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A36" s="3" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
     </row>
     <row r="37" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A37" s="3" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A38" s="3" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A39" s="3" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="B39" s="3"/>
+        <v>91</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>14</v>
+      </c>
       <c r="C39" s="3" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A40" s="3" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="B40" s="3"/>
       <c r="C40" s="3" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A41" s="3" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>15</v>
+        <v>96</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
     </row>
     <row r="42" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A42" s="3" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A43" s="3" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>99</v>
+        <v>80</v>
       </c>
       <c r="C43" s="3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="44" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A44" s="3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="45" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A45" s="3" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>15</v>
+        <v>106</v>
       </c>
       <c r="C45" s="3" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:3" ht="90" x14ac:dyDescent="0.25">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A46" s="3" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>107</v>
+        <v>14</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A47" s="3" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>110</v>
+        <v>8</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>111</v>
       </c>
     </row>
-    <row r="48" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:3" ht="90" x14ac:dyDescent="0.25">
       <c r="A48" s="3" t="s">
         <v>112</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>9</v>
+        <v>113</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A49" s="3" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>15</v>
+        <v>116</v>
       </c>
       <c r="C49" s="3" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
     </row>
     <row r="50" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A50" s="3" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A51" s="3" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>119</v>
+        <v>14</v>
       </c>
       <c r="C51" s="3" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:3" ht="90" x14ac:dyDescent="0.25">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A52" s="3" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>122</v>
+        <v>34</v>
       </c>
       <c r="C52" s="3" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="53" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A53" s="3" t="s">
         <v>124</v>
       </c>
-      <c r="B53" s="3"/>
+      <c r="B53" s="3" t="s">
+        <v>125</v>
+      </c>
       <c r="C53" s="3" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A54" s="3" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B54" s="3"/>
+        <v>127</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>128</v>
+      </c>
       <c r="C54" s="3" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A55" s="3" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A56" s="3" t="s">
-        <v>130</v>
-[...3 lines deleted...]
-      </c>
+        <v>132</v>
+      </c>
+      <c r="B56" s="3"/>
       <c r="C56" s="3" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:3" x14ac:dyDescent="0.25">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A57" s="3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B57" s="3"/>
       <c r="C57" s="3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="58" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A58" s="3" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>102</v>
+        <v>14</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="59" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A59" s="3" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B59" s="3"/>
+        <v>138</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>139</v>
+      </c>
       <c r="C59" s="3" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A60" s="3" t="s">
-        <v>139</v>
-[...3 lines deleted...]
-      </c>
+        <v>141</v>
+      </c>
+      <c r="B60" s="3"/>
       <c r="C60" s="3" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A61" s="3" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B61" s="3" t="s">
-        <v>142</v>
+        <v>106</v>
       </c>
       <c r="C61" s="3" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A62" s="3" t="s">
-        <v>144</v>
-[...3 lines deleted...]
-      </c>
+        <v>145</v>
+      </c>
+      <c r="B62" s="3"/>
       <c r="C62" s="3" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A63" s="3" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B63" s="3" t="s">
-        <v>147</v>
+        <v>106</v>
       </c>
       <c r="C63" s="3" t="s">
         <v>148</v>
       </c>
     </row>
-    <row r="64" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A64" s="3" t="s">
         <v>149</v>
       </c>
       <c r="B64" s="3" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="C64" s="3" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="65" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A65" s="3" t="s">
         <v>151</v>
       </c>
       <c r="B65" s="3" t="s">
-        <v>9</v>
+        <v>152</v>
       </c>
       <c r="C65" s="3" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A66" s="3" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="B66" s="3"/>
+        <v>154</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>155</v>
+      </c>
       <c r="C66" s="3" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
       <c r="A67" s="3" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B67" s="3" t="s">
-        <v>15</v>
+        <v>158</v>
       </c>
       <c r="C67" s="3" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="68" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A68" s="3" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B68" s="3" t="s">
-        <v>15</v>
+        <v>116</v>
       </c>
       <c r="C68" s="3" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
     </row>
     <row r="69" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A69" s="3" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B69" s="3" t="s">
-        <v>71</v>
+        <v>155</v>
       </c>
       <c r="C69" s="3" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
     </row>
     <row r="70" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A70" s="3" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B70" s="3" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C70" s="3" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A71" s="3" t="s">
-        <v>163</v>
-[...3 lines deleted...]
-      </c>
+        <v>166</v>
+      </c>
+      <c r="B71" s="3"/>
       <c r="C71" s="3" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:3" x14ac:dyDescent="0.25">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3" ht="75" x14ac:dyDescent="0.25">
       <c r="A72" s="3" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="B72" s="3"/>
+        <v>168</v>
+      </c>
+      <c r="B72" s="3" t="s">
+        <v>14</v>
+      </c>
       <c r="C72" s="3" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
     </row>
     <row r="73" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A73" s="3" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B73" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C73" s="3" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
     </row>
     <row r="74" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A74" s="3" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B74" s="3" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="C74" s="3" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A75" s="3" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="B75" s="3" t="s">
-        <v>55</v>
+        <v>14</v>
       </c>
       <c r="C75" s="3" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A76" s="3" t="s">
-        <v>173</v>
-[...3 lines deleted...]
-      </c>
+        <v>176</v>
+      </c>
+      <c r="B76" s="3"/>
       <c r="C76" s="3" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A77" s="3" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="B77" s="3"/>
+        <v>178</v>
+      </c>
+      <c r="B77" s="3" t="s">
+        <v>14</v>
+      </c>
       <c r="C77" s="3" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A78" s="3" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="B78" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C78" s="3" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A79" s="3" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B79" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="C79" s="3" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A80" s="3" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B80" s="3" t="s">
-        <v>182</v>
+        <v>14</v>
       </c>
       <c r="C80" s="3" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A81" s="3" t="s">
-        <v>184</v>
-[...3 lines deleted...]
-      </c>
+        <v>186</v>
+      </c>
+      <c r="B81" s="3"/>
       <c r="C81" s="3" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A82" s="3" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B82" s="3" t="s">
-        <v>187</v>
+        <v>14</v>
       </c>
       <c r="C82" s="3" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A83" s="3" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B83" s="3" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="C83" s="3" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A84" s="3" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B84" s="3" t="s">
-        <v>15</v>
+        <v>193</v>
       </c>
       <c r="C84" s="3" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:3" ht="240" x14ac:dyDescent="0.25">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A85" s="3" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B85" s="3" t="s">
-        <v>194</v>
+        <v>8</v>
       </c>
       <c r="C85" s="3" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A86" s="3" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B86" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C86" s="3" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3" ht="405" x14ac:dyDescent="0.25">
       <c r="A87" s="3" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B87" s="3" t="s">
-        <v>102</v>
+        <v>200</v>
       </c>
       <c r="C87" s="3" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
     </row>
     <row r="88" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A88" s="3" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B88" s="3" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="C88" s="3" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A89" s="3" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B89" s="3" t="s">
-        <v>55</v>
+        <v>14</v>
       </c>
       <c r="C89" s="3" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3" ht="90" x14ac:dyDescent="0.25">
       <c r="A90" s="3" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="B90" s="3"/>
+        <v>206</v>
+      </c>
+      <c r="B90" s="3" t="s">
+        <v>207</v>
+      </c>
       <c r="C90" s="3" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A91" s="3" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="B91" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C91" s="3" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A92" s="3" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="B92" s="3" t="s">
-        <v>15</v>
+        <v>106</v>
       </c>
       <c r="C92" s="3" t="s">
-        <v>209</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A93" s="3" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="B93" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C93" s="3" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A94" s="3" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="B94" s="3" t="s">
-        <v>213</v>
+        <v>57</v>
       </c>
       <c r="C94" s="3" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
     </row>
     <row r="95" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A95" s="3" t="s">
-        <v>215</v>
-[...3 lines deleted...]
-      </c>
+        <v>217</v>
+      </c>
+      <c r="B95" s="3"/>
       <c r="C95" s="3" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A96" s="3" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B96" s="3" t="s">
-        <v>219</v>
+        <v>128</v>
       </c>
       <c r="C96" s="3" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="97" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A97" s="3" t="s">
         <v>221</v>
       </c>
-      <c r="B97" s="3"/>
+      <c r="B97" s="3" t="s">
+        <v>14</v>
+      </c>
       <c r="C97" s="3" t="s">
         <v>222</v>
       </c>
     </row>
-    <row r="98" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A98" s="3" t="s">
         <v>223</v>
       </c>
       <c r="B98" s="3" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="C98" s="3" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="99" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A99" s="3" t="s">
         <v>225</v>
       </c>
       <c r="B99" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C99" s="3" t="s">
         <v>226</v>
       </c>
     </row>
-    <row r="100" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A100" s="3" t="s">
         <v>227</v>
       </c>
       <c r="B100" s="3" t="s">
-        <v>55</v>
+        <v>14</v>
       </c>
       <c r="C100" s="3" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="101" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A101" s="3" t="s">
         <v>229</v>
       </c>
       <c r="B101" s="3" t="s">
-        <v>15</v>
+        <v>230</v>
       </c>
       <c r="C101" s="3" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A102" s="3" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B102" s="3" t="s">
-        <v>78</v>
+        <v>233</v>
       </c>
       <c r="C102" s="3" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A103" s="3" t="s">
-        <v>233</v>
-[...1 lines deleted...]
-      <c r="B103" s="3"/>
+        <v>235</v>
+      </c>
+      <c r="B103" s="3" t="s">
+        <v>236</v>
+      </c>
       <c r="C103" s="3" t="s">
-        <v>234</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:3" ht="405" x14ac:dyDescent="0.25">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A104" s="3" t="s">
-        <v>235</v>
-[...3 lines deleted...]
-      </c>
+        <v>238</v>
+      </c>
+      <c r="B104" s="3"/>
       <c r="C104" s="3" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
     </row>
     <row r="105" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A105" s="3" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B105" s="3" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
       <c r="C105" s="3" t="s">
-        <v>239</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A106" s="3" t="s">
-        <v>240</v>
-[...1 lines deleted...]
-      <c r="B106" s="3"/>
+        <v>242</v>
+      </c>
+      <c r="B106" s="3" t="s">
+        <v>14</v>
+      </c>
       <c r="C106" s="3" t="s">
-        <v>241</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:3" ht="285" x14ac:dyDescent="0.25">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A107" s="3" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B107" s="3" t="s">
-        <v>243</v>
+        <v>57</v>
       </c>
       <c r="C107" s="3" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
     </row>
     <row r="108" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A108" s="3" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B108" s="3" t="s">
-        <v>102</v>
+        <v>14</v>
       </c>
       <c r="C108" s="3" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A109" s="3" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B109" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C109" s="3" t="s">
-        <v>248</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A110" s="3" t="s">
-        <v>249</v>
-[...1 lines deleted...]
-      <c r="B110" s="3"/>
+        <v>250</v>
+      </c>
+      <c r="B110" s="3" t="s">
+        <v>80</v>
+      </c>
       <c r="C110" s="3" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="111" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A111" s="3" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B111" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C111" s="3" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="112" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A112" s="3" t="s">
-        <v>253</v>
-[...3 lines deleted...]
-      </c>
+        <v>254</v>
+      </c>
+      <c r="B112" s="3"/>
       <c r="C112" s="3" t="s">
-        <v>254</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3" ht="150" x14ac:dyDescent="0.25">
       <c r="A113" s="3" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B113" s="3" t="s">
-        <v>15</v>
+        <v>257</v>
       </c>
       <c r="C113" s="3" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="114" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A114" s="3" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="B114" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C114" s="3" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:3" ht="165" x14ac:dyDescent="0.25">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A115" s="3" t="s">
-        <v>259</v>
-[...3 lines deleted...]
-      </c>
+        <v>261</v>
+      </c>
+      <c r="B115" s="3"/>
       <c r="C115" s="3" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3" ht="105" x14ac:dyDescent="0.25">
       <c r="A116" s="3" t="s">
-        <v>262</v>
-[...1 lines deleted...]
-      <c r="B116" s="3"/>
+        <v>263</v>
+      </c>
+      <c r="B116" s="3" t="s">
+        <v>264</v>
+      </c>
       <c r="C116" s="3" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
     </row>
     <row r="117" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A117" s="3" t="s">
-        <v>264</v>
-[...1 lines deleted...]
-      <c r="B117" s="3"/>
+        <v>266</v>
+      </c>
+      <c r="B117" s="3" t="s">
+        <v>106</v>
+      </c>
       <c r="C117" s="3" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A118" s="3" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="B118" s="3" t="s">
-        <v>267</v>
+        <v>14</v>
       </c>
       <c r="C118" s="3" t="s">
-        <v>268</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A119" s="3" t="s">
-        <v>269</v>
-[...3 lines deleted...]
-      </c>
+        <v>270</v>
+      </c>
+      <c r="B119" s="3"/>
       <c r="C119" s="3" t="s">
-        <v>270</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A120" s="3" t="s">
-        <v>271</v>
-[...1 lines deleted...]
-      <c r="B120" s="3"/>
+        <v>272</v>
+      </c>
+      <c r="B120" s="3" t="s">
+        <v>14</v>
+      </c>
       <c r="C120" s="3" t="s">
-        <v>272</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A121" s="3" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B121" s="3" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C121" s="3" t="s">
-        <v>274</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A122" s="3" t="s">
-        <v>275</v>
-[...1 lines deleted...]
-      <c r="B122" s="3"/>
+        <v>276</v>
+      </c>
+      <c r="B122" s="3" t="s">
+        <v>14</v>
+      </c>
       <c r="C122" s="3" t="s">
-        <v>276</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A123" s="3" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B123" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C123" s="3" t="s">
-        <v>278</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A124" s="3" t="s">
-        <v>279</v>
-[...1 lines deleted...]
-      <c r="B124" s="3"/>
+        <v>280</v>
+      </c>
+      <c r="B124" s="3" t="s">
+        <v>281</v>
+      </c>
       <c r="C124" s="3" t="s">
-        <v>280</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A125" s="3" t="s">
-        <v>281</v>
-[...3 lines deleted...]
-      </c>
+        <v>283</v>
+      </c>
+      <c r="B125" s="3"/>
       <c r="C125" s="3" t="s">
-        <v>282</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A126" s="3" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="B126" s="3" t="s">
-        <v>213</v>
+        <v>8</v>
       </c>
       <c r="C126" s="3" t="s">
-        <v>284</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A127" s="3" t="s">
-        <v>285</v>
-[...3 lines deleted...]
-      </c>
+        <v>287</v>
+      </c>
+      <c r="B127" s="3"/>
       <c r="C127" s="3" t="s">
-        <v>286</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:3" ht="390" x14ac:dyDescent="0.25">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3" ht="180" x14ac:dyDescent="0.25">
       <c r="A128" s="3" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="B128" s="3" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="C128" s="3" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A129" s="3" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="B129" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C129" s="3" t="s">
-        <v>291</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:3" x14ac:dyDescent="0.25">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A130" s="3" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="B130" s="3"/>
       <c r="C130" s="3" t="s">
-        <v>293</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A131" s="3" t="s">
-        <v>294</v>
-[...1 lines deleted...]
-      <c r="B131" s="3"/>
+        <v>296</v>
+      </c>
+      <c r="B131" s="3" t="s">
+        <v>8</v>
+      </c>
       <c r="C131" s="3" t="s">
-        <v>295</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A132" s="3" t="s">
-        <v>296</v>
-[...3 lines deleted...]
-      </c>
+        <v>298</v>
+      </c>
+      <c r="B132" s="3"/>
       <c r="C132" s="3" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
     </row>
     <row r="133" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A133" s="3" t="s">
-        <v>298</v>
-[...1 lines deleted...]
-      <c r="B133" s="3"/>
+        <v>300</v>
+      </c>
+      <c r="B133" s="3" t="s">
+        <v>14</v>
+      </c>
       <c r="C133" s="3" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
     </row>
     <row r="134" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A134" s="3" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="B134" s="3"/>
       <c r="C134" s="3" t="s">
-        <v>301</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A135" s="3" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="B135" s="3" t="s">
-        <v>55</v>
+        <v>14</v>
       </c>
       <c r="C135" s="3" t="s">
-        <v>303</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:3" x14ac:dyDescent="0.25">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A136" s="3" t="s">
-        <v>304</v>
-[...1 lines deleted...]
-      <c r="B136" s="3"/>
+        <v>306</v>
+      </c>
+      <c r="B136" s="3" t="s">
+        <v>230</v>
+      </c>
       <c r="C136" s="3" t="s">
-        <v>305</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A137" s="3" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="B137" s="3" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="C137" s="3" t="s">
-        <v>307</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3" ht="135" x14ac:dyDescent="0.25">
       <c r="A138" s="3" t="s">
-        <v>308</v>
-[...1 lines deleted...]
-      <c r="B138" s="3"/>
+        <v>310</v>
+      </c>
+      <c r="B138" s="3" t="s">
+        <v>311</v>
+      </c>
       <c r="C138" s="3" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A139" s="3" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="B139" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C139" s="3" t="s">
-        <v>311</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A140" s="3" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="B140" s="3"/>
       <c r="C140" s="3" t="s">
-        <v>313</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:3" x14ac:dyDescent="0.25">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A141" s="3" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="B141" s="3"/>
       <c r="C141" s="3" t="s">
-        <v>315</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A142" s="3" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="B142" s="3" t="s">
-        <v>99</v>
+        <v>14</v>
       </c>
       <c r="C142" s="3" t="s">
-        <v>317</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A143" s="3" t="s">
-        <v>318</v>
-[...3 lines deleted...]
-      </c>
+        <v>321</v>
+      </c>
+      <c r="B143" s="3"/>
       <c r="C143" s="3" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
     </row>
     <row r="144" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A144" s="3" t="s">
-        <v>320</v>
-[...3 lines deleted...]
-      </c>
+        <v>323</v>
+      </c>
+      <c r="B144" s="3"/>
       <c r="C144" s="3" t="s">
-        <v>321</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A145" s="3" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="B145" s="3" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="C145" s="3" t="s">
-        <v>323</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A146" s="3" t="s">
-        <v>324</v>
-[...3 lines deleted...]
-      </c>
+        <v>327</v>
+      </c>
+      <c r="B146" s="3"/>
       <c r="C146" s="3" t="s">
-        <v>321</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A147" s="3" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="B147" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C147" s="3" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A148" s="3" t="s">
-        <v>327</v>
-[...3 lines deleted...]
-      </c>
+        <v>331</v>
+      </c>
+      <c r="B148" s="3"/>
       <c r="C148" s="3" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
     </row>
     <row r="149" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A149" s="3" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="B149" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C149" s="3" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A150" s="3" t="s">
-        <v>330</v>
-[...3 lines deleted...]
-      </c>
+        <v>335</v>
+      </c>
+      <c r="B150" s="3"/>
       <c r="C150" s="3" t="s">
-        <v>331</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A151" s="3" t="s">
-        <v>332</v>
-[...3 lines deleted...]
-      </c>
+        <v>337</v>
+      </c>
+      <c r="B151" s="3"/>
       <c r="C151" s="3" t="s">
-        <v>333</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A152" s="3" t="s">
-        <v>334</v>
+        <v>339</v>
       </c>
       <c r="B152" s="3" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="C152" s="3" t="s">
-        <v>335</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:3" ht="105" x14ac:dyDescent="0.25">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A153" s="3" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
       <c r="B153" s="3" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="C153" s="3" t="s">
-        <v>337</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A154" s="3" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="B154" s="3" t="s">
-        <v>55</v>
+        <v>14</v>
       </c>
       <c r="C154" s="3" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
     </row>
     <row r="155" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A155" s="3" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
       <c r="B155" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="C155" s="3" t="s">
-        <v>341</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:3" x14ac:dyDescent="0.25">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A156" s="3" t="s">
-        <v>342</v>
-[...1 lines deleted...]
-      <c r="B156" s="3"/>
+        <v>347</v>
+      </c>
+      <c r="B156" s="3" t="s">
+        <v>14</v>
+      </c>
       <c r="C156" s="3" t="s">
-        <v>343</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A157" s="3" t="s">
-        <v>344</v>
-[...1 lines deleted...]
-      <c r="B157" s="3"/>
+        <v>348</v>
+      </c>
+      <c r="B157" s="3" t="s">
+        <v>14</v>
+      </c>
       <c r="C157" s="3" t="s">
-        <v>345</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A158" s="3" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="B158" s="3" t="s">
-        <v>99</v>
+        <v>14</v>
       </c>
       <c r="C158" s="3" t="s">
-        <v>347</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A159" s="3" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="B159" s="3" t="s">
-        <v>349</v>
+        <v>14</v>
       </c>
       <c r="C159" s="3" t="s">
-        <v>350</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A160" s="3" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="B160" s="3" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="C160" s="3" t="s">
-        <v>352</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:3" ht="90" x14ac:dyDescent="0.25">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A161" s="3" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="B161" s="3" t="s">
-        <v>354</v>
+        <v>14</v>
       </c>
       <c r="C161" s="3" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A162" s="3" t="s">
         <v>356</v>
       </c>
       <c r="B162" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C162" s="3" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="163" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A163" s="3" t="s">
         <v>358</v>
       </c>
       <c r="B163" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C163" s="3" t="s">
         <v>359</v>
       </c>
     </row>
-    <row r="164" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A164" s="3" t="s">
         <v>360</v>
       </c>
       <c r="B164" s="3" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="C164" s="3" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="165" spans="1:3" ht="120" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A165" s="3" t="s">
         <v>362</v>
       </c>
       <c r="B165" s="3" t="s">
-        <v>354</v>
+        <v>103</v>
       </c>
       <c r="C165" s="3" t="s">
         <v>363</v>
       </c>
     </row>
-    <row r="166" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A166" s="3" t="s">
         <v>364</v>
       </c>
       <c r="B166" s="3" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="C166" s="3" t="s">
         <v>365</v>
       </c>
     </row>
-    <row r="167" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A167" s="3" t="s">
         <v>366</v>
       </c>
       <c r="B167" s="3" t="s">
-        <v>99</v>
+        <v>57</v>
       </c>
       <c r="C167" s="3" t="s">
         <v>367</v>
       </c>
     </row>
-    <row r="168" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A168" s="3" t="s">
         <v>368</v>
       </c>
       <c r="B168" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C168" s="3" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="169" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A169" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="B169" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C169" s="3" t="s">
         <v>371</v>
       </c>
-      <c r="B169" s="3"/>
-      <c r="C169" s="3" t="s">
+    </row>
+    <row r="170" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A170" s="3" t="s">
         <v>372</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A170" s="3" t="s">
+      <c r="B170" s="3"/>
+      <c r="C170" s="3" t="s">
         <v>373</v>
       </c>
-      <c r="B170" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C170" s="3" t="s">
+    </row>
+    <row r="171" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A171" s="3" t="s">
         <v>374</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A171" s="3" t="s">
+      <c r="B171" s="3"/>
+      <c r="C171" s="3" t="s">
         <v>375</v>
       </c>
-      <c r="B171" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C171" s="3" t="s">
+    </row>
+    <row r="172" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A172" s="3" t="s">
         <v>376</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A172" s="3" t="s">
+      <c r="B172" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C172" s="3" t="s">
         <v>377</v>
-      </c>
-[...4 lines deleted...]
-        <v>378</v>
       </c>
     </row>
     <row r="173" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A173" s="3" t="s">
+        <v>378</v>
+      </c>
+      <c r="B173" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C173" s="3" t="s">
         <v>379</v>
       </c>
-      <c r="B173" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C173" s="3" t="s">
+    </row>
+    <row r="174" spans="1:3" ht="255" x14ac:dyDescent="0.25">
+      <c r="A174" s="3" t="s">
         <v>380</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A174" s="3" t="s">
+      <c r="B174" s="3" t="s">
         <v>381</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="C174" s="3" t="s">
         <v>382</v>
       </c>
     </row>
-    <row r="175" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A175" s="3" t="s">
         <v>383</v>
       </c>
       <c r="B175" s="3" t="s">
-        <v>71</v>
+        <v>14</v>
       </c>
       <c r="C175" s="3" t="s">
         <v>384</v>
       </c>
     </row>
-    <row r="176" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:3" ht="90" x14ac:dyDescent="0.25">
       <c r="A176" s="3" t="s">
         <v>385</v>
       </c>
       <c r="B176" s="3" t="s">
-        <v>15</v>
+        <v>386</v>
       </c>
       <c r="C176" s="3" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
     </row>
     <row r="177" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A177" s="3" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="B177" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="C177" s="3" t="s">
-        <v>388</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="178" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A178" s="3" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="B178" s="3" t="s">
-        <v>219</v>
+        <v>14</v>
       </c>
       <c r="C178" s="3" t="s">
-        <v>390</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="179" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A179" s="3" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="B179" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C179" s="3" t="s">
-        <v>392</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="180" spans="1:3" ht="120" x14ac:dyDescent="0.25">
       <c r="A180" s="3" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="B180" s="3" t="s">
-        <v>394</v>
+        <v>386</v>
       </c>
       <c r="C180" s="3" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="181" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A181" s="3" t="s">
         <v>396</v>
       </c>
-      <c r="B181" s="3"/>
+      <c r="B181" s="3" t="s">
+        <v>14</v>
+      </c>
       <c r="C181" s="3" t="s">
         <v>397</v>
       </c>
     </row>
-    <row r="182" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A182" s="3" t="s">
         <v>398</v>
       </c>
       <c r="B182" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="C182" s="3" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="183" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A183" s="3" t="s">
         <v>400</v>
       </c>
       <c r="B183" s="3" t="s">
-        <v>15</v>
+        <v>103</v>
       </c>
       <c r="C183" s="3" t="s">
         <v>401</v>
       </c>
     </row>
-    <row r="184" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:3" ht="150" x14ac:dyDescent="0.25">
       <c r="A184" s="3" t="s">
         <v>402</v>
       </c>
       <c r="B184" s="3" t="s">
-        <v>102</v>
+        <v>403</v>
       </c>
       <c r="C184" s="3" t="s">
-        <v>403</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="185" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A185" s="3" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="B185" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C185" s="3" t="s">
-        <v>405</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="186" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A186" s="3" t="s">
-        <v>406</v>
-[...3 lines deleted...]
-      </c>
+        <v>407</v>
+      </c>
+      <c r="B186" s="3"/>
       <c r="C186" s="3" t="s">
-        <v>407</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="187" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A187" s="3" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="B187" s="3" t="s">
-        <v>55</v>
+        <v>14</v>
       </c>
       <c r="C187" s="3" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
     </row>
     <row r="188" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A188" s="3" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="B188" s="3" t="s">
-        <v>110</v>
+        <v>152</v>
       </c>
       <c r="C188" s="3" t="s">
-        <v>411</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="189" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A189" s="3" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="B189" s="3" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="C189" s="3" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
     </row>
     <row r="190" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A190" s="3" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="B190" s="3" t="s">
-        <v>102</v>
+        <v>8</v>
       </c>
       <c r="C190" s="3" t="s">
-        <v>415</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="191" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A191" s="3" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="B191" s="3" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="C191" s="3" t="s">
-        <v>417</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:3" ht="165" x14ac:dyDescent="0.25">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="192" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A192" s="3" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="B192" s="3" t="s">
-        <v>419</v>
+        <v>73</v>
       </c>
       <c r="C192" s="3" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="193" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A193" s="3" t="s">
         <v>421</v>
       </c>
       <c r="B193" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C193" s="3" t="s">
         <v>422</v>
       </c>
     </row>
-    <row r="194" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A194" s="3" t="s">
         <v>423</v>
       </c>
-      <c r="B194" s="3"/>
+      <c r="B194" s="3" t="s">
+        <v>8</v>
+      </c>
       <c r="C194" s="3" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="195" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A195" s="3" t="s">
         <v>425</v>
       </c>
       <c r="B195" s="3" t="s">
-        <v>71</v>
+        <v>236</v>
       </c>
       <c r="C195" s="3" t="s">
         <v>426</v>
       </c>
     </row>
-    <row r="196" spans="1:3" ht="120" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A196" s="3" t="s">
         <v>427</v>
       </c>
       <c r="B196" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C196" s="3" t="s">
         <v>428</v>
       </c>
-      <c r="C196" s="3" t="s">
+    </row>
+    <row r="197" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A197" s="3" t="s">
         <v>429</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A197" s="3" t="s">
+      <c r="B197" s="3" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="C197" s="3" t="s">
         <v>431</v>
       </c>
     </row>
-    <row r="198" spans="1:3" ht="165" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A198" s="3" t="s">
         <v>432</v>
       </c>
       <c r="B198" s="3" t="s">
-        <v>260</v>
+        <v>62</v>
       </c>
       <c r="C198" s="3" t="s">
         <v>433</v>
       </c>
     </row>
-    <row r="199" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A199" s="3" t="s">
         <v>434</v>
       </c>
       <c r="B199" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C199" s="3" t="s">
         <v>435</v>
       </c>
-      <c r="C199" s="3" t="s">
+    </row>
+    <row r="200" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A200" s="3" t="s">
         <v>436</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A200" s="3" t="s">
+      <c r="B200" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C200" s="3" t="s">
         <v>437</v>
-      </c>
-[...4 lines deleted...]
-        <v>438</v>
       </c>
     </row>
     <row r="201" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A201" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="B201" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="C201" s="3" t="s">
         <v>439</v>
       </c>
-      <c r="B201" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C201" s="3" t="s">
+    </row>
+    <row r="202" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A202" s="3" t="s">
         <v>440</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A202" s="3" t="s">
+      <c r="B202" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C202" s="3" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>442</v>
       </c>
     </row>
     <row r="203" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A203" s="3" t="s">
+        <v>442</v>
+      </c>
+      <c r="B203" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C203" s="3" t="s">
         <v>443</v>
       </c>
-      <c r="B203" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C203" s="3" t="s">
+    </row>
+    <row r="204" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A204" s="3" t="s">
         <v>444</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A204" s="3" t="s">
+      <c r="B204" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="C204" s="3" t="s">
         <v>445</v>
       </c>
-      <c r="B204" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C204" s="3" t="s">
+    </row>
+    <row r="205" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A205" s="3" t="s">
         <v>446</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A205" s="3" t="s">
+      <c r="B205" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="C205" s="3" t="s">
         <v>447</v>
       </c>
-      <c r="B205" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C205" s="3" t="s">
+    </row>
+    <row r="206" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A206" s="3" t="s">
         <v>448</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A206" s="3" t="s">
+      <c r="B206" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C206" s="3" t="s">
         <v>449</v>
       </c>
-      <c r="B206" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C206" s="3" t="s">
+    </row>
+    <row r="207" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A207" s="3" t="s">
         <v>450</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A207" s="3" t="s">
+      <c r="B207" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="C207" s="3" t="s">
         <v>451</v>
       </c>
-      <c r="B207" s="3" t="s">
+    </row>
+    <row r="208" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A208" s="3" t="s">
         <v>452</v>
       </c>
-      <c r="C207" s="3" t="s">
+      <c r="B208" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C208" s="3" t="s">
         <v>453</v>
-      </c>
-[...9 lines deleted...]
-        <v>455</v>
       </c>
     </row>
     <row r="209" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A209" s="3" t="s">
+        <v>454</v>
+      </c>
+      <c r="B209" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C209" s="3" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="210" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A210" s="3" t="s">
         <v>456</v>
       </c>
-      <c r="B209" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C209" s="3" t="s">
+      <c r="B210" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C210" s="3" t="s">
         <v>457</v>
-      </c>
-[...9 lines deleted...]
-        <v>459</v>
       </c>
     </row>
     <row r="211" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A211" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="B211" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="C211" s="3" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="212" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A212" s="3" t="s">
         <v>460</v>
       </c>
-      <c r="B211" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C211" s="3" t="s">
+      <c r="B212" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="C212" s="3" t="s">
         <v>461</v>
-      </c>
-[...9 lines deleted...]
-        <v>463</v>
       </c>
     </row>
     <row r="213" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A213" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="B213" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C213" s="3" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="214" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A214" s="3" t="s">
         <v>464</v>
       </c>
-      <c r="B213" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C213" s="3" t="s">
+      <c r="B214" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="C214" s="3" t="s">
         <v>465</v>
-      </c>
-[...9 lines deleted...]
-        <v>467</v>
       </c>
     </row>
     <row r="215" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A215" s="3" t="s">
+        <v>466</v>
+      </c>
+      <c r="B215" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C215" s="3" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="216" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A216" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="B216" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="C216" s="3" t="s">
         <v>468</v>
       </c>
-      <c r="B215" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C215" s="3" t="s">
+    </row>
+    <row r="217" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A217" s="3" t="s">
         <v>469</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A216" s="3" t="s">
+      <c r="B217" s="3" t="s">
         <v>470</v>
       </c>
-      <c r="B216" s="3" t="s">
+      <c r="C217" s="3" t="s">
         <v>471</v>
-      </c>
-[...12 lines deleted...]
-        <v>474</v>
       </c>
     </row>
     <row r="218" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A218" s="3" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="B218" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C218" s="3" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
     </row>
     <row r="219" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A219" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="B219" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="C219" s="3" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="220" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A220" s="3" t="s">
         <v>477</v>
       </c>
-      <c r="B219" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C219" s="3" t="s">
+      <c r="B220" s="3"/>
+      <c r="C220" s="3" t="s">
         <v>478</v>
-      </c>
-[...9 lines deleted...]
-        <v>480</v>
       </c>
     </row>
     <row r="221" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A221" s="3" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="B221" s="3" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="C221" s="3" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
     </row>
     <row r="222" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A222" s="3" t="s">
+        <v>481</v>
+      </c>
+      <c r="B222" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C222" s="3" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="223" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A223" s="3" t="s">
         <v>483</v>
       </c>
-      <c r="B222" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C222" s="3" t="s">
+      <c r="B223" s="3" t="s">
         <v>484</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A223" s="3" t="s">
+      <c r="C223" s="3" t="s">
         <v>485</v>
       </c>
-      <c r="B223" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C223" s="3" t="s">
+    </row>
+    <row r="224" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A224" s="3" t="s">
         <v>486</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A224" s="3" t="s">
+      <c r="B224" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C224" s="3" t="s">
         <v>487</v>
       </c>
-      <c r="B224" s="3" t="s">
+    </row>
+    <row r="225" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A225" s="3" t="s">
         <v>488</v>
       </c>
-      <c r="C224" s="3" t="s">
+      <c r="B225" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="C225" s="3" t="s">
         <v>489</v>
       </c>
     </row>
-    <row r="225" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A225" s="3" t="s">
+    <row r="226" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A226" s="3" t="s">
         <v>490</v>
       </c>
-      <c r="B225" s="3"/>
-      <c r="C225" s="3" t="s">
+      <c r="B226" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C226" s="3" t="s">
         <v>491</v>
       </c>
     </row>
-    <row r="226" spans="1:3" ht="45" x14ac:dyDescent="0.25">
-      <c r="A226" s="3" t="s">
+    <row r="227" spans="1:3" ht="240" x14ac:dyDescent="0.25">
+      <c r="A227" s="3" t="s">
         <v>492</v>
       </c>
-      <c r="B226" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C226" s="3" t="s">
+      <c r="B227" s="3" t="s">
         <v>493</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A227" s="3" t="s">
+      <c r="C227" s="3" t="s">
         <v>494</v>
       </c>
-      <c r="B227" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C227" s="3" t="s">
+    </row>
+    <row r="228" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A228" s="3" t="s">
         <v>495</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A228" s="3" t="s">
+      <c r="B228" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C228" s="3" t="s">
         <v>496</v>
       </c>
-      <c r="B228" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C228" s="3" t="s">
+    </row>
+    <row r="229" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A229" s="3" t="s">
         <v>497</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A229" s="3" t="s">
+      <c r="B229" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C229" s="3" t="s">
         <v>498</v>
       </c>
-      <c r="B229" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C229" s="3" t="s">
+    </row>
+    <row r="230" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A230" s="3" t="s">
         <v>499</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A230" s="3" t="s">
+      <c r="B230" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C230" s="3" t="s">
         <v>500</v>
-      </c>
-[...2 lines deleted...]
-        <v>501</v>
       </c>
     </row>
     <row r="231" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A231" s="3" t="s">
+        <v>501</v>
+      </c>
+      <c r="B231" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C231" s="3" t="s">
         <v>502</v>
       </c>
-      <c r="B231" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C231" s="3" t="s">
+    </row>
+    <row r="232" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A232" s="3" t="s">
         <v>503</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A232" s="3" t="s">
+      <c r="B232" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C232" s="3" t="s">
         <v>504</v>
-      </c>
-[...2 lines deleted...]
-        <v>505</v>
       </c>
     </row>
     <row r="233" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A233" s="3" t="s">
+        <v>505</v>
+      </c>
+      <c r="B233" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C233" s="3" t="s">
         <v>506</v>
-      </c>
-[...4 lines deleted...]
-        <v>507</v>
       </c>
     </row>
     <row r="234" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A234" s="3" t="s">
+        <v>507</v>
+      </c>
+      <c r="B234" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C234" s="3" t="s">
         <v>508</v>
       </c>
-      <c r="B234" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C234" s="3" t="s">
+    </row>
+    <row r="235" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A235" s="3" t="s">
         <v>509</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A235" s="3" t="s">
+      <c r="B235" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C235" s="3" t="s">
         <v>510</v>
       </c>
-      <c r="B235" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C235" s="3" t="s">
+    </row>
+    <row r="236" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A236" s="3" t="s">
         <v>511</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A236" s="3" t="s">
+      <c r="B236" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C236" s="3" t="s">
         <v>512</v>
       </c>
-      <c r="B236" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C236" s="3" t="s">
+    </row>
+    <row r="237" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A237" s="3" t="s">
         <v>513</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A237" s="3" t="s">
+      <c r="B237" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C237" s="3" t="s">
         <v>514</v>
       </c>
-      <c r="B237" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C237" s="3" t="s">
+    </row>
+    <row r="238" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A238" s="3" t="s">
         <v>515</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A238" s="3" t="s">
+      <c r="B238" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="C238" s="3" t="s">
         <v>516</v>
-      </c>
-[...4 lines deleted...]
-        <v>518</v>
       </c>
     </row>
     <row r="239" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A239" s="3" t="s">
+        <v>517</v>
+      </c>
+      <c r="B239" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C239" s="3" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="240" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A240" s="3" t="s">
         <v>519</v>
       </c>
-      <c r="B239" s="3" t="s">
+      <c r="B240" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C240" s="3" t="s">
         <v>520</v>
-      </c>
-[...12 lines deleted...]
-        <v>523</v>
       </c>
     </row>
     <row r="241" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A241" s="3" t="s">
+        <v>521</v>
+      </c>
+      <c r="B241" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C241" s="3" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="242" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A242" s="3" t="s">
+        <v>523</v>
+      </c>
+      <c r="B242" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C242" s="3" t="s">
         <v>524</v>
       </c>
-      <c r="B241" s="3" t="s">
+    </row>
+    <row r="243" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A243" s="3" t="s">
         <v>525</v>
       </c>
-      <c r="C241" s="3" t="s">
+      <c r="B243" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C243" s="3" t="s">
         <v>526</v>
       </c>
     </row>
-    <row r="242" spans="1:3" ht="60" x14ac:dyDescent="0.25">
-      <c r="A242" s="3" t="s">
+    <row r="244" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A244" s="3" t="s">
         <v>527</v>
       </c>
-      <c r="B242" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C242" s="3" t="s">
+      <c r="B244" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C244" s="3" t="s">
         <v>528</v>
       </c>
     </row>
-    <row r="243" spans="1:3" ht="60" x14ac:dyDescent="0.25">
-      <c r="A243" s="3" t="s">
+    <row r="245" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A245" s="3" t="s">
         <v>529</v>
       </c>
-      <c r="B243" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C243" s="3" t="s">
+      <c r="B245" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C245" s="3" t="s">
         <v>530</v>
-      </c>
-[...20 lines deleted...]
-        <v>534</v>
       </c>
     </row>
     <row r="246" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A246" s="3" t="s">
+        <v>531</v>
+      </c>
+      <c r="B246" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C246" s="3" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="247" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A247" s="3" t="s">
+        <v>533</v>
+      </c>
+      <c r="B247" s="3" t="s">
+        <v>534</v>
+      </c>
+      <c r="C247" s="3" t="s">
         <v>535</v>
       </c>
-      <c r="B246" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C246" s="3" t="s">
+    </row>
+    <row r="248" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A248" s="3" t="s">
         <v>536</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A247" s="3" t="s">
+      <c r="B248" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C248" s="3" t="s">
         <v>537</v>
       </c>
-      <c r="B247" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C247" s="3" t="s">
+    </row>
+    <row r="249" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A249" s="3" t="s">
         <v>538</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A248" s="3" t="s">
+      <c r="B249" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C249" s="3" t="s">
         <v>539</v>
       </c>
-      <c r="B248" s="3"/>
-      <c r="C248" s="3" t="s">
+    </row>
+    <row r="250" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A250" s="3" t="s">
         <v>540</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A249" s="3" t="s">
+      <c r="B250" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C250" s="3" t="s">
         <v>541</v>
       </c>
-      <c r="B249" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C249" s="3" t="s">
+    </row>
+    <row r="251" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A251" s="3" t="s">
         <v>542</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A250" s="3" t="s">
+      <c r="B251" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C251" s="3" t="s">
         <v>543</v>
-      </c>
-[...15 lines deleted...]
-        <v>547</v>
       </c>
     </row>
     <row r="252" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A252" s="3" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
       <c r="B252" s="3" t="s">
-        <v>102</v>
+        <v>236</v>
       </c>
       <c r="C252" s="3" t="s">
-        <v>549</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="253" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A253" s="3" t="s">
-        <v>550</v>
+        <v>546</v>
       </c>
       <c r="B253" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C253" s="3" t="s">
-        <v>551</v>
+        <v>547</v>
       </c>
     </row>
     <row r="254" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A254" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="B254" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="C254" s="3" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="255" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A255" s="3" t="s">
+        <v>550</v>
+      </c>
+      <c r="B255" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C255" s="3" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="256" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A256" s="3" t="s">
         <v>552</v>
       </c>
-      <c r="B254" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C254" s="3" t="s">
+      <c r="B256" s="3" t="s">
         <v>553</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A255" s="3" t="s">
+      <c r="C256" s="3" t="s">
         <v>554</v>
       </c>
-      <c r="B255" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C255" s="3" t="s">
+    </row>
+    <row r="257" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A257" s="3" t="s">
         <v>555</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A256" s="3" t="s">
+      <c r="B257" s="3"/>
+      <c r="C257" s="3" t="s">
         <v>556</v>
       </c>
-      <c r="B256" s="3"/>
-      <c r="C256" s="3" t="s">
+    </row>
+    <row r="258" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A258" s="3" t="s">
         <v>557</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A257" s="3" t="s">
+      <c r="B258" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C258" s="3" t="s">
         <v>558</v>
       </c>
-      <c r="B257" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C257" s="3" t="s">
+    </row>
+    <row r="259" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A259" s="3" t="s">
         <v>559</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A258" s="3" t="s">
+      <c r="B259" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C259" s="3" t="s">
         <v>560</v>
       </c>
-      <c r="B258" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C258" s="3" t="s">
+    </row>
+    <row r="260" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A260" s="3" t="s">
         <v>561</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A259" s="3" t="s">
+      <c r="B260" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C260" s="3" t="s">
         <v>562</v>
-      </c>
-[...15 lines deleted...]
-        <v>566</v>
       </c>
     </row>
     <row r="261" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A261" s="3" t="s">
+        <v>563</v>
+      </c>
+      <c r="B261" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C261" s="3" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="262" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A262" s="3" t="s">
+        <v>565</v>
+      </c>
+      <c r="B262" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C262" s="3" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="263" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A263" s="3" t="s">
         <v>567</v>
       </c>
-      <c r="B261" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C261" s="3" t="s">
+      <c r="B263" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C263" s="3" t="s">
         <v>568</v>
       </c>
     </row>
-    <row r="262" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
-      <c r="A262" s="3" t="s">
+    <row r="264" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A264" s="3" t="s">
         <v>569</v>
       </c>
-      <c r="B262" s="3" t="s">
+      <c r="B264" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C264" s="3" t="s">
         <v>570</v>
       </c>
-      <c r="C262" s="3" t="s">
+    </row>
+    <row r="265" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A265" s="3" t="s">
         <v>571</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A263" s="3" t="s">
+      <c r="B265" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C265" s="3" t="s">
         <v>572</v>
       </c>
-      <c r="B263" s="3" t="s">
+    </row>
+    <row r="266" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A266" s="3" t="s">
         <v>573</v>
       </c>
-      <c r="C263" s="3" t="s">
+      <c r="B266" s="3"/>
+      <c r="C266" s="3" t="s">
         <v>574</v>
       </c>
     </row>
-    <row r="264" spans="1:3" ht="60" x14ac:dyDescent="0.25">
-      <c r="A264" s="3" t="s">
+    <row r="267" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A267" s="3" t="s">
         <v>575</v>
       </c>
-      <c r="B264" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C264" s="3" t="s">
+      <c r="B267" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="C267" s="3" t="s">
         <v>576</v>
-      </c>
-[...31 lines deleted...]
-        <v>582</v>
       </c>
     </row>
     <row r="268" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A268" s="3" t="s">
-        <v>583</v>
+        <v>577</v>
       </c>
       <c r="B268" s="3" t="s">
-        <v>15</v>
+        <v>113</v>
       </c>
       <c r="C268" s="3" t="s">
-        <v>584</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="269" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A269" s="3" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
       <c r="B269" s="3" t="s">
-        <v>15</v>
+        <v>103</v>
       </c>
       <c r="C269" s="3" t="s">
-        <v>586</v>
+        <v>580</v>
       </c>
     </row>
     <row r="270" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A270" s="3" t="s">
+        <v>581</v>
+      </c>
+      <c r="B270" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C270" s="3" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="271" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A271" s="3" t="s">
+        <v>583</v>
+      </c>
+      <c r="B271" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C271" s="3" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="272" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A272" s="3" t="s">
+        <v>585</v>
+      </c>
+      <c r="B272" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C272" s="3" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="273" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A273" s="3" t="s">
         <v>587</v>
       </c>
-      <c r="B270" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C270" s="3" t="s">
+      <c r="B273" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C273" s="3" t="s">
         <v>588</v>
-      </c>
-[...29 lines deleted...]
-        <v>595</v>
       </c>
     </row>
     <row r="274" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A274" s="3" t="s">
+        <v>589</v>
+      </c>
+      <c r="B274" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C274" s="3" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="275" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A275" s="3" t="s">
+        <v>591</v>
+      </c>
+      <c r="B275" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C275" s="3" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="276" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A276" s="3" t="s">
+        <v>593</v>
+      </c>
+      <c r="B276" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C276" s="3" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="277" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A277" s="3" t="s">
+        <v>595</v>
+      </c>
+      <c r="B277" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C277" s="3" t="s">
         <v>596</v>
       </c>
-      <c r="B274" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C274" s="3" t="s">
+    </row>
+    <row r="278" spans="1:3" ht="105" x14ac:dyDescent="0.25">
+      <c r="A278" s="3" t="s">
         <v>597</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A275" s="3" t="s">
+      <c r="B278" s="3" t="s">
         <v>598</v>
       </c>
-      <c r="B275" s="3" t="s">
+      <c r="C278" s="3" t="s">
         <v>599</v>
       </c>
-      <c r="C275" s="3" t="s">
+    </row>
+    <row r="279" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A279" s="3" t="s">
         <v>600</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A276" s="3" t="s">
+      <c r="B279" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="C279" s="3" t="s">
         <v>601</v>
       </c>
-      <c r="B276" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C276" s="3" t="s">
+    </row>
+    <row r="280" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A280" s="3" t="s">
         <v>602</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A277" s="3" t="s">
+      <c r="B280" s="3" t="s">
         <v>603</v>
       </c>
-      <c r="B277" s="3"/>
-      <c r="C277" s="3" t="s">
+      <c r="C280" s="3" t="s">
         <v>604</v>
       </c>
     </row>
-    <row r="278" spans="1:3" ht="75" x14ac:dyDescent="0.25">
-      <c r="A278" s="3" t="s">
+    <row r="281" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A281" s="3" t="s">
         <v>605</v>
       </c>
-      <c r="B278" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C278" s="3" t="s">
+      <c r="B281" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C281" s="3" t="s">
         <v>606</v>
       </c>
     </row>
-    <row r="279" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A279" s="3" t="s">
+    <row r="282" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A282" s="3" t="s">
         <v>607</v>
       </c>
-      <c r="B279" s="3"/>
-      <c r="C279" s="3" t="s">
+      <c r="B282" s="3" t="s">
         <v>608</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A280" s="3" t="s">
+      <c r="C282" s="3" t="s">
         <v>609</v>
       </c>
-      <c r="B280" s="3" t="s">
+    </row>
+    <row r="283" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A283" s="3" t="s">
         <v>610</v>
       </c>
-      <c r="C280" s="3" t="s">
+      <c r="B283" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C283" s="3" t="s">
         <v>611</v>
       </c>
     </row>
-    <row r="281" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A281" s="3" t="s">
+    <row r="284" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A284" s="3" t="s">
         <v>612</v>
       </c>
-      <c r="B281" s="3"/>
-      <c r="C281" s="3" t="s">
+      <c r="B284" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C284" s="3" t="s">
         <v>613</v>
       </c>
     </row>
-    <row r="282" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A282" s="3" t="s">
+    <row r="285" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A285" s="3" t="s">
         <v>614</v>
       </c>
-      <c r="B282" s="3"/>
-      <c r="C282" s="3" t="s">
+      <c r="B285" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="C285" s="3" t="s">
         <v>615</v>
       </c>
     </row>
-    <row r="283" spans="1:3" ht="45" x14ac:dyDescent="0.25">
-      <c r="A283" s="3" t="s">
+    <row r="286" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A286" s="3" t="s">
         <v>616</v>
       </c>
-      <c r="B283" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C283" s="3" t="s">
+      <c r="B286" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C286" s="3" t="s">
         <v>617</v>
       </c>
     </row>
-    <row r="284" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A284" s="3" t="s">
+    <row r="287" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A287" s="3" t="s">
         <v>618</v>
       </c>
-      <c r="B284" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C284" s="3" t="s">
+      <c r="B287" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="C287" s="3" t="s">
         <v>619</v>
       </c>
     </row>
-    <row r="285" spans="1:3" ht="300" x14ac:dyDescent="0.25">
-      <c r="A285" s="3" t="s">
+    <row r="288" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A288" s="3" t="s">
         <v>620</v>
       </c>
-      <c r="B285" s="3" t="s">
+      <c r="B288" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C288" s="3" t="s">
         <v>621</v>
       </c>
-      <c r="C285" s="3" t="s">
+    </row>
+    <row r="289" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A289" s="3" t="s">
         <v>622</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A286" s="3" t="s">
+      <c r="B289" s="3"/>
+      <c r="C289" s="3" t="s">
         <v>623</v>
-      </c>
-[...31 lines deleted...]
-        <v>630</v>
       </c>
     </row>
     <row r="290" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A290" s="3" t="s">
+        <v>624</v>
+      </c>
+      <c r="B290" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="C290" s="3" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="291" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A291" s="3" t="s">
+        <v>626</v>
+      </c>
+      <c r="B291" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="C291" s="3" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="292" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A292" s="3" t="s">
+        <v>628</v>
+      </c>
+      <c r="B292" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="C292" s="3" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="293" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A293" s="3" t="s">
+        <v>630</v>
+      </c>
+      <c r="B293" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="C293" s="3" t="s">
         <v>631</v>
       </c>
-      <c r="B290" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C290" s="3" t="s">
+    </row>
+    <row r="294" spans="1:3" ht="225" x14ac:dyDescent="0.25">
+      <c r="A294" s="3" t="s">
         <v>632</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A291" s="3" t="s">
+      <c r="B294" s="3" t="s">
         <v>633</v>
       </c>
-      <c r="B291" s="3"/>
-      <c r="C291" s="3" t="s">
+      <c r="C294" s="3" t="s">
         <v>634</v>
       </c>
     </row>
-    <row r="292" spans="1:3" ht="45" x14ac:dyDescent="0.25">
-      <c r="A292" s="3" t="s">
+    <row r="295" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A295" s="3" t="s">
         <v>635</v>
       </c>
-      <c r="B292" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C292" s="3" t="s">
+      <c r="B295" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="C295" s="3" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="293" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A293" s="3" t="s">
+    <row r="296" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A296" s="3" t="s">
         <v>637</v>
       </c>
-      <c r="B293" s="3"/>
-      <c r="C293" s="3" t="s">
+      <c r="B296" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C296" s="3" t="s">
         <v>638</v>
-      </c>
-[...31 lines deleted...]
-        <v>645</v>
       </c>
     </row>
     <row r="297" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A297" s="3" t="s">
-        <v>646</v>
+        <v>639</v>
       </c>
       <c r="B297" s="3" t="s">
-        <v>71</v>
+        <v>14</v>
       </c>
       <c r="C297" s="3" t="s">
-        <v>647</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:3" x14ac:dyDescent="0.25">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="298" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A298" s="3" t="s">
-        <v>648</v>
-[...1 lines deleted...]
-      <c r="B298" s="3"/>
+        <v>641</v>
+      </c>
+      <c r="B298" s="3" t="s">
+        <v>14</v>
+      </c>
       <c r="C298" s="3" t="s">
-        <v>649</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="299" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A299" s="3" t="s">
-        <v>650</v>
-[...3 lines deleted...]
-      </c>
+        <v>643</v>
+      </c>
+      <c r="B299" s="3"/>
       <c r="C299" s="3" t="s">
-        <v>651</v>
+        <v>644</v>
       </c>
     </row>
     <row r="300" spans="1:3" ht="75" x14ac:dyDescent="0.25">
       <c r="A300" s="3" t="s">
-        <v>652</v>
+        <v>645</v>
       </c>
       <c r="B300" s="3" t="s">
-        <v>653</v>
+        <v>8</v>
       </c>
       <c r="C300" s="3" t="s">
-        <v>654</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="301" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A301" s="3" t="s">
-        <v>655</v>
+        <v>647</v>
       </c>
       <c r="B301" s="3" t="s">
-        <v>55</v>
+        <v>470</v>
       </c>
       <c r="C301" s="3" t="s">
-        <v>656</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="302" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A302" s="3" t="s">
-        <v>657</v>
+        <v>649</v>
       </c>
       <c r="B302" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C302" s="3" t="s">
-        <v>658</v>
+        <v>650</v>
       </c>
     </row>
     <row r="303" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A303" s="3" t="s">
+        <v>651</v>
+      </c>
+      <c r="B303" s="3" t="s">
+        <v>652</v>
+      </c>
+      <c r="C303" s="3" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="304" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A304" s="3" t="s">
+        <v>654</v>
+      </c>
+      <c r="B304" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C304" s="3" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="305" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A305" s="3" t="s">
+        <v>656</v>
+      </c>
+      <c r="B305" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="C305" s="3" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="306" spans="1:3" ht="165" x14ac:dyDescent="0.25">
+      <c r="A306" s="3" t="s">
+        <v>658</v>
+      </c>
+      <c r="B306" s="3" t="s">
         <v>659</v>
       </c>
-      <c r="B303" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C303" s="3" t="s">
+      <c r="C306" s="3" t="s">
         <v>660</v>
       </c>
     </row>
-    <row r="304" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A304" s="3" t="s">
+    <row r="307" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A307" s="3" t="s">
         <v>661</v>
       </c>
-      <c r="B304" s="3"/>
-      <c r="C304" s="3" t="s">
+      <c r="B307" s="3" t="s">
         <v>662</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A305" s="3" t="s">
+      <c r="C307" s="3" t="s">
         <v>663</v>
       </c>
-      <c r="B305" s="3"/>
-      <c r="C305" s="3" t="s">
+    </row>
+    <row r="308" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A308" s="3" t="s">
         <v>664</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A306" s="3" t="s">
+      <c r="B308" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C308" s="3" t="s">
         <v>665</v>
       </c>
-      <c r="B306" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C306" s="3" t="s">
+    </row>
+    <row r="309" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A309" s="3" t="s">
         <v>666</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A307" s="3" t="s">
+      <c r="B309" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="C309" s="3" t="s">
         <v>667</v>
       </c>
-      <c r="B307" s="3"/>
-      <c r="C307" s="3" t="s">
+    </row>
+    <row r="310" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A310" s="3" t="s">
         <v>668</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A308" s="3" t="s">
+      <c r="B310" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C310" s="3" t="s">
         <v>669</v>
-      </c>
-[...26 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="311" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A311" s="3" t="s">
+        <v>670</v>
+      </c>
+      <c r="B311" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="C311" s="3" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="312" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A312" s="3" t="s">
+        <v>672</v>
+      </c>
+      <c r="B312" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C312" s="3" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="313" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A313" s="3" t="s">
+        <v>674</v>
+      </c>
+      <c r="B313" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C313" s="3" t="s">
         <v>675</v>
       </c>
-      <c r="B311" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C311" s="3" t="s">
+    </row>
+    <row r="314" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A314" s="3" t="s">
         <v>676</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A312" s="3" t="s">
+      <c r="B314" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C314" s="3" t="s">
         <v>677</v>
-      </c>
-[...26 lines deleted...]
-        <v>683</v>
       </c>
     </row>
     <row r="315" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A315" s="3" t="s">
-        <v>684</v>
-[...1 lines deleted...]
-      <c r="B315" s="3"/>
+        <v>678</v>
+      </c>
+      <c r="B315" s="3" t="s">
+        <v>14</v>
+      </c>
       <c r="C315" s="3" t="s">
-        <v>685</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="316" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A316" s="3" t="s">
-        <v>686</v>
-[...1 lines deleted...]
-      <c r="B316" s="3"/>
+        <v>680</v>
+      </c>
+      <c r="B316" s="3" t="s">
+        <v>14</v>
+      </c>
       <c r="C316" s="3" t="s">
-        <v>687</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="317" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A317" s="3" t="s">
-        <v>688</v>
+        <v>682</v>
       </c>
       <c r="B317" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C317" s="3" t="s">
-        <v>689</v>
+        <v>683</v>
       </c>
     </row>
     <row r="318" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A318" s="3" t="s">
-        <v>690</v>
+        <v>684</v>
       </c>
       <c r="B318" s="3"/>
       <c r="C318" s="3" t="s">
-        <v>691</v>
+        <v>685</v>
       </c>
     </row>
     <row r="319" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A319" s="3" t="s">
-        <v>692</v>
+        <v>686</v>
       </c>
       <c r="B319" s="3" t="s">
-        <v>15</v>
+        <v>687</v>
       </c>
       <c r="C319" s="3" t="s">
-        <v>693</v>
+        <v>688</v>
       </c>
     </row>
     <row r="320" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A320" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="B320" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C320" s="3" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="321" spans="1:3" ht="240" x14ac:dyDescent="0.25">
+      <c r="A321" s="3" t="s">
+        <v>691</v>
+      </c>
+      <c r="B321" s="3" t="s">
+        <v>692</v>
+      </c>
+      <c r="C321" s="3" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="322" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A322" s="3" t="s">
         <v>694</v>
       </c>
-      <c r="B320" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C320" s="3" t="s">
+      <c r="B322" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="C322" s="3" t="s">
         <v>695</v>
       </c>
     </row>
-    <row r="321" spans="1:3" ht="45" x14ac:dyDescent="0.25">
-      <c r="A321" s="3" t="s">
+    <row r="323" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A323" s="3" t="s">
         <v>696</v>
-      </c>
-[...18 lines deleted...]
-        <v>700</v>
       </c>
       <c r="B323" s="3"/>
       <c r="C323" s="3" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="324" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A324" s="3" t="s">
+        <v>698</v>
+      </c>
+      <c r="B324" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="C324" s="3" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="325" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A325" s="3" t="s">
+        <v>700</v>
+      </c>
+      <c r="B325" s="3"/>
+      <c r="C325" s="3" t="s">
         <v>701</v>
       </c>
     </row>
-    <row r="324" spans="1:3" ht="45" x14ac:dyDescent="0.25">
-      <c r="A324" s="3" t="s">
+    <row r="326" spans="1:3" ht="180" x14ac:dyDescent="0.25">
+      <c r="A326" s="3" t="s">
         <v>702</v>
       </c>
-      <c r="B324" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C324" s="3" t="s">
+      <c r="B326" s="3" t="s">
         <v>703</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A325" s="3" t="s">
+      <c r="C326" s="3" t="s">
         <v>704</v>
       </c>
-      <c r="B325" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C325" s="3" t="s">
+    </row>
+    <row r="327" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A327" s="3" t="s">
         <v>705</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A326" s="3" t="s">
+      <c r="B327" s="3"/>
+      <c r="C327" s="3" t="s">
         <v>706</v>
       </c>
-      <c r="B326" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C326" s="3" t="s">
+    </row>
+    <row r="328" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A328" s="3" t="s">
         <v>707</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A327" s="3" t="s">
+      <c r="B328" s="3"/>
+      <c r="C328" s="3" t="s">
         <v>708</v>
-      </c>
-[...15 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="329" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A329" s="3" t="s">
+        <v>709</v>
+      </c>
+      <c r="B329" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="C329" s="3" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="330" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A330" s="3" t="s">
+        <v>711</v>
+      </c>
+      <c r="B330" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C330" s="3" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="331" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A331" s="3" t="s">
         <v>713</v>
       </c>
-      <c r="B329" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C329" s="3" t="s">
+      <c r="B331" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C331" s="3" t="s">
         <v>714</v>
       </c>
     </row>
-    <row r="330" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A330" s="3" t="s">
+    <row r="332" spans="1:3" ht="105" x14ac:dyDescent="0.25">
+      <c r="A332" s="3" t="s">
         <v>715</v>
       </c>
-      <c r="B330" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C330" s="3" t="s">
+      <c r="B332" s="3" t="s">
         <v>716</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A331" s="3" t="s">
+      <c r="C332" s="3" t="s">
         <v>717</v>
       </c>
-      <c r="B331" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C331" s="3" t="s">
+    </row>
+    <row r="333" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A333" s="3" t="s">
         <v>718</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A332" s="3" t="s">
+      <c r="B333" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="C333" s="3" t="s">
         <v>719</v>
-      </c>
-[...11 lines deleted...]
-        <v>722</v>
       </c>
     </row>
     <row r="334" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A334" s="3" t="s">
+        <v>720</v>
+      </c>
+      <c r="B334" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="C334" s="3" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="335" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A335" s="3" t="s">
+        <v>722</v>
+      </c>
+      <c r="B335" s="3"/>
+      <c r="C335" s="3" t="s">
         <v>723</v>
-      </c>
-[...15 lines deleted...]
-        <v>727</v>
       </c>
     </row>
     <row r="336" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A336" s="3" t="s">
-        <v>728</v>
+        <v>724</v>
       </c>
       <c r="B336" s="3" t="s">
-        <v>729</v>
+        <v>106</v>
       </c>
       <c r="C336" s="3" t="s">
-        <v>730</v>
+        <v>725</v>
       </c>
     </row>
     <row r="337" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A337" s="3" t="s">
+        <v>726</v>
+      </c>
+      <c r="B337" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="C337" s="3" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="338" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A338" s="3" t="s">
+        <v>728</v>
+      </c>
+      <c r="B338" s="3"/>
+      <c r="C338" s="3" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="339" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A339" s="3" t="s">
+        <v>730</v>
+      </c>
+      <c r="B339" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="C339" s="3" t="s">
         <v>731</v>
       </c>
-      <c r="B337" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C337" s="3" t="s">
+    </row>
+    <row r="340" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A340" s="3" t="s">
         <v>732</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A338" s="3" t="s">
+      <c r="B340" s="3"/>
+      <c r="C340" s="3" t="s">
         <v>733</v>
       </c>
-      <c r="B338" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C338" s="3" t="s">
+    </row>
+    <row r="341" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A341" s="3" t="s">
         <v>734</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A339" s="3" t="s">
+      <c r="B341" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="C341" s="3" t="s">
         <v>735</v>
       </c>
-      <c r="B339" s="3"/>
-      <c r="C339" s="3" t="s">
+    </row>
+    <row r="342" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A342" s="3" t="s">
         <v>736</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A340" s="3" t="s">
+      <c r="B342" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C342" s="3" t="s">
         <v>737</v>
       </c>
-      <c r="B340" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A341" s="3" t="s">
+    </row>
+    <row r="343" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A343" s="3" t="s">
         <v>738</v>
       </c>
-      <c r="B341" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C341" s="3" t="s">
+      <c r="B343" s="3" t="s">
         <v>739</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A342" s="3" t="s">
+      <c r="C343" s="3" t="s">
         <v>740</v>
       </c>
-      <c r="B342" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C342" s="3" t="s">
+    </row>
+    <row r="344" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A344" s="3" t="s">
         <v>741</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A343" s="3" t="s">
+      <c r="B344" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C344" s="3" t="s">
         <v>742</v>
       </c>
-      <c r="B343" s="3" t="s">
+    </row>
+    <row r="345" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A345" s="3" t="s">
         <v>743</v>
       </c>
-      <c r="C343" s="3" t="s">
+      <c r="B345" s="3"/>
+      <c r="C345" s="3" t="s">
         <v>744</v>
       </c>
     </row>
-    <row r="344" spans="1:3" ht="90" x14ac:dyDescent="0.25">
-      <c r="A344" s="3" t="s">
+    <row r="346" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A346" s="3" t="s">
         <v>745</v>
       </c>
-      <c r="B344" s="3" t="s">
+      <c r="B346" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C346" s="3" t="s">
         <v>746</v>
       </c>
-      <c r="C344" s="3" t="s">
+    </row>
+    <row r="347" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A347" s="3" t="s">
         <v>747</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A345" s="3" t="s">
+      <c r="B347" s="3" t="s">
         <v>748</v>
       </c>
-      <c r="B345" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C345" s="3" t="s">
+      <c r="C347" s="3" t="s">
         <v>749</v>
       </c>
     </row>
-    <row r="346" spans="1:3" ht="60" x14ac:dyDescent="0.25">
-      <c r="A346" s="3" t="s">
+    <row r="348" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A348" s="3" t="s">
         <v>750</v>
       </c>
-      <c r="B346" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C346" s="3" t="s">
+      <c r="B348" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C348" s="3" t="s">
         <v>751</v>
       </c>
     </row>
-    <row r="347" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A347" s="3" t="s">
+    <row r="349" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A349" s="3" t="s">
         <v>752</v>
       </c>
-      <c r="B347" s="3"/>
-      <c r="C347" s="3" t="s">
+      <c r="B349" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="C349" s="3" t="s">
         <v>753</v>
       </c>
     </row>
-    <row r="348" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A348" s="3" t="s">
+    <row r="350" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A350" s="3" t="s">
         <v>754</v>
       </c>
-      <c r="B348" s="3"/>
-      <c r="C348" s="3" t="s">
+      <c r="B350" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C350" s="3" t="s">
         <v>755</v>
       </c>
     </row>
-    <row r="349" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A349" s="3" t="s">
+    <row r="351" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A351" s="3" t="s">
         <v>756</v>
       </c>
-      <c r="B349" s="3"/>
-      <c r="C349" s="3" t="s">
+      <c r="B351" s="3" t="s">
+        <v>553</v>
+      </c>
+      <c r="C351" s="3" t="s">
         <v>757</v>
       </c>
     </row>
-    <row r="350" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A350" s="3" t="s">
+    <row r="352" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A352" s="3" t="s">
         <v>758</v>
-      </c>
-[...16 lines deleted...]
-        <v>762</v>
       </c>
       <c r="B352" s="3"/>
       <c r="C352" s="3" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="353" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A353" s="3" t="s">
+        <v>760</v>
+      </c>
+      <c r="B353" s="3"/>
+      <c r="C353" s="3" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="354" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A354" s="3" t="s">
+        <v>762</v>
+      </c>
+      <c r="B354" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C354" s="3" t="s">
         <v>763</v>
       </c>
     </row>
-    <row r="353" spans="1:3" ht="225" x14ac:dyDescent="0.25">
-      <c r="A353" s="3" t="s">
+    <row r="355" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A355" s="3" t="s">
         <v>764</v>
       </c>
-      <c r="B353" s="3" t="s">
+      <c r="B355" s="3"/>
+      <c r="C355" s="3" t="s">
         <v>765</v>
-      </c>
-[...23 lines deleted...]
-        <v>771</v>
       </c>
     </row>
     <row r="356" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A356" s="3" t="s">
-        <v>772</v>
+        <v>766</v>
       </c>
       <c r="B356" s="3" t="s">
-        <v>15</v>
+        <v>87</v>
       </c>
       <c r="C356" s="3" t="s">
-        <v>773</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="357" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A357" s="3" t="s">
-        <v>774</v>
-[...1 lines deleted...]
-      <c r="B357" s="3"/>
+        <v>768</v>
+      </c>
+      <c r="B357" s="3" t="s">
+        <v>113</v>
+      </c>
       <c r="C357" s="3" t="s">
-        <v>775</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="358" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A358" s="3" t="s">
-        <v>776</v>
-[...1 lines deleted...]
-      <c r="B358" s="3"/>
+        <v>770</v>
+      </c>
+      <c r="B358" s="3" t="s">
+        <v>470</v>
+      </c>
       <c r="C358" s="3" t="s">
-        <v>777</v>
+        <v>771</v>
       </c>
     </row>
     <row r="359" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A359" s="3" t="s">
+        <v>772</v>
+      </c>
+      <c r="B359" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C359" s="3" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="360" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A360" s="3" t="s">
+        <v>774</v>
+      </c>
+      <c r="B360" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C360" s="3" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="361" spans="1:3" ht="210" x14ac:dyDescent="0.25">
+      <c r="A361" s="3" t="s">
+        <v>776</v>
+      </c>
+      <c r="B361" s="3" t="s">
+        <v>777</v>
+      </c>
+      <c r="C361" s="3" t="s">
         <v>778</v>
       </c>
-      <c r="B359" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C359" s="3" t="s">
+    </row>
+    <row r="362" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A362" s="3" t="s">
         <v>779</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A360" s="3" t="s">
+      <c r="B362" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C362" s="3" t="s">
         <v>780</v>
-      </c>
-[...26 lines deleted...]
-        <v>786</v>
       </c>
     </row>
     <row r="363" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A363" s="3" t="s">
-        <v>787</v>
-[...3 lines deleted...]
-      </c>
+        <v>781</v>
+      </c>
+      <c r="B363" s="3"/>
       <c r="C363" s="3" t="s">
-        <v>788</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="364" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A364" s="3" t="s">
-        <v>789</v>
-[...3 lines deleted...]
-      </c>
+        <v>783</v>
+      </c>
+      <c r="B364" s="3"/>
       <c r="C364" s="3" t="s">
-        <v>790</v>
+        <v>784</v>
       </c>
     </row>
     <row r="365" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A365" s="3" t="s">
+        <v>785</v>
+      </c>
+      <c r="B365" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C365" s="3" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="366" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A366" s="3" t="s">
+        <v>787</v>
+      </c>
+      <c r="B366" s="3"/>
+      <c r="C366" s="3" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="367" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A367" s="3" t="s">
+        <v>789</v>
+      </c>
+      <c r="B367" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C367" s="3" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="368" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A368" s="3" t="s">
         <v>791</v>
       </c>
-      <c r="B365" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C365" s="3" t="s">
+      <c r="B368" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C368" s="3" t="s">
         <v>792</v>
-      </c>
-[...29 lines deleted...]
-        <v>798</v>
       </c>
     </row>
     <row r="369" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A369" s="3" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="B369" s="3" t="s">
-        <v>71</v>
+        <v>155</v>
       </c>
       <c r="C369" s="3" t="s">
-        <v>800</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:3" ht="90" x14ac:dyDescent="0.25">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="370" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A370" s="3" t="s">
-        <v>801</v>
-[...3 lines deleted...]
-      </c>
+        <v>795</v>
+      </c>
+      <c r="B370" s="3"/>
       <c r="C370" s="3" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
     </row>
     <row r="371" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A371" s="3" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
       <c r="B371" s="3"/>
       <c r="C371" s="3" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
     </row>
     <row r="372" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A372" s="3" t="s">
-        <v>806</v>
+        <v>799</v>
       </c>
       <c r="B372" s="3" t="s">
-        <v>71</v>
+        <v>14</v>
       </c>
       <c r="C372" s="3" t="s">
-        <v>807</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:3" x14ac:dyDescent="0.25">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="373" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A373" s="3" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="B373" s="3"/>
+        <v>801</v>
+      </c>
+      <c r="B373" s="3" t="s">
+        <v>14</v>
+      </c>
       <c r="C373" s="3" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
     </row>
     <row r="374" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A374" s="3" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="B374" s="3" t="s">
-        <v>102</v>
+        <v>14</v>
       </c>
       <c r="C374" s="3" t="s">
-        <v>811</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="375" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A375" s="3" t="s">
-        <v>812</v>
-[...1 lines deleted...]
-      <c r="B375" s="3"/>
+        <v>805</v>
+      </c>
+      <c r="B375" s="3" t="s">
+        <v>806</v>
+      </c>
       <c r="C375" s="3" t="s">
-        <v>813</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="376" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A376" s="3" t="s">
-        <v>814</v>
-[...1 lines deleted...]
-      <c r="B376" s="3"/>
+        <v>808</v>
+      </c>
+      <c r="B376" s="3" t="s">
+        <v>14</v>
+      </c>
       <c r="C376" s="3" t="s">
-        <v>815</v>
+        <v>809</v>
       </c>
     </row>
     <row r="377" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A377" s="3" t="s">
-        <v>816</v>
+        <v>810</v>
       </c>
       <c r="B377" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C377" s="3" t="s">
-        <v>817</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="378" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A378" s="3" t="s">
-        <v>818</v>
+        <v>812</v>
       </c>
       <c r="B378" s="3" t="s">
-        <v>819</v>
+        <v>14</v>
       </c>
       <c r="C378" s="3" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="379" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A379" s="3" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="B379" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C379" s="3" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
     </row>
     <row r="380" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A380" s="3" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
       <c r="B380" s="3"/>
       <c r="C380" s="3" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="381" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A381" s="3" t="s">
+        <v>818</v>
+      </c>
+      <c r="B381" s="3"/>
+      <c r="C381" s="3" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="382" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A382" s="3" t="s">
+        <v>820</v>
+      </c>
+      <c r="B382" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C382" s="3" t="s">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="383" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A383" s="3" t="s">
+        <v>822</v>
+      </c>
+      <c r="B383" s="3" t="s">
+        <v>823</v>
+      </c>
+      <c r="C383" s="3" t="s">
         <v>824</v>
-      </c>
-[...27 lines deleted...]
-        <v>830</v>
       </c>
     </row>
     <row r="384" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A384" s="3" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="B384" s="3" t="s">
-        <v>85</v>
+        <v>826</v>
       </c>
       <c r="C384" s="3" t="s">
-        <v>832</v>
+        <v>827</v>
       </c>
     </row>
     <row r="385" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A385" s="3" t="s">
-        <v>833</v>
+        <v>828</v>
       </c>
       <c r="B385" s="3" t="s">
-        <v>15</v>
+        <v>155</v>
       </c>
       <c r="C385" s="3" t="s">
-        <v>834</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="386" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A386" s="3" t="s">
-        <v>835</v>
+        <v>830</v>
       </c>
       <c r="B386" s="3" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="C386" s="3" t="s">
-        <v>836</v>
+        <v>831</v>
       </c>
     </row>
     <row r="387" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A387" s="3" t="s">
-        <v>837</v>
+        <v>832</v>
       </c>
       <c r="B387" s="3"/>
       <c r="C387" s="3" t="s">
-        <v>838</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:3" x14ac:dyDescent="0.25">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="388" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A388" s="3" t="s">
-        <v>839</v>
-[...1 lines deleted...]
-      <c r="B388" s="3"/>
+        <v>834</v>
+      </c>
+      <c r="B388" s="3" t="s">
+        <v>103</v>
+      </c>
       <c r="C388" s="3" t="s">
-        <v>840</v>
+        <v>725</v>
       </c>
     </row>
     <row r="389" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A389" s="3" t="s">
+        <v>835</v>
+      </c>
+      <c r="B389" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="C389" s="3" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="390" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A390" s="3" t="s">
+        <v>837</v>
+      </c>
+      <c r="B390" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C390" s="3" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="391" spans="1:3" ht="165" x14ac:dyDescent="0.25">
+      <c r="A391" s="3" t="s">
+        <v>839</v>
+      </c>
+      <c r="B391" s="3" t="s">
+        <v>840</v>
+      </c>
+      <c r="C391" s="3" t="s">
         <v>841</v>
       </c>
-      <c r="B389" s="3"/>
-      <c r="C389" s="3" t="s">
+    </row>
+    <row r="392" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A392" s="3" t="s">
         <v>842</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A390" s="3" t="s">
+      <c r="B392" s="3" t="s">
         <v>843</v>
       </c>
-      <c r="B390" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C390" s="3" t="s">
+      <c r="C392" s="3" t="s">
         <v>844</v>
       </c>
     </row>
-    <row r="391" spans="1:3" ht="180" x14ac:dyDescent="0.25">
-      <c r="A391" s="3" t="s">
+    <row r="393" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A393" s="3" t="s">
         <v>845</v>
       </c>
-      <c r="B391" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C391" s="3" t="s">
+      <c r="B393" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C393" s="3" t="s">
         <v>846</v>
       </c>
     </row>
-    <row r="392" spans="1:3" ht="180" x14ac:dyDescent="0.25">
-      <c r="A392" s="3" t="s">
+    <row r="394" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A394" s="3" t="s">
         <v>847</v>
       </c>
-      <c r="B392" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C392" s="3" t="s">
+      <c r="B394" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="C394" s="3" t="s">
         <v>848</v>
       </c>
     </row>
-    <row r="393" spans="1:3" ht="45" x14ac:dyDescent="0.25">
-      <c r="A393" s="3" t="s">
+    <row r="395" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A395" s="3" t="s">
         <v>849</v>
       </c>
-      <c r="B393" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C393" s="3" t="s">
+      <c r="B395" s="3"/>
+      <c r="C395" s="3" t="s">
         <v>850</v>
       </c>
     </row>
-    <row r="394" spans="1:3" ht="45" x14ac:dyDescent="0.25">
-      <c r="A394" s="3" t="s">
+    <row r="396" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A396" s="3" t="s">
         <v>851</v>
       </c>
-      <c r="B394" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C394" s="3" t="s">
+      <c r="B396" s="3"/>
+      <c r="C396" s="3" t="s">
         <v>852</v>
       </c>
     </row>
-    <row r="395" spans="1:3" ht="45" x14ac:dyDescent="0.25">
-      <c r="A395" s="3" t="s">
+    <row r="397" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A397" s="3" t="s">
         <v>853</v>
       </c>
-      <c r="B395" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C395" s="3" t="s">
+      <c r="B397" s="3"/>
+      <c r="C397" s="3" t="s">
         <v>854</v>
       </c>
     </row>
-    <row r="396" spans="1:3" ht="45" x14ac:dyDescent="0.25">
-      <c r="A396" s="3" t="s">
+    <row r="398" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A398" s="3" t="s">
         <v>855</v>
       </c>
-      <c r="B396" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C396" s="3" t="s">
+      <c r="B398" s="3"/>
+      <c r="C398" s="3" t="s">
         <v>856</v>
       </c>
     </row>
-    <row r="397" spans="1:3" ht="45" x14ac:dyDescent="0.25">
-      <c r="A397" s="3" t="s">
+    <row r="399" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A399" s="3" t="s">
         <v>857</v>
-      </c>
-[...20 lines deleted...]
-        <v>861</v>
       </c>
       <c r="B399" s="3"/>
       <c r="C399" s="3" t="s">
-        <v>862</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="400" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A400" s="3" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
       <c r="B400" s="3"/>
       <c r="C400" s="3" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="401" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A401" s="3" t="s">
+        <v>861</v>
+      </c>
+      <c r="B401" s="3" t="s">
+        <v>862</v>
+      </c>
+      <c r="C401" s="3" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="402" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A402" s="3" t="s">
         <v>864</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A401" s="3" t="s">
+      <c r="B402" s="3" t="s">
         <v>865</v>
       </c>
-      <c r="B401" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C401" s="3" t="s">
+      <c r="C402" s="3" t="s">
         <v>866</v>
-      </c>
-[...9 lines deleted...]
-        <v>868</v>
       </c>
     </row>
     <row r="403" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A403" s="3" t="s">
+        <v>867</v>
+      </c>
+      <c r="B403" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C403" s="3" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="404" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A404" s="3" t="s">
         <v>869</v>
       </c>
-      <c r="B403" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C403" s="3" t="s">
+      <c r="B404" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C404" s="3" t="s">
         <v>870</v>
       </c>
     </row>
-    <row r="404" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A404" s="3" t="s">
+    <row r="405" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A405" s="3" t="s">
         <v>871</v>
       </c>
-      <c r="B404" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C404" s="3" t="s">
+      <c r="B405" s="3"/>
+      <c r="C405" s="3" t="s">
         <v>872</v>
       </c>
     </row>
-    <row r="405" spans="1:3" ht="45" x14ac:dyDescent="0.25">
-      <c r="A405" s="3" t="s">
+    <row r="406" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A406" s="3" t="s">
         <v>873</v>
       </c>
-      <c r="B405" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C405" s="3" t="s">
+      <c r="B406" s="3"/>
+      <c r="C406" s="3" t="s">
         <v>874</v>
       </c>
     </row>
-    <row r="406" spans="1:3" ht="45" x14ac:dyDescent="0.25">
-      <c r="A406" s="3" t="s">
+    <row r="407" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A407" s="3" t="s">
         <v>875</v>
       </c>
-      <c r="B406" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C406" s="3" t="s">
+      <c r="B407" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C407" s="3" t="s">
         <v>876</v>
       </c>
     </row>
-    <row r="407" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A407" s="3" t="s">
+    <row r="408" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A408" s="3" t="s">
         <v>877</v>
       </c>
-      <c r="B407" s="3"/>
-      <c r="C407" s="3" t="s">
+      <c r="B408" s="3" t="s">
         <v>878</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A408" s="3" t="s">
+      <c r="C408" s="3" t="s">
         <v>879</v>
       </c>
-      <c r="B408" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C408" s="3" t="s">
+    </row>
+    <row r="409" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A409" s="3" t="s">
         <v>880</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A409" s="3" t="s">
+      <c r="B409" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C409" s="3" t="s">
         <v>881</v>
       </c>
-      <c r="B409" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C409" s="3" t="s">
+    </row>
+    <row r="410" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A410" s="3" t="s">
         <v>882</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A410" s="3" t="s">
+      <c r="B410" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="C410" s="3" t="s">
         <v>883</v>
       </c>
-      <c r="B410" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C410" s="3" t="s">
+    </row>
+    <row r="411" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A411" s="3" t="s">
         <v>884</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A411" s="3" t="s">
+      <c r="B411" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="C411" s="3" t="s">
         <v>885</v>
-      </c>
-[...4 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="412" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A412" s="3" t="s">
+        <v>886</v>
+      </c>
+      <c r="B412" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C412" s="3" t="s">
         <v>887</v>
-      </c>
-[...4 lines deleted...]
-        <v>889</v>
       </c>
     </row>
     <row r="413" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A413" s="3" t="s">
+        <v>888</v>
+      </c>
+      <c r="B413" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C413" s="3" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="414" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A414" s="3" t="s">
         <v>890</v>
       </c>
-      <c r="B413" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C413" s="3" t="s">
+      <c r="B414" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C414" s="3" t="s">
         <v>891</v>
       </c>
     </row>
-    <row r="414" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A414" s="3" t="s">
+    <row r="415" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A415" s="3" t="s">
         <v>892</v>
       </c>
-      <c r="B414" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C414" s="3" t="s">
+      <c r="B415" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C415" s="3" t="s">
         <v>893</v>
       </c>
     </row>
-    <row r="415" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A415" s="3" t="s">
+    <row r="416" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A416" s="3" t="s">
         <v>894</v>
       </c>
-      <c r="B415" s="3"/>
-      <c r="C415" s="3" t="s">
+      <c r="B416" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="C416" s="3" t="s">
         <v>895</v>
       </c>
     </row>
-    <row r="416" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A416" s="3" t="s">
+    <row r="417" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A417" s="3" t="s">
         <v>896</v>
       </c>
-      <c r="B416" s="3"/>
-      <c r="C416" s="3" t="s">
+      <c r="B417" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C417" s="3" t="s">
         <v>897</v>
       </c>
     </row>
-    <row r="417" spans="1:3" ht="150" x14ac:dyDescent="0.25">
-      <c r="A417" s="3" t="s">
+    <row r="418" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A418" s="3" t="s">
         <v>898</v>
       </c>
-      <c r="B417" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C417" s="3" t="s">
+      <c r="B418" s="3" t="s">
         <v>899</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A418" s="3" t="s">
+      <c r="C418" s="3" t="s">
         <v>900</v>
-      </c>
-[...4 lines deleted...]
-        <v>901</v>
       </c>
     </row>
     <row r="419" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A419" s="3" t="s">
-        <v>902</v>
+        <v>901</v>
       </c>
       <c r="B419" s="3"/>
       <c r="C419" s="3" t="s">
-        <v>903</v>
+        <v>902</v>
       </c>
     </row>
     <row r="420" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A420" s="3" t="s">
+        <v>903</v>
+      </c>
+      <c r="B420" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C420" s="3" t="s">
         <v>904</v>
       </c>
-      <c r="B420" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C420" s="3" t="s">
+    </row>
+    <row r="421" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A421" s="3" t="s">
         <v>905</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A421" s="3" t="s">
+      <c r="B421" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C421" s="3" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>908</v>
       </c>
     </row>
     <row r="422" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A422" s="3" t="s">
-        <v>909</v>
+        <v>907</v>
       </c>
       <c r="B422" s="3" t="s">
-        <v>15</v>
+        <v>128</v>
       </c>
       <c r="C422" s="3" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="423" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A423" s="3" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="B423" s="3" t="s">
-        <v>71</v>
+        <v>14</v>
       </c>
       <c r="C423" s="3" t="s">
-        <v>912</v>
+        <v>910</v>
       </c>
     </row>
     <row r="424" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A424" s="3" t="s">
+        <v>911</v>
+      </c>
+      <c r="B424" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C424" s="3" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="425" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A425" s="3" t="s">
         <v>913</v>
       </c>
-      <c r="B424" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C424" s="3" t="s">
+      <c r="B425" s="3"/>
+      <c r="C425" s="3" t="s">
         <v>914</v>
       </c>
     </row>
-    <row r="425" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A425" s="3" t="s">
+    <row r="426" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A426" s="3" t="s">
         <v>915</v>
       </c>
-      <c r="B425" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C425" s="3" t="s">
+      <c r="B426" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C426" s="3" t="s">
         <v>916</v>
-      </c>
-[...9 lines deleted...]
-        <v>918</v>
       </c>
     </row>
     <row r="427" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A427" s="3" t="s">
+        <v>917</v>
+      </c>
+      <c r="B427" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="C427" s="3" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="428" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A428" s="3" t="s">
         <v>919</v>
       </c>
-      <c r="B427" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C427" s="3" t="s">
+      <c r="B428" s="3"/>
+      <c r="C428" s="3" t="s">
         <v>920</v>
-      </c>
-[...9 lines deleted...]
-        <v>922</v>
       </c>
     </row>
     <row r="429" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A429" s="3" t="s">
+        <v>921</v>
+      </c>
+      <c r="B429" s="3"/>
+      <c r="C429" s="3" t="s">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="430" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A430" s="3" t="s">
         <v>923</v>
       </c>
-      <c r="B429" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C429" s="3" t="s">
+      <c r="B430" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C430" s="3" t="s">
         <v>924</v>
-      </c>
-[...9 lines deleted...]
-        <v>926</v>
       </c>
     </row>
     <row r="431" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A431" s="3" t="s">
+        <v>925</v>
+      </c>
+      <c r="B431" s="3" t="s">
+        <v>926</v>
+      </c>
+      <c r="C431" s="3" t="s">
         <v>927</v>
       </c>
-      <c r="B431" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C431" s="3" t="s">
+    </row>
+    <row r="432" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A432" s="3" t="s">
         <v>928</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A432" s="3" t="s">
+      <c r="B432" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="C432" s="3" t="s">
         <v>929</v>
       </c>
-      <c r="B432" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C432" s="3" t="s">
+    </row>
+    <row r="433" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A433" s="3" t="s">
         <v>930</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A433" s="3" t="s">
+      <c r="B433" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C433" s="3" t="s">
         <v>931</v>
       </c>
-      <c r="B433" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C433" s="3" t="s">
+    </row>
+    <row r="434" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A434" s="3" t="s">
         <v>932</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A434" s="3" t="s">
+      <c r="B434" s="3"/>
+      <c r="C434" s="3" t="s">
         <v>933</v>
       </c>
-      <c r="B434" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C434" s="3" t="s">
+    </row>
+    <row r="435" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A435" s="3" t="s">
         <v>934</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A435" s="3" t="s">
+      <c r="B435" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="C435" s="3" t="s">
         <v>935</v>
       </c>
-      <c r="B435" s="3" t="s">
+    </row>
+    <row r="436" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A436" s="3" t="s">
         <v>936</v>
       </c>
-      <c r="C435" s="3" t="s">
+      <c r="B436" s="3"/>
+      <c r="C436" s="3" t="s">
         <v>937</v>
-      </c>
-[...9 lines deleted...]
-        <v>940</v>
       </c>
     </row>
     <row r="437" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A437" s="3" t="s">
-        <v>941</v>
+        <v>938</v>
       </c>
       <c r="B437" s="3"/>
       <c r="C437" s="3" t="s">
-        <v>942</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="438" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A438" s="3" t="s">
-        <v>943</v>
+        <v>940</v>
       </c>
       <c r="B438" s="3" t="s">
-        <v>653</v>
+        <v>87</v>
       </c>
       <c r="C438" s="3" t="s">
-        <v>944</v>
+        <v>941</v>
       </c>
     </row>
     <row r="439" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A439" s="3" t="s">
-        <v>945</v>
+        <v>942</v>
       </c>
       <c r="B439" s="3" t="s">
-        <v>219</v>
+        <v>57</v>
       </c>
       <c r="C439" s="3" t="s">
-        <v>946</v>
+        <v>943</v>
       </c>
     </row>
     <row r="440" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A440" s="3" t="s">
+        <v>944</v>
+      </c>
+      <c r="B440" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C440" s="3" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="441" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A441" s="3" t="s">
+        <v>946</v>
+      </c>
+      <c r="B441" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C441" s="3" t="s">
         <v>947</v>
       </c>
-      <c r="B440" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C440" s="3" t="s">
+    </row>
+    <row r="442" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A442" s="3" t="s">
         <v>948</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A441" s="3" t="s">
+      <c r="B442" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="C442" s="3" t="s">
         <v>949</v>
       </c>
-      <c r="B441" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C441" s="3" t="s">
+    </row>
+    <row r="443" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A443" s="3" t="s">
         <v>950</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A442" s="3" t="s">
+      <c r="B443" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C443" s="3" t="s">
         <v>951</v>
       </c>
-      <c r="B442" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C442" s="3" t="s">
+    </row>
+    <row r="444" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A444" s="3" t="s">
         <v>952</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A443" s="3" t="s">
+      <c r="B444" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="C444" s="3" t="s">
         <v>953</v>
       </c>
-      <c r="B443" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C443" s="3" t="s">
+    </row>
+    <row r="445" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A445" s="3" t="s">
         <v>954</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A444" s="3" t="s">
+      <c r="B445" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C445" s="3" t="s">
         <v>955</v>
       </c>
-      <c r="B444" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C444" s="3" t="s">
+    </row>
+    <row r="446" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A446" s="3" t="s">
         <v>956</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A445" s="3" t="s">
+      <c r="B446" s="3" t="s">
+        <v>534</v>
+      </c>
+      <c r="C446" s="3" t="s">
         <v>957</v>
       </c>
-      <c r="B445" s="3" t="s">
+    </row>
+    <row r="447" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A447" s="3" t="s">
         <v>958</v>
       </c>
-      <c r="C445" s="3" t="s">
+      <c r="B447" s="3" t="s">
+        <v>534</v>
+      </c>
+      <c r="C447" s="3" t="s">
         <v>959</v>
       </c>
     </row>
-    <row r="446" spans="1:3" ht="45" x14ac:dyDescent="0.25">
-      <c r="A446" s="3" t="s">
+    <row r="448" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A448" s="3" t="s">
         <v>960</v>
       </c>
-      <c r="B446" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C446" s="3" t="s">
+      <c r="B448" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="C448" s="3" t="s">
         <v>961</v>
       </c>
     </row>
-    <row r="447" spans="1:3" ht="45" x14ac:dyDescent="0.25">
-      <c r="A447" s="3" t="s">
+    <row r="449" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A449" s="3" t="s">
         <v>962</v>
       </c>
-      <c r="B447" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C447" s="3" t="s">
+      <c r="B449" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C449" s="3" t="s">
         <v>963</v>
       </c>
     </row>
-    <row r="448" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A448" s="3" t="s">
+    <row r="450" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A450" s="3" t="s">
         <v>964</v>
       </c>
-      <c r="B448" s="3"/>
-      <c r="C448" s="3" t="s">
+      <c r="B450" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="C450" s="3" t="s">
         <v>965</v>
       </c>
     </row>
-    <row r="449" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A449" s="3" t="s">
+    <row r="451" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A451" s="3" t="s">
         <v>966</v>
       </c>
-      <c r="B449" s="3"/>
-      <c r="C449" s="3" t="s">
+      <c r="B451" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C451" s="3" t="s">
         <v>967</v>
       </c>
     </row>
-    <row r="450" spans="1:3" ht="60" x14ac:dyDescent="0.25">
-      <c r="A450" s="3" t="s">
+    <row r="452" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A452" s="3" t="s">
         <v>968</v>
       </c>
-      <c r="B450" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C450" s="3" t="s">
+      <c r="B452" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C452" s="3" t="s">
         <v>969</v>
       </c>
     </row>
-    <row r="451" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A451" s="3" t="s">
+    <row r="453" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A453" s="3" t="s">
         <v>970</v>
       </c>
-      <c r="B451" s="3"/>
-      <c r="C451" s="3" t="s">
+      <c r="B453" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C453" s="3" t="s">
         <v>971</v>
       </c>
     </row>
-    <row r="452" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A452" s="3" t="s">
+    <row r="454" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A454" s="3" t="s">
         <v>972</v>
       </c>
-      <c r="B452" s="3"/>
-      <c r="C452" s="3" t="s">
+      <c r="B454" s="3"/>
+      <c r="C454" s="3" t="s">
         <v>973</v>
       </c>
     </row>
-    <row r="453" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A453" s="3" t="s">
+    <row r="455" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A455" s="3" t="s">
         <v>974</v>
       </c>
-      <c r="B453" s="3"/>
-      <c r="C453" s="3" t="s">
+      <c r="B455" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="C455" s="3" t="s">
         <v>975</v>
       </c>
     </row>
-    <row r="454" spans="1:3" ht="60" x14ac:dyDescent="0.25">
-      <c r="A454" s="3" t="s">
+    <row r="456" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A456" s="3" t="s">
         <v>976</v>
       </c>
-      <c r="B454" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C454" s="3" t="s">
+      <c r="B456" s="3"/>
+      <c r="C456" s="3" t="s">
         <v>977</v>
-      </c>
-[...20 lines deleted...]
-        <v>981</v>
       </c>
     </row>
     <row r="457" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A457" s="3" t="s">
-        <v>982</v>
+        <v>978</v>
       </c>
       <c r="B457" s="3" t="s">
-        <v>15</v>
+        <v>155</v>
       </c>
       <c r="C457" s="3" t="s">
-        <v>983</v>
-[...2 lines deleted...]
-    <row r="458" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="458" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A458" s="3" t="s">
-        <v>984</v>
+        <v>980</v>
       </c>
       <c r="B458" s="3" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="C458" s="3" t="s">
-        <v>985</v>
+        <v>981</v>
       </c>
     </row>
     <row r="459" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A459" s="3" t="s">
-        <v>986</v>
+        <v>982</v>
       </c>
       <c r="B459" s="3" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="C459" s="3" t="s">
-        <v>987</v>
-[...2 lines deleted...]
-    <row r="460" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="460" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A460" s="3" t="s">
-        <v>988</v>
+        <v>984</v>
       </c>
       <c r="B460" s="3" t="s">
-        <v>142</v>
+        <v>106</v>
       </c>
       <c r="C460" s="3" t="s">
-        <v>989</v>
+        <v>985</v>
       </c>
     </row>
     <row r="461" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A461" s="3" t="s">
+        <v>986</v>
+      </c>
+      <c r="B461" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C461" s="3" t="s">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="462" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A462" s="3" t="s">
+        <v>988</v>
+      </c>
+      <c r="B462" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C462" s="3" t="s">
+        <v>989</v>
+      </c>
+    </row>
+    <row r="463" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A463" s="3" t="s">
         <v>990</v>
       </c>
-      <c r="B461" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C461" s="3" t="s">
+      <c r="B463" s="3"/>
+      <c r="C463" s="3" t="s">
         <v>991</v>
-      </c>
-[...20 lines deleted...]
-        <v>996</v>
       </c>
     </row>
     <row r="464" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A464" s="3" t="s">
+        <v>992</v>
+      </c>
+      <c r="B464" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="C464" s="3" t="s">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="465" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A465" s="3" t="s">
+        <v>994</v>
+      </c>
+      <c r="B465" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C465" s="3" t="s">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="466" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A466" s="3" t="s">
+        <v>996</v>
+      </c>
+      <c r="B466" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C466" s="3" t="s">
         <v>997</v>
       </c>
-      <c r="B464" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C464" s="3" t="s">
+    </row>
+    <row r="467" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A467" s="3" t="s">
         <v>998</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A465" s="3" t="s">
+      <c r="B467" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C467" s="3" t="s">
         <v>999</v>
       </c>
-      <c r="B465" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C465" s="3" t="s">
+    </row>
+    <row r="468" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A468" s="3" t="s">
         <v>1000</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A466" s="3" t="s">
+      <c r="B468" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C468" s="3" t="s">
         <v>1001</v>
-      </c>
-[...26 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="469" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A469" s="3" t="s">
-        <v>1009</v>
-[...1 lines deleted...]
-      <c r="B469" s="3"/>
+        <v>1002</v>
+      </c>
+      <c r="B469" s="3" t="s">
+        <v>1003</v>
+      </c>
       <c r="C469" s="3" t="s">
-        <v>1010</v>
-[...2 lines deleted...]
-    <row r="470" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="470" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A470" s="3" t="s">
-        <v>1011</v>
+        <v>1005</v>
       </c>
       <c r="B470" s="3" t="s">
-        <v>99</v>
+        <v>14</v>
       </c>
       <c r="C470" s="3" t="s">
-        <v>1012</v>
-[...2 lines deleted...]
-    <row r="471" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="471" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A471" s="3" t="s">
-        <v>1013</v>
+        <v>1007</v>
       </c>
       <c r="B471" s="3" t="s">
-        <v>15</v>
+        <v>106</v>
       </c>
       <c r="C471" s="3" t="s">
-        <v>1014</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="472" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A472" s="3" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B472" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C472" s="3" t="s">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="473" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A473" s="3" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B473" s="3"/>
+      <c r="C473" s="3" t="s">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="474" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A474" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B474" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C474" s="3" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="475" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A475" s="3" t="s">
         <v>1015</v>
       </c>
-      <c r="B472" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C472" s="3" t="s">
+      <c r="B475" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="C475" s="3" t="s">
         <v>1016</v>
       </c>
     </row>
-    <row r="473" spans="1:3" ht="45" x14ac:dyDescent="0.25">
-      <c r="A473" s="3" t="s">
+    <row r="476" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A476" s="3" t="s">
         <v>1017</v>
       </c>
-      <c r="B473" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C473" s="3" t="s">
+      <c r="B476" s="3"/>
+      <c r="C476" s="3" t="s">
         <v>1018</v>
       </c>
     </row>
-    <row r="474" spans="1:3" ht="150" x14ac:dyDescent="0.25">
-      <c r="A474" s="3" t="s">
+    <row r="477" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A477" s="3" t="s">
         <v>1019</v>
       </c>
-      <c r="B474" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C474" s="3" t="s">
+      <c r="B477" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C477" s="3" t="s">
         <v>1020</v>
       </c>
     </row>
-    <row r="475" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A475" s="3" t="s">
+    <row r="478" spans="1:3" ht="255" x14ac:dyDescent="0.25">
+      <c r="A478" s="3" t="s">
         <v>1021</v>
       </c>
-      <c r="B475" s="3" t="s">
+      <c r="B478" s="3" t="s">
         <v>1022</v>
       </c>
-      <c r="C475" s="3" t="s">
+      <c r="C478" s="3" t="s">
         <v>1023</v>
       </c>
     </row>
-    <row r="476" spans="1:3" ht="270" x14ac:dyDescent="0.25">
-      <c r="A476" s="3" t="s">
+    <row r="479" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A479" s="3" t="s">
         <v>1024</v>
       </c>
-      <c r="B476" s="3" t="s">
+      <c r="B479" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C479" s="3" t="s">
         <v>1025</v>
-      </c>
-[...30 lines deleted...]
-        <v>1032</v>
       </c>
     </row>
     <row r="480" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A480" s="3" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B480" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C480" s="3" t="s">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="481" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A481" s="3" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B481" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C481" s="3" t="s">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="482" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A482" s="3" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B482" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C482" s="3" t="s">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="483" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A483" s="3" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B483" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C483" s="3" t="s">
         <v>1033</v>
-      </c>
-[...35 lines deleted...]
-        <v>1042</v>
       </c>
     </row>
     <row r="484" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A484" s="3" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B484" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="C484" s="3" t="s">
+        <v>1035</v>
+      </c>
+    </row>
+    <row r="485" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A485" s="3" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B485" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C485" s="3" t="s">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="486" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A486" s="3" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B486" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="C486" s="3" t="s">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="487" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A487" s="3" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B487" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C487" s="3" t="s">
+        <v>1041</v>
+      </c>
+    </row>
+    <row r="488" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A488" s="3" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B488" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C488" s="3" t="s">
         <v>1043</v>
       </c>
-      <c r="B484" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C484" s="3" t="s">
+    </row>
+    <row r="489" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A489" s="3" t="s">
         <v>1044</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A485" s="3" t="s">
+      <c r="B489" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="C489" s="3" t="s">
         <v>1045</v>
       </c>
-      <c r="B485" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C485" s="3" t="s">
+    </row>
+    <row r="490" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A490" s="3" t="s">
         <v>1046</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A486" s="3" t="s">
+      <c r="B490" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C490" s="3" t="s">
         <v>1047</v>
       </c>
-      <c r="B486" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C486" s="3" t="s">
+    </row>
+    <row r="491" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A491" s="3" t="s">
         <v>1048</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A487" s="3" t="s">
+      <c r="B491" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C491" s="3" t="s">
         <v>1049</v>
       </c>
-      <c r="B487" s="3" t="s">
+    </row>
+    <row r="492" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A492" s="3" t="s">
         <v>1050</v>
       </c>
-      <c r="C487" s="3" t="s">
+      <c r="B492" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="C492" s="3" t="s">
         <v>1051</v>
       </c>
     </row>
-    <row r="488" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A488" s="3" t="s">
+    <row r="493" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A493" s="3" t="s">
         <v>1052</v>
       </c>
-      <c r="B488" s="3"/>
-      <c r="C488" s="3" t="s">
+      <c r="B493" s="3" t="s">
         <v>1053</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A489" s="3" t="s">
+      <c r="C493" s="3" t="s">
         <v>1054</v>
       </c>
-      <c r="B489" s="3" t="s">
+    </row>
+    <row r="494" spans="1:3" ht="105" x14ac:dyDescent="0.25">
+      <c r="A494" s="3" t="s">
         <v>1055</v>
       </c>
-      <c r="C489" s="3" t="s">
+      <c r="B494" s="3" t="s">
         <v>1056</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A490" s="3" t="s">
+      <c r="C494" s="3" t="s">
         <v>1057</v>
       </c>
-      <c r="B490" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C490" s="3" t="s">
+    </row>
+    <row r="495" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A495" s="3" t="s">
         <v>1058</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A491" s="3" t="s">
+      <c r="B495" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="C495" s="3" t="s">
         <v>1059</v>
       </c>
-      <c r="B491" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C491" s="3" t="s">
+    </row>
+    <row r="496" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A496" s="3" t="s">
         <v>1060</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A492" s="3" t="s">
+      <c r="B496" s="3"/>
+      <c r="C496" s="3" t="s">
         <v>1061</v>
       </c>
-      <c r="B492" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C492" s="3" t="s">
+    </row>
+    <row r="497" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A497" s="3" t="s">
         <v>1062</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A493" s="3" t="s">
+      <c r="B497" s="3" t="s">
+        <v>748</v>
+      </c>
+      <c r="C497" s="3" t="s">
         <v>1063</v>
       </c>
-      <c r="B493" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C493" s="3" t="s">
+    </row>
+    <row r="498" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A498" s="3" t="s">
         <v>1064</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A494" s="3" t="s">
+      <c r="B498" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="C498" s="3" t="s">
         <v>1065</v>
-      </c>
-[...44 lines deleted...]
-        <v>1074</v>
       </c>
     </row>
     <row r="499" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A499" s="3" t="s">
-        <v>1075</v>
+        <v>1066</v>
       </c>
       <c r="B499" s="3" t="s">
-        <v>15</v>
+        <v>155</v>
       </c>
       <c r="C499" s="3" t="s">
-        <v>1076</v>
-[...2 lines deleted...]
-    <row r="500" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="500" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A500" s="3" t="s">
-        <v>1077</v>
+        <v>1068</v>
       </c>
       <c r="B500" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C500" s="3" t="s">
-        <v>1078</v>
-[...2 lines deleted...]
-    <row r="501" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="501" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A501" s="3" t="s">
-        <v>1079</v>
-[...1 lines deleted...]
-      <c r="B501" s="3"/>
+        <v>1070</v>
+      </c>
+      <c r="B501" s="3" t="s">
+        <v>236</v>
+      </c>
       <c r="C501" s="3" t="s">
-        <v>1080</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="502" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A502" s="3" t="s">
-        <v>1081</v>
+        <v>1072</v>
       </c>
       <c r="B502" s="3" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="C502" s="3" t="s">
-        <v>1082</v>
-[...2 lines deleted...]
-    <row r="503" spans="1:3" ht="135" x14ac:dyDescent="0.25">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="503" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A503" s="3" t="s">
-        <v>1083</v>
+        <v>1074</v>
       </c>
       <c r="B503" s="3" t="s">
-        <v>1084</v>
+        <v>128</v>
       </c>
       <c r="C503" s="3" t="s">
-        <v>1085</v>
-[...2 lines deleted...]
-    <row r="504" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="504" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A504" s="3" t="s">
-        <v>1086</v>
+        <v>1076</v>
       </c>
       <c r="B504" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C504" s="3" t="s">
-        <v>1087</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="505" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A505" s="3" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B505" s="3" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C505" s="3" t="s">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="506" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A506" s="3" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B506" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C506" s="3" t="s">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="507" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A507" s="3" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B507" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C507" s="3" t="s">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="508" spans="1:3" ht="225" x14ac:dyDescent="0.25">
+      <c r="A508" s="3" t="s">
+        <v>1085</v>
+      </c>
+      <c r="B508" s="3" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C508" s="3" t="s">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="509" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A509" s="3" t="s">
         <v>1088</v>
       </c>
-      <c r="B505" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C505" s="3" t="s">
+      <c r="B509" s="3"/>
+      <c r="C509" s="3" t="s">
         <v>1089</v>
-      </c>
-[...40 lines deleted...]
-        <v>1097</v>
       </c>
     </row>
     <row r="510" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A510" s="3" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B510" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="C510" s="3" t="s">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="511" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A511" s="3" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B511" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="C511" s="3" t="s">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="512" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A512" s="3" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B512" s="3"/>
+      <c r="C512" s="3" t="s">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="513" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A513" s="3" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B513" s="3"/>
+      <c r="C513" s="3" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="514" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A514" s="3" t="s">
         <v>1098</v>
       </c>
-      <c r="B510" s="3"/>
-      <c r="C510" s="3" t="s">
+      <c r="B514" s="3"/>
+      <c r="C514" s="3" t="s">
         <v>1099</v>
-      </c>
-[...40 lines deleted...]
-        <v>1107</v>
       </c>
     </row>
     <row r="515" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A515" s="3" t="s">
-        <v>1108</v>
+        <v>1100</v>
       </c>
       <c r="B515" s="3" t="s">
-        <v>15</v>
+        <v>553</v>
       </c>
       <c r="C515" s="3" t="s">
-        <v>1109</v>
-[...2 lines deleted...]
-    <row r="516" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="516" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A516" s="3" t="s">
-        <v>1110</v>
+        <v>1102</v>
       </c>
       <c r="B516" s="3" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="C516" s="3" t="s">
-        <v>1111</v>
-[...2 lines deleted...]
-    <row r="517" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="517" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A517" s="3" t="s">
-        <v>1112</v>
+        <v>1104</v>
       </c>
       <c r="B517" s="3" t="s">
-        <v>1113</v>
+        <v>14</v>
       </c>
       <c r="C517" s="3" t="s">
-        <v>1114</v>
-[...2 lines deleted...]
-    <row r="518" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="518" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A518" s="3" t="s">
-        <v>1115</v>
+        <v>1106</v>
       </c>
       <c r="B518" s="3" t="s">
-        <v>99</v>
+        <v>80</v>
       </c>
       <c r="C518" s="3" t="s">
-        <v>1116</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="519" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A519" s="3" t="s">
-        <v>1117</v>
+        <v>1108</v>
       </c>
       <c r="B519" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="C519" s="3" t="s">
-        <v>1118</v>
-[...2 lines deleted...]
-    <row r="520" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1109</v>
+      </c>
+    </row>
+    <row r="520" spans="1:3" ht="75" x14ac:dyDescent="0.25">
       <c r="A520" s="3" t="s">
-        <v>1119</v>
+        <v>1110</v>
       </c>
       <c r="B520" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C520" s="3" t="s">
-        <v>1120</v>
-[...2 lines deleted...]
-    <row r="521" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="521" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A521" s="3" t="s">
-        <v>1121</v>
+        <v>1112</v>
       </c>
       <c r="B521" s="3" t="s">
-        <v>15</v>
+        <v>106</v>
       </c>
       <c r="C521" s="3" t="s">
-        <v>1122</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="522" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A522" s="3" t="s">
-        <v>1123</v>
+        <v>1114</v>
       </c>
       <c r="B522" s="3" t="s">
-        <v>219</v>
+        <v>152</v>
       </c>
       <c r="C522" s="3" t="s">
-        <v>1124</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="523" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A523" s="3" t="s">
-        <v>1125</v>
+        <v>1116</v>
       </c>
       <c r="B523" s="3" t="s">
-        <v>15</v>
+        <v>106</v>
       </c>
       <c r="C523" s="3" t="s">
-        <v>1126</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="524" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A524" s="3" t="s">
-        <v>1127</v>
+        <v>1118</v>
       </c>
       <c r="B524" s="3" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="C524" s="3" t="s">
-        <v>1128</v>
-[...2 lines deleted...]
-    <row r="525" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="525" spans="1:3" ht="225" x14ac:dyDescent="0.25">
       <c r="A525" s="3" t="s">
-        <v>1129</v>
+        <v>1120</v>
       </c>
       <c r="B525" s="3" t="s">
-        <v>9</v>
+        <v>1121</v>
       </c>
       <c r="C525" s="3" t="s">
-        <v>1130</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="526" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A526" s="3" t="s">
+        <v>1123</v>
+      </c>
+      <c r="B526" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="C526" s="3" t="s">
+        <v>1124</v>
+      </c>
+    </row>
+    <row r="527" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A527" s="3" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B527" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C527" s="3" t="s">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="528" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A528" s="3" t="s">
+        <v>1127</v>
+      </c>
+      <c r="B528" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C528" s="3" t="s">
+        <v>1128</v>
+      </c>
+    </row>
+    <row r="529" spans="1:3" ht="240" x14ac:dyDescent="0.25">
+      <c r="A529" s="3" t="s">
+        <v>1129</v>
+      </c>
+      <c r="B529" s="3" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C529" s="3" t="s">
         <v>1131</v>
       </c>
-      <c r="B526" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C526" s="3" t="s">
+    </row>
+    <row r="530" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A530" s="3" t="s">
         <v>1132</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A527" s="3" t="s">
+      <c r="B530" s="3" t="s">
         <v>1133</v>
       </c>
-      <c r="B527" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C527" s="3" t="s">
+      <c r="C530" s="3" t="s">
         <v>1134</v>
       </c>
     </row>
-    <row r="528" spans="1:3" ht="45" x14ac:dyDescent="0.25">
-      <c r="A528" s="3" t="s">
+    <row r="531" spans="1:3" ht="165" x14ac:dyDescent="0.25">
+      <c r="A531" s="3" t="s">
         <v>1135</v>
       </c>
-      <c r="B528" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C528" s="3" t="s">
+      <c r="B531" s="3" t="s">
         <v>1136</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A529" s="3" t="s">
+      <c r="C531" s="3" t="s">
         <v>1137</v>
       </c>
-      <c r="B529" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C529" s="3" t="s">
+    </row>
+    <row r="532" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A532" s="3" t="s">
         <v>1138</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A530" s="3" t="s">
+      <c r="B532" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="C532" s="3" t="s">
         <v>1139</v>
       </c>
-      <c r="B530" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C530" s="3" t="s">
+    </row>
+    <row r="533" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A533" s="3" t="s">
         <v>1140</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A531" s="3" t="s">
+      <c r="B533" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C533" s="3" t="s">
         <v>1141</v>
       </c>
-      <c r="B531" s="3" t="s">
+    </row>
+    <row r="534" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A534" s="3" t="s">
         <v>1142</v>
       </c>
-      <c r="C531" s="3" t="s">
+      <c r="B534" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C534" s="3" t="s">
         <v>1143</v>
-      </c>
-[...31 lines deleted...]
-        <v>1151</v>
       </c>
     </row>
     <row r="535" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A535" s="3" t="s">
-        <v>1152</v>
+        <v>1144</v>
       </c>
       <c r="B535" s="3" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="C535" s="3" t="s">
-        <v>1153</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="536" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A536" s="3" t="s">
+        <v>1146</v>
+      </c>
+      <c r="B536" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C536" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="537" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A537" s="3" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B537" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="C537" s="3" t="s">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="538" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A538" s="3" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B538" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C538" s="3" t="s">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="539" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A539" s="3" t="s">
+        <v>1152</v>
+      </c>
+      <c r="B539" s="3" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C539" s="3" t="s">
         <v>1154</v>
       </c>
-      <c r="B536" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C536" s="3" t="s">
+    </row>
+    <row r="540" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A540" s="3" t="s">
         <v>1155</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A537" s="3" t="s">
+      <c r="B540" s="3" t="s">
         <v>1156</v>
       </c>
-      <c r="B537" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C537" s="3" t="s">
+      <c r="C540" s="3" t="s">
         <v>1157</v>
-      </c>
-[...29 lines deleted...]
-        <v>1163</v>
       </c>
     </row>
     <row r="541" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A541" s="3" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B541" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C541" s="3" t="s">
+        <v>1159</v>
+      </c>
+    </row>
+    <row r="542" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A542" s="3" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B542" s="3"/>
+      <c r="C542" s="3" t="s">
+        <v>1161</v>
+      </c>
+    </row>
+    <row r="543" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A543" s="3" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B543" s="3"/>
+      <c r="C543" s="3" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="544" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A544" s="3" t="s">
         <v>1164</v>
       </c>
-      <c r="B541" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C541" s="3" t="s">
+      <c r="B544" s="3" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C544" s="3" t="s">
         <v>1165</v>
       </c>
     </row>
-    <row r="542" spans="1:3" ht="45" x14ac:dyDescent="0.25">
-      <c r="A542" s="3" t="s">
+    <row r="545" spans="1:3" ht="90" x14ac:dyDescent="0.25">
+      <c r="A545" s="3" t="s">
         <v>1166</v>
       </c>
-      <c r="B542" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C542" s="3" t="s">
+      <c r="B545" s="3" t="s">
         <v>1167</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A543" s="3" t="s">
+      <c r="C545" s="3" t="s">
         <v>1168</v>
       </c>
-      <c r="B543" s="3" t="s">
+    </row>
+    <row r="546" spans="1:3" ht="225" x14ac:dyDescent="0.25">
+      <c r="A546" s="3" t="s">
         <v>1169</v>
       </c>
-      <c r="C543" s="3" t="s">
+      <c r="B546" s="3" t="s">
         <v>1170</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A544" s="3" t="s">
+      <c r="C546" s="3" t="s">
         <v>1171</v>
       </c>
-      <c r="B544" s="3"/>
-      <c r="C544" s="3" t="s">
+    </row>
+    <row r="547" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A547" s="3" t="s">
         <v>1172</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A545" s="3" t="s">
+      <c r="B547" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C547" s="3" t="s">
         <v>1173</v>
       </c>
-      <c r="B545" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C545" s="3" t="s">
+    </row>
+    <row r="548" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A548" s="3" t="s">
         <v>1174</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A546" s="3" t="s">
+      <c r="B548" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C548" s="3" t="s">
         <v>1175</v>
       </c>
-      <c r="B546" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C546" s="3" t="s">
+    </row>
+    <row r="549" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A549" s="3" t="s">
         <v>1176</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A547" s="3" t="s">
+      <c r="B549" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C549" s="3" t="s">
         <v>1177</v>
       </c>
-      <c r="B547" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C547" s="3" t="s">
+    </row>
+    <row r="550" spans="1:3" ht="105" x14ac:dyDescent="0.25">
+      <c r="A550" s="3" t="s">
         <v>1178</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A548" s="3" t="s">
+      <c r="B550" s="3" t="s">
         <v>1179</v>
       </c>
-      <c r="B548" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C548" s="3" t="s">
+      <c r="C550" s="3" t="s">
         <v>1180</v>
       </c>
     </row>
-    <row r="549" spans="1:3" ht="45" x14ac:dyDescent="0.25">
-      <c r="A549" s="3" t="s">
+    <row r="551" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A551" s="3" t="s">
         <v>1181</v>
       </c>
-      <c r="B549" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C549" s="3" t="s">
+      <c r="B551" s="3"/>
+      <c r="C551" s="3" t="s">
         <v>1182</v>
       </c>
     </row>
-    <row r="550" spans="1:3" ht="45" x14ac:dyDescent="0.25">
-      <c r="A550" s="3" t="s">
+    <row r="552" spans="1:3" ht="210" x14ac:dyDescent="0.25">
+      <c r="A552" s="3" t="s">
         <v>1183</v>
       </c>
-      <c r="B550" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C550" s="3" t="s">
+      <c r="B552" s="3" t="s">
         <v>1184</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A551" s="3" t="s">
+      <c r="C552" s="3" t="s">
         <v>1185</v>
       </c>
-      <c r="B551" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C551" s="3" t="s">
+    </row>
+    <row r="553" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A553" s="3" t="s">
         <v>1186</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A552" s="3" t="s">
+      <c r="B553" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C553" s="3" t="s">
         <v>1187</v>
       </c>
-      <c r="B552" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C552" s="3" t="s">
+    </row>
+    <row r="554" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A554" s="3" t="s">
         <v>1188</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A553" s="3" t="s">
+      <c r="B554" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C554" s="3" t="s">
         <v>1189</v>
       </c>
-      <c r="B553" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C553" s="3" t="s">
+    </row>
+    <row r="555" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A555" s="3" t="s">
         <v>1190</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A554" s="3" t="s">
+      <c r="B555" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C555" s="3" t="s">
         <v>1191</v>
       </c>
-      <c r="B554" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C554" s="3" t="s">
+    </row>
+    <row r="556" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A556" s="3" t="s">
         <v>1192</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A555" s="3" t="s">
+      <c r="B556" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C556" s="3" t="s">
         <v>1193</v>
       </c>
-      <c r="B555" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C555" s="3" t="s">
+    </row>
+    <row r="557" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A557" s="3" t="s">
         <v>1194</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A556" s="3" t="s">
+      <c r="B557" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="C557" s="3" t="s">
         <v>1195</v>
       </c>
-      <c r="B556" s="3"/>
-      <c r="C556" s="3" t="s">
+    </row>
+    <row r="558" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A558" s="3" t="s">
         <v>1196</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A557" s="3" t="s">
+      <c r="B558" s="3"/>
+      <c r="C558" s="3" t="s">
         <v>1197</v>
       </c>
-      <c r="B557" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C557" s="3" t="s">
+    </row>
+    <row r="559" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A559" s="3" t="s">
         <v>1198</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A558" s="3" t="s">
+      <c r="B559" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="C559" s="3" t="s">
         <v>1199</v>
-      </c>
-[...15 lines deleted...]
-        <v>1202</v>
       </c>
     </row>
     <row r="560" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A560" s="3" t="s">
-        <v>1203</v>
+        <v>1200</v>
       </c>
       <c r="B560" s="3"/>
       <c r="C560" s="3" t="s">
-        <v>1204</v>
-[...2 lines deleted...]
-    <row r="561" spans="1:3" ht="165" x14ac:dyDescent="0.25">
+        <v>1201</v>
+      </c>
+    </row>
+    <row r="561" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A561" s="3" t="s">
-        <v>1205</v>
+        <v>1202</v>
       </c>
       <c r="B561" s="3" t="s">
-        <v>260</v>
+        <v>8</v>
       </c>
       <c r="C561" s="3" t="s">
-        <v>1206</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="562" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A562" s="3" t="s">
-        <v>1207</v>
+        <v>1204</v>
       </c>
       <c r="B562" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="C562" s="3" t="s">
-        <v>1208</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="563" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A563" s="3" t="s">
+        <v>1206</v>
+      </c>
+      <c r="B563" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C563" s="3" t="s">
+        <v>1207</v>
+      </c>
+    </row>
+    <row r="564" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A564" s="3" t="s">
+        <v>1208</v>
+      </c>
+      <c r="B564" s="3"/>
+      <c r="C564" s="3" t="s">
         <v>1209</v>
       </c>
-      <c r="B563" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C563" s="3" t="s">
+    </row>
+    <row r="565" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A565" s="3" t="s">
         <v>1210</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A564" s="3" t="s">
+      <c r="B565" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C565" s="3" t="s">
         <v>1211</v>
       </c>
-      <c r="B564" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C564" s="3" t="s">
+    </row>
+    <row r="566" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A566" s="3" t="s">
         <v>1212</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A565" s="3" t="s">
+      <c r="B566" s="3" t="s">
         <v>1213</v>
       </c>
-      <c r="B565" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C565" s="3" t="s">
+      <c r="C566" s="3" t="s">
         <v>1214</v>
       </c>
     </row>
-    <row r="566" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A566" s="3" t="s">
+    <row r="567" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A567" s="3" t="s">
         <v>1215</v>
       </c>
-      <c r="B566" s="3"/>
-      <c r="C566" s="3" t="s">
+      <c r="B567" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C567" s="3" t="s">
         <v>1216</v>
       </c>
     </row>
-    <row r="567" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A567" s="3" t="s">
+    <row r="568" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A568" s="3" t="s">
         <v>1217</v>
       </c>
-      <c r="B567" s="3"/>
-      <c r="C567" s="3" t="s">
+      <c r="B568" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C568" s="3" t="s">
         <v>1218</v>
-      </c>
-[...7 lines deleted...]
-        <v>1220</v>
       </c>
     </row>
     <row r="569" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A569" s="3" t="s">
-        <v>1221</v>
+        <v>1219</v>
       </c>
       <c r="B569" s="3"/>
       <c r="C569" s="3" t="s">
+        <v>1220</v>
+      </c>
+    </row>
+    <row r="570" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A570" s="3" t="s">
+        <v>1221</v>
+      </c>
+      <c r="B570" s="3" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C570" s="3" t="s">
         <v>1222</v>
       </c>
     </row>
-    <row r="570" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A570" s="3" t="s">
+    <row r="571" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A571" s="3" t="s">
         <v>1223</v>
       </c>
-      <c r="B570" s="3"/>
-      <c r="C570" s="3" t="s">
+      <c r="B571" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="C571" s="3" t="s">
         <v>1224</v>
       </c>
     </row>
-    <row r="571" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A571" s="3" t="s">
+    <row r="572" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A572" s="3" t="s">
         <v>1225</v>
       </c>
-      <c r="B571" s="3"/>
-      <c r="C571" s="3" t="s">
+      <c r="B572" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C572" s="3" t="s">
         <v>1226</v>
       </c>
     </row>
-    <row r="572" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A572" s="3" t="s">
+    <row r="573" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A573" s="3" t="s">
         <v>1227</v>
       </c>
-      <c r="B572" s="3"/>
-      <c r="C572" s="3" t="s">
+      <c r="B573" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="C573" s="3" t="s">
         <v>1228</v>
       </c>
     </row>
-    <row r="573" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A573" s="3" t="s">
+    <row r="574" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A574" s="3" t="s">
         <v>1229</v>
       </c>
-      <c r="B573" s="3"/>
-      <c r="C573" s="3" t="s">
+      <c r="B574" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C574" s="3" t="s">
         <v>1230</v>
-      </c>
-[...7 lines deleted...]
-        <v>1232</v>
       </c>
     </row>
     <row r="575" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A575" s="3" t="s">
-        <v>1233</v>
+        <v>1231</v>
       </c>
       <c r="B575" s="3"/>
       <c r="C575" s="3" t="s">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="576" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A576" s="3" t="s">
+        <v>1233</v>
+      </c>
+      <c r="B576" s="3"/>
+      <c r="C576" s="3" t="s">
         <v>1234</v>
       </c>
     </row>
-    <row r="576" spans="1:3" ht="75" x14ac:dyDescent="0.25">
-      <c r="A576" s="3" t="s">
+    <row r="577" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A577" s="3" t="s">
         <v>1235</v>
       </c>
-      <c r="B576" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C576" s="3" t="s">
+      <c r="B577" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="C577" s="3" t="s">
         <v>1236</v>
       </c>
     </row>
-    <row r="577" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A577" s="3" t="s">
+    <row r="578" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A578" s="3" t="s">
         <v>1237</v>
       </c>
-      <c r="B577" s="3"/>
-      <c r="C577" s="3" t="s">
+      <c r="B578" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C578" s="3" t="s">
         <v>1238</v>
-      </c>
-[...9 lines deleted...]
-        <v>1240</v>
       </c>
     </row>
     <row r="579" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A579" s="3" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B579" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="C579" s="3" t="s">
+        <v>1240</v>
+      </c>
+    </row>
+    <row r="580" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A580" s="3" t="s">
         <v>1241</v>
       </c>
-      <c r="B579" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C579" s="3" t="s">
+      <c r="B580" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C580" s="3" t="s">
         <v>1242</v>
       </c>
     </row>
-    <row r="580" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A580" s="3" t="s">
+    <row r="581" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A581" s="3" t="s">
         <v>1243</v>
       </c>
-      <c r="B580" s="3"/>
-      <c r="C580" s="3" t="s">
+      <c r="B581" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C581" s="3" t="s">
         <v>1244</v>
       </c>
     </row>
-    <row r="581" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A581" s="3" t="s">
+    <row r="582" spans="1:3" ht="180" x14ac:dyDescent="0.25">
+      <c r="A582" s="3" t="s">
         <v>1245</v>
       </c>
-      <c r="B581" s="3"/>
-      <c r="C581" s="3" t="s">
+      <c r="B582" s="3" t="s">
         <v>1246</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A582" s="3" t="s">
+      <c r="C582" s="3" t="s">
         <v>1247</v>
       </c>
-      <c r="B582" s="3"/>
-      <c r="C582" s="3" t="s">
+    </row>
+    <row r="583" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A583" s="3" t="s">
         <v>1248</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A583" s="3" t="s">
+      <c r="B583" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C583" s="3" t="s">
         <v>1249</v>
       </c>
-      <c r="B583" s="3" t="s">
+    </row>
+    <row r="584" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A584" s="3" t="s">
         <v>1250</v>
       </c>
-      <c r="C583" s="3" t="s">
+      <c r="B584" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C584" s="3" t="s">
         <v>1251</v>
-      </c>
-[...7 lines deleted...]
-        <v>1253</v>
       </c>
     </row>
     <row r="585" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A585" s="3" t="s">
+        <v>1252</v>
+      </c>
+      <c r="B585" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C585" s="3" t="s">
+        <v>1253</v>
+      </c>
+    </row>
+    <row r="586" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A586" s="3" t="s">
         <v>1254</v>
       </c>
-      <c r="B585" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C585" s="3" t="s">
+      <c r="B586" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C586" s="3" t="s">
         <v>1255</v>
-      </c>
-[...7 lines deleted...]
-        <v>1257</v>
       </c>
     </row>
     <row r="587" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A587" s="3" t="s">
+        <v>1256</v>
+      </c>
+      <c r="B587" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C587" s="3" t="s">
+        <v>1257</v>
+      </c>
+    </row>
+    <row r="588" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A588" s="3" t="s">
         <v>1258</v>
       </c>
-      <c r="B587" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C587" s="3" t="s">
+      <c r="B588" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="C588" s="3" t="s">
         <v>1259</v>
       </c>
     </row>
-    <row r="588" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A588" s="3" t="s">
+    <row r="589" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A589" s="3" t="s">
         <v>1260</v>
       </c>
-      <c r="B588" s="3"/>
-      <c r="C588" s="3" t="s">
+      <c r="B589" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C589" s="3" t="s">
         <v>1261</v>
       </c>
     </row>
-    <row r="589" spans="1:3" ht="60" x14ac:dyDescent="0.25">
-      <c r="A589" s="3" t="s">
+    <row r="590" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A590" s="3" t="s">
         <v>1262</v>
       </c>
-      <c r="B589" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C589" s="3" t="s">
+      <c r="B590" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C590" s="3" t="s">
         <v>1263</v>
       </c>
     </row>
-    <row r="590" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A590" s="3" t="s">
+    <row r="591" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A591" s="3" t="s">
         <v>1264</v>
       </c>
-      <c r="B590" s="3"/>
-      <c r="C590" s="3" t="s">
+      <c r="B591" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C591" s="3" t="s">
         <v>1265</v>
       </c>
     </row>
-    <row r="591" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A591" s="3" t="s">
+    <row r="592" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A592" s="3" t="s">
         <v>1266</v>
       </c>
-      <c r="B591" s="3"/>
-      <c r="C591" s="3" t="s">
+      <c r="B592" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C592" s="3" t="s">
         <v>1267</v>
       </c>
     </row>
-    <row r="592" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A592" s="3" t="s">
+    <row r="593" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A593" s="3" t="s">
         <v>1268</v>
       </c>
-      <c r="B592" s="3"/>
-      <c r="C592" s="3" t="s">
+      <c r="B593" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C593" s="3" t="s">
         <v>1269</v>
       </c>
     </row>
-    <row r="593" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A593" s="3" t="s">
+    <row r="594" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A594" s="3" t="s">
         <v>1270</v>
       </c>
-      <c r="B593" s="3"/>
-      <c r="C593" s="3" t="s">
+      <c r="B594" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C594" s="3" t="s">
         <v>1271</v>
       </c>
     </row>
-    <row r="594" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A594" s="3" t="s">
+    <row r="595" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A595" s="3" t="s">
         <v>1272</v>
       </c>
-      <c r="B594" s="3"/>
-      <c r="C594" s="3" t="s">
+      <c r="B595" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C595" s="3" t="s">
         <v>1273</v>
       </c>
     </row>
-    <row r="595" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A595" s="3" t="s">
+    <row r="596" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A596" s="3" t="s">
         <v>1274</v>
       </c>
-      <c r="B595" s="3"/>
-      <c r="C595" s="3" t="s">
+      <c r="B596" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C596" s="3" t="s">
         <v>1275</v>
       </c>
     </row>
-    <row r="596" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A596" s="3" t="s">
+    <row r="597" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A597" s="3" t="s">
         <v>1276</v>
       </c>
-      <c r="B596" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C596" s="3" t="s">
+      <c r="B597" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C597" s="3" t="s">
         <v>1277</v>
       </c>
     </row>
-    <row r="597" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A597" s="3" t="s">
+    <row r="598" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A598" s="3" t="s">
         <v>1278</v>
       </c>
-      <c r="B597" s="3"/>
-      <c r="C597" s="3" t="s">
+      <c r="B598" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C598" s="3" t="s">
         <v>1279</v>
       </c>
     </row>
-    <row r="598" spans="1:3" ht="45" x14ac:dyDescent="0.25">
-      <c r="A598" s="3" t="s">
+    <row r="599" spans="1:3" ht="165" x14ac:dyDescent="0.25">
+      <c r="A599" s="3" t="s">
         <v>1280</v>
       </c>
-      <c r="B598" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C598" s="3" t="s">
+      <c r="B599" s="3" t="s">
         <v>1281</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A599" s="3" t="s">
+      <c r="C599" s="3" t="s">
         <v>1282</v>
       </c>
-      <c r="B599" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C599" s="3" t="s">
+    </row>
+    <row r="600" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A600" s="3" t="s">
         <v>1283</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A600" s="3" t="s">
+      <c r="B600" s="3" t="s">
         <v>1284</v>
       </c>
-      <c r="B600" s="3"/>
       <c r="C600" s="3" t="s">
         <v>1285</v>
       </c>
     </row>
-    <row r="601" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+    <row r="601" spans="1:3" ht="180" x14ac:dyDescent="0.25">
       <c r="A601" s="3" t="s">
         <v>1286</v>
       </c>
-      <c r="B601" s="3"/>
+      <c r="B601" s="3" t="s">
+        <v>1287</v>
+      </c>
       <c r="C601" s="3" t="s">
-        <v>1287</v>
-[...2 lines deleted...]
-    <row r="602" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1288</v>
+      </c>
+    </row>
+    <row r="602" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A602" s="3" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="B602" s="3" t="s">
-        <v>15</v>
+        <v>534</v>
       </c>
       <c r="C602" s="3" t="s">
-        <v>1289</v>
-[...2 lines deleted...]
-    <row r="603" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1290</v>
+      </c>
+    </row>
+    <row r="603" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A603" s="3" t="s">
-        <v>1290</v>
-[...1 lines deleted...]
-      <c r="B603" s="3"/>
+        <v>1291</v>
+      </c>
+      <c r="B603" s="3" t="s">
+        <v>128</v>
+      </c>
       <c r="C603" s="3" t="s">
-        <v>1291</v>
-[...2 lines deleted...]
-    <row r="604" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="604" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A604" s="3" t="s">
-        <v>1292</v>
-[...1 lines deleted...]
-      <c r="B604" s="3"/>
+        <v>1293</v>
+      </c>
+      <c r="B604" s="3" t="s">
+        <v>14</v>
+      </c>
       <c r="C604" s="3" t="s">
-        <v>1293</v>
-[...2 lines deleted...]
-    <row r="605" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1294</v>
+      </c>
+    </row>
+    <row r="605" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A605" s="3" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
       <c r="B605" s="3" t="s">
-        <v>119</v>
+        <v>14</v>
       </c>
       <c r="C605" s="3" t="s">
-        <v>1295</v>
-[...2 lines deleted...]
-    <row r="606" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>1296</v>
+      </c>
+    </row>
+    <row r="606" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A606" s="3" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
       <c r="B606" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C606" s="3" t="s">
-        <v>1297</v>
-[...2 lines deleted...]
-    <row r="607" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1298</v>
+      </c>
+    </row>
+    <row r="607" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A607" s="3" t="s">
-        <v>1298</v>
-[...1 lines deleted...]
-      <c r="B607" s="3"/>
+        <v>1299</v>
+      </c>
+      <c r="B607" s="3" t="s">
+        <v>14</v>
+      </c>
       <c r="C607" s="3" t="s">
-        <v>1299</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="608" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A608" s="3" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
       <c r="B608" s="3" t="s">
-        <v>71</v>
+        <v>8</v>
       </c>
       <c r="C608" s="3" t="s">
-        <v>1301</v>
-[...2 lines deleted...]
-    <row r="609" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1302</v>
+      </c>
+    </row>
+    <row r="609" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A609" s="3" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
       <c r="B609" s="3"/>
       <c r="C609" s="3" t="s">
-        <v>1303</v>
-[...2 lines deleted...]
-    <row r="610" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1304</v>
+      </c>
+    </row>
+    <row r="610" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A610" s="3" t="s">
-        <v>1304</v>
-[...1 lines deleted...]
-      <c r="B610" s="3"/>
+        <v>1305</v>
+      </c>
+      <c r="B610" s="3" t="s">
+        <v>14</v>
+      </c>
       <c r="C610" s="3" t="s">
-        <v>1305</v>
-[...2 lines deleted...]
-    <row r="611" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="611" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A611" s="3" t="s">
-        <v>1306</v>
-[...1 lines deleted...]
-      <c r="B611" s="3"/>
+        <v>1307</v>
+      </c>
+      <c r="B611" s="3" t="s">
+        <v>14</v>
+      </c>
       <c r="C611" s="3" t="s">
-        <v>1307</v>
-[...2 lines deleted...]
-    <row r="612" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1308</v>
+      </c>
+    </row>
+    <row r="612" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A612" s="3" t="s">
-        <v>1308</v>
-[...1 lines deleted...]
-      <c r="B612" s="3"/>
+        <v>1309</v>
+      </c>
+      <c r="B612" s="3" t="s">
+        <v>116</v>
+      </c>
       <c r="C612" s="3" t="s">
-        <v>1309</v>
-[...2 lines deleted...]
-    <row r="613" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="613" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A613" s="3" t="s">
-        <v>1310</v>
-[...1 lines deleted...]
-      <c r="B613" s="3"/>
+        <v>1311</v>
+      </c>
+      <c r="B613" s="3" t="s">
+        <v>1312</v>
+      </c>
       <c r="C613" s="3" t="s">
-        <v>1311</v>
-[...2 lines deleted...]
-    <row r="614" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1313</v>
+      </c>
+    </row>
+    <row r="614" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A614" s="3" t="s">
-        <v>1312</v>
+        <v>1314</v>
       </c>
       <c r="B614" s="3"/>
       <c r="C614" s="3" t="s">
-        <v>1313</v>
-[...2 lines deleted...]
-    <row r="615" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1315</v>
+      </c>
+    </row>
+    <row r="615" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A615" s="3" t="s">
-        <v>1314</v>
-[...1 lines deleted...]
-      <c r="B615" s="3"/>
+        <v>1316</v>
+      </c>
+      <c r="B615" s="3" t="s">
+        <v>103</v>
+      </c>
       <c r="C615" s="3" t="s">
-        <v>1315</v>
-[...2 lines deleted...]
-    <row r="616" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="616" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A616" s="3" t="s">
-        <v>1316</v>
-[...1 lines deleted...]
-      <c r="B616" s="3"/>
+        <v>1318</v>
+      </c>
+      <c r="B616" s="3" t="s">
+        <v>103</v>
+      </c>
       <c r="C616" s="3" t="s">
-        <v>1317</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="617" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A617" s="3" t="s">
-        <v>1318</v>
+        <v>1320</v>
       </c>
       <c r="B617" s="3" t="s">
-        <v>142</v>
+        <v>103</v>
       </c>
       <c r="C617" s="3" t="s">
-        <v>1319</v>
-[...2 lines deleted...]
-    <row r="618" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1321</v>
+      </c>
+    </row>
+    <row r="618" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A618" s="3" t="s">
-        <v>1320</v>
-[...1 lines deleted...]
-      <c r="B618" s="3"/>
+        <v>1322</v>
+      </c>
+      <c r="B618" s="3" t="s">
+        <v>155</v>
+      </c>
       <c r="C618" s="3" t="s">
-        <v>1321</v>
-[...2 lines deleted...]
-    <row r="619" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1323</v>
+      </c>
+    </row>
+    <row r="619" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A619" s="3" t="s">
-        <v>1322</v>
-[...1 lines deleted...]
-      <c r="B619" s="3"/>
+        <v>1324</v>
+      </c>
+      <c r="B619" s="3" t="s">
+        <v>8</v>
+      </c>
       <c r="C619" s="3" t="s">
-        <v>1323</v>
-[...2 lines deleted...]
-    <row r="620" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1325</v>
+      </c>
+    </row>
+    <row r="620" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A620" s="3" t="s">
-        <v>1324</v>
-[...1 lines deleted...]
-      <c r="B620" s="3"/>
+        <v>1326</v>
+      </c>
+      <c r="B620" s="3" t="s">
+        <v>14</v>
+      </c>
       <c r="C620" s="3" t="s">
-        <v>1325</v>
-[...2 lines deleted...]
-    <row r="621" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1327</v>
+      </c>
+    </row>
+    <row r="621" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A621" s="3" t="s">
-        <v>1326</v>
-[...1 lines deleted...]
-      <c r="B621" s="3"/>
+        <v>1328</v>
+      </c>
+      <c r="B621" s="3" t="s">
+        <v>14</v>
+      </c>
       <c r="C621" s="3" t="s">
-        <v>1327</v>
-[...2 lines deleted...]
-    <row r="622" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1329</v>
+      </c>
+    </row>
+    <row r="622" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A622" s="3" t="s">
-        <v>1328</v>
-[...1 lines deleted...]
-      <c r="B622" s="3"/>
+        <v>1330</v>
+      </c>
+      <c r="B622" s="3" t="s">
+        <v>14</v>
+      </c>
       <c r="C622" s="3" t="s">
-        <v>1329</v>
-[...2 lines deleted...]
-    <row r="623" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="623" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A623" s="3" t="s">
-        <v>1330</v>
-[...1 lines deleted...]
-      <c r="B623" s="3"/>
+        <v>1332</v>
+      </c>
+      <c r="B623" s="3" t="s">
+        <v>14</v>
+      </c>
       <c r="C623" s="3" t="s">
-        <v>1331</v>
-[...2 lines deleted...]
-    <row r="624" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+        <v>1333</v>
+      </c>
+    </row>
+    <row r="624" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A624" s="3" t="s">
-        <v>1332</v>
+        <v>1334</v>
       </c>
       <c r="B624" s="3" t="s">
-        <v>99</v>
+        <v>128</v>
       </c>
       <c r="C624" s="3" t="s">
-        <v>1333</v>
-[...2 lines deleted...]
-    <row r="625" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1335</v>
+      </c>
+    </row>
+    <row r="625" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A625" s="3" t="s">
-        <v>1334</v>
+        <v>1336</v>
       </c>
       <c r="B625" s="3" t="s">
-        <v>102</v>
+        <v>236</v>
       </c>
       <c r="C625" s="3" t="s">
-        <v>1335</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="626" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A626" s="3" t="s">
-        <v>1336</v>
+        <v>1338</v>
       </c>
       <c r="B626" s="3"/>
       <c r="C626" s="3" t="s">
-        <v>1337</v>
-[...2 lines deleted...]
-    <row r="627" spans="1:3" ht="165" x14ac:dyDescent="0.25">
+        <v>1339</v>
+      </c>
+    </row>
+    <row r="627" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A627" s="3" t="s">
-        <v>1338</v>
+        <v>1340</v>
       </c>
       <c r="B627" s="3" t="s">
-        <v>419</v>
+        <v>14</v>
       </c>
       <c r="C627" s="3" t="s">
-        <v>1339</v>
-[...2 lines deleted...]
-    <row r="628" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1341</v>
+      </c>
+    </row>
+    <row r="628" spans="1:3" ht="75" x14ac:dyDescent="0.25">
       <c r="A628" s="3" t="s">
-        <v>1340</v>
+        <v>1342</v>
       </c>
       <c r="B628" s="3" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C628" s="3" t="s">
-        <v>1341</v>
-[...2 lines deleted...]
-    <row r="629" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1343</v>
+      </c>
+    </row>
+    <row r="629" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A629" s="3" t="s">
-        <v>1342</v>
+        <v>1344</v>
       </c>
       <c r="B629" s="3"/>
       <c r="C629" s="3" t="s">
-        <v>1343</v>
-[...2 lines deleted...]
-    <row r="630" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1345</v>
+      </c>
+    </row>
+    <row r="630" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A630" s="3" t="s">
-        <v>1344</v>
-[...1 lines deleted...]
-      <c r="B630" s="3"/>
+        <v>1346</v>
+      </c>
+      <c r="B630" s="3" t="s">
+        <v>281</v>
+      </c>
       <c r="C630" s="3" t="s">
-        <v>1345</v>
-[...2 lines deleted...]
-    <row r="631" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+        <v>1347</v>
+      </c>
+    </row>
+    <row r="631" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A631" s="3" t="s">
-        <v>1346</v>
+        <v>1348</v>
       </c>
       <c r="B631" s="3" t="s">
-        <v>102</v>
+        <v>8</v>
       </c>
       <c r="C631" s="3" t="s">
-        <v>1347</v>
-[...2 lines deleted...]
-    <row r="632" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="632" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A632" s="3" t="s">
-        <v>1348</v>
-[...1 lines deleted...]
-      <c r="B632" s="3"/>
+        <v>1350</v>
+      </c>
+      <c r="B632" s="3" t="s">
+        <v>8</v>
+      </c>
       <c r="C632" s="3" t="s">
-        <v>1349</v>
-[...2 lines deleted...]
-    <row r="633" spans="1:3" ht="180" x14ac:dyDescent="0.25">
+        <v>1351</v>
+      </c>
+    </row>
+    <row r="633" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A633" s="3" t="s">
-        <v>1350</v>
+        <v>1352</v>
       </c>
       <c r="B633" s="3" t="s">
-        <v>1351</v>
+        <v>14</v>
       </c>
       <c r="C633" s="3" t="s">
-        <v>1352</v>
-[...2 lines deleted...]
-    <row r="634" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1353</v>
+      </c>
+    </row>
+    <row r="634" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A634" s="3" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="B634" s="3" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="C634" s="3" t="s">
-        <v>1354</v>
-[...2 lines deleted...]
-    <row r="635" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1355</v>
+      </c>
+    </row>
+    <row r="635" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A635" s="3" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="B635" s="3"/>
       <c r="C635" s="3" t="s">
-        <v>1356</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="636" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A636" s="3" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
       <c r="B636" s="3"/>
       <c r="C636" s="3" t="s">
-        <v>1358</v>
-[...2 lines deleted...]
-    <row r="637" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1359</v>
+      </c>
+    </row>
+    <row r="637" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A637" s="3" t="s">
-        <v>1359</v>
-[...1 lines deleted...]
-      <c r="B637" s="3"/>
+        <v>1360</v>
+      </c>
+      <c r="B637" s="3" t="s">
+        <v>1361</v>
+      </c>
       <c r="C637" s="3" t="s">
-        <v>1360</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="638" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A638" s="3" t="s">
-        <v>1361</v>
+        <v>1363</v>
       </c>
       <c r="B638" s="3"/>
       <c r="C638" s="3" t="s">
-        <v>1362</v>
-[...2 lines deleted...]
-    <row r="639" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>1364</v>
+      </c>
+    </row>
+    <row r="639" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A639" s="3" t="s">
-        <v>1363</v>
-[...3 lines deleted...]
-      </c>
+        <v>1365</v>
+      </c>
+      <c r="B639" s="3"/>
       <c r="C639" s="3" t="s">
-        <v>1365</v>
-[...2 lines deleted...]
-    <row r="640" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1366</v>
+      </c>
+    </row>
+    <row r="640" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A640" s="3" t="s">
-        <v>1366</v>
-[...3 lines deleted...]
-      </c>
+        <v>1367</v>
+      </c>
+      <c r="B640" s="3"/>
       <c r="C640" s="3" t="s">
-        <v>1367</v>
-[...2 lines deleted...]
-    <row r="641" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1368</v>
+      </c>
+    </row>
+    <row r="641" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A641" s="3" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
       <c r="B641" s="3"/>
       <c r="C641" s="3" t="s">
-        <v>1369</v>
-[...2 lines deleted...]
-    <row r="642" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1370</v>
+      </c>
+    </row>
+    <row r="642" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A642" s="3" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="B642" s="3"/>
       <c r="C642" s="3" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="643" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A643" s="3" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
       <c r="B643" s="3"/>
       <c r="C643" s="3" t="s">
-        <v>1373</v>
-[...2 lines deleted...]
-    <row r="644" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1374</v>
+      </c>
+    </row>
+    <row r="644" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A644" s="3" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
       <c r="B644" s="3"/>
       <c r="C644" s="3" t="s">
-        <v>1375</v>
-[...2 lines deleted...]
-    <row r="645" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1376</v>
+      </c>
+    </row>
+    <row r="645" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A645" s="3" t="s">
-        <v>1376</v>
+        <v>1377</v>
       </c>
       <c r="B645" s="3" t="s">
-        <v>110</v>
+        <v>57</v>
       </c>
       <c r="C645" s="3" t="s">
-        <v>1377</v>
-[...2 lines deleted...]
-    <row r="646" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="646" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A646" s="3" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
       <c r="B646" s="3"/>
       <c r="C646" s="3" t="s">
-        <v>1379</v>
-[...2 lines deleted...]
-    <row r="647" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1380</v>
+      </c>
+    </row>
+    <row r="647" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A647" s="3" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
       <c r="B647" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C647" s="3" t="s">
-        <v>1381</v>
-[...2 lines deleted...]
-    <row r="648" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1382</v>
+      </c>
+    </row>
+    <row r="648" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A648" s="3" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="B648" s="3" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="C648" s="3" t="s">
-        <v>1383</v>
-[...2 lines deleted...]
-    <row r="649" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1384</v>
+      </c>
+    </row>
+    <row r="649" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A649" s="3" t="s">
-        <v>1384</v>
-[...3 lines deleted...]
-      </c>
+        <v>1385</v>
+      </c>
+      <c r="B649" s="3"/>
       <c r="C649" s="3" t="s">
-        <v>1385</v>
-[...2 lines deleted...]
-    <row r="650" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="650" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A650" s="3" t="s">
-        <v>1386</v>
-[...3 lines deleted...]
-      </c>
+        <v>1387</v>
+      </c>
+      <c r="B650" s="3"/>
       <c r="C650" s="3" t="s">
-        <v>1387</v>
-[...2 lines deleted...]
-    <row r="651" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+        <v>1388</v>
+      </c>
+    </row>
+    <row r="651" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A651" s="3" t="s">
-        <v>1388</v>
-[...3 lines deleted...]
-      </c>
+        <v>1389</v>
+      </c>
+      <c r="B651" s="3"/>
       <c r="C651" s="3" t="s">
-        <v>1389</v>
-[...2 lines deleted...]
-    <row r="652" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1390</v>
+      </c>
+    </row>
+    <row r="652" spans="1:3" ht="75" x14ac:dyDescent="0.25">
       <c r="A652" s="3" t="s">
-        <v>1390</v>
-[...1 lines deleted...]
-      <c r="B652" s="3"/>
+        <v>1391</v>
+      </c>
+      <c r="B652" s="3" t="s">
+        <v>1392</v>
+      </c>
       <c r="C652" s="3" t="s">
-        <v>1391</v>
-[...2 lines deleted...]
-    <row r="653" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1393</v>
+      </c>
+    </row>
+    <row r="653" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A653" s="3" t="s">
-        <v>1392</v>
-[...1 lines deleted...]
-      <c r="B653" s="3"/>
+        <v>1394</v>
+      </c>
+      <c r="B653" s="3" t="s">
+        <v>8</v>
+      </c>
       <c r="C653" s="3" t="s">
-        <v>1393</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="654" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A654" s="3" t="s">
-        <v>1394</v>
+        <v>1396</v>
       </c>
       <c r="B654" s="3"/>
       <c r="C654" s="3" t="s">
-        <v>1395</v>
-[...2 lines deleted...]
-    <row r="655" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="655" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A655" s="3" t="s">
-        <v>1396</v>
-[...1 lines deleted...]
-      <c r="B655" s="3"/>
+        <v>1398</v>
+      </c>
+      <c r="B655" s="3" t="s">
+        <v>155</v>
+      </c>
       <c r="C655" s="3" t="s">
-        <v>1397</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="656" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A656" s="3" t="s">
-        <v>1398</v>
+        <v>1400</v>
       </c>
       <c r="B656" s="3"/>
       <c r="C656" s="3" t="s">
-        <v>1395</v>
-[...2 lines deleted...]
-    <row r="657" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1401</v>
+      </c>
+    </row>
+    <row r="657" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A657" s="3" t="s">
-        <v>1399</v>
+        <v>1402</v>
       </c>
       <c r="B657" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="C657" s="3" t="s">
-        <v>1400</v>
-[...2 lines deleted...]
-    <row r="658" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1403</v>
+      </c>
+    </row>
+    <row r="658" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A658" s="3" t="s">
-        <v>1401</v>
+        <v>1404</v>
       </c>
       <c r="B658" s="3"/>
       <c r="C658" s="3" t="s">
-        <v>1402</v>
-[...2 lines deleted...]
-    <row r="659" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1405</v>
+      </c>
+    </row>
+    <row r="659" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A659" s="3" t="s">
-        <v>1403</v>
-[...1 lines deleted...]
-      <c r="B659" s="3"/>
+        <v>1406</v>
+      </c>
+      <c r="B659" s="3" t="s">
+        <v>14</v>
+      </c>
       <c r="C659" s="3" t="s">
-        <v>1404</v>
-[...2 lines deleted...]
-    <row r="660" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1407</v>
+      </c>
+    </row>
+    <row r="660" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A660" s="3" t="s">
-        <v>1405</v>
-[...3 lines deleted...]
-      </c>
+        <v>1408</v>
+      </c>
+      <c r="B660" s="3"/>
       <c r="C660" s="3" t="s">
-        <v>1406</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="661" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A661" s="3" t="s">
-        <v>1407</v>
+        <v>1410</v>
       </c>
       <c r="B661" s="3"/>
       <c r="C661" s="3" t="s">
-        <v>1408</v>
-[...2 lines deleted...]
-    <row r="662" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1411</v>
+      </c>
+    </row>
+    <row r="662" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A662" s="3" t="s">
-        <v>1409</v>
-[...3 lines deleted...]
-      </c>
+        <v>1412</v>
+      </c>
+      <c r="B662" s="3"/>
       <c r="C662" s="3" t="s">
-        <v>1410</v>
-[...2 lines deleted...]
-    <row r="663" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1413</v>
+      </c>
+    </row>
+    <row r="663" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A663" s="3" t="s">
-        <v>1411</v>
-[...3 lines deleted...]
-      </c>
+        <v>1414</v>
+      </c>
+      <c r="B663" s="3"/>
       <c r="C663" s="3" t="s">
-        <v>1412</v>
-[...2 lines deleted...]
-    <row r="664" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1415</v>
+      </c>
+    </row>
+    <row r="664" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A664" s="3" t="s">
-        <v>1413</v>
-[...3 lines deleted...]
-      </c>
+        <v>1416</v>
+      </c>
+      <c r="B664" s="3"/>
       <c r="C664" s="3" t="s">
-        <v>1414</v>
-[...2 lines deleted...]
-    <row r="665" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1417</v>
+      </c>
+    </row>
+    <row r="665" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A665" s="3" t="s">
-        <v>1415</v>
+        <v>1418</v>
       </c>
       <c r="B665" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C665" s="3" t="s">
-        <v>1416</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="666" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A666" s="3" t="s">
-        <v>1417</v>
-[...1 lines deleted...]
-      <c r="B666" s="3"/>
+        <v>1420</v>
+      </c>
+      <c r="B666" s="3" t="s">
+        <v>8</v>
+      </c>
       <c r="C666" s="3" t="s">
-        <v>1418</v>
-[...2 lines deleted...]
-    <row r="667" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="667" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A667" s="3" t="s">
-        <v>1419</v>
-[...3 lines deleted...]
-      </c>
+        <v>1422</v>
+      </c>
+      <c r="B667" s="3"/>
       <c r="C667" s="3" t="s">
-        <v>1420</v>
-[...2 lines deleted...]
-    <row r="668" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1423</v>
+      </c>
+    </row>
+    <row r="668" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A668" s="3" t="s">
-        <v>1421</v>
-[...1 lines deleted...]
-      <c r="B668" s="3"/>
+        <v>1424</v>
+      </c>
+      <c r="B668" s="3" t="s">
+        <v>8</v>
+      </c>
       <c r="C668" s="3" t="s">
-        <v>1422</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="669" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A669" s="3" t="s">
-        <v>1423</v>
+        <v>1426</v>
       </c>
       <c r="B669" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C669" s="3" t="s">
-        <v>1424</v>
-[...2 lines deleted...]
-    <row r="670" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="670" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A670" s="3" t="s">
-        <v>1425</v>
-[...1 lines deleted...]
-      <c r="B670" s="3"/>
+        <v>1428</v>
+      </c>
+      <c r="B670" s="3" t="s">
+        <v>29</v>
+      </c>
       <c r="C670" s="3" t="s">
-        <v>1426</v>
-[...2 lines deleted...]
-    <row r="671" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+        <v>1429</v>
+      </c>
+    </row>
+    <row r="671" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A671" s="3" t="s">
-        <v>1427</v>
-[...3 lines deleted...]
-      </c>
+        <v>1430</v>
+      </c>
+      <c r="B671" s="3"/>
       <c r="C671" s="3" t="s">
-        <v>1429</v>
-[...2 lines deleted...]
-    <row r="672" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1431</v>
+      </c>
+    </row>
+    <row r="672" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A672" s="3" t="s">
-        <v>1430</v>
-[...1 lines deleted...]
-      <c r="B672" s="3"/>
+        <v>1432</v>
+      </c>
+      <c r="B672" s="3" t="s">
+        <v>14</v>
+      </c>
       <c r="C672" s="3" t="s">
-        <v>1431</v>
-[...2 lines deleted...]
-    <row r="673" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>1433</v>
+      </c>
+    </row>
+    <row r="673" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A673" s="3" t="s">
-        <v>1432</v>
-[...3 lines deleted...]
-      </c>
+        <v>1434</v>
+      </c>
+      <c r="B673" s="3"/>
       <c r="C673" s="3" t="s">
-        <v>1434</v>
-[...2 lines deleted...]
-    <row r="674" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>1435</v>
+      </c>
+    </row>
+    <row r="674" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A674" s="3" t="s">
-        <v>1435</v>
-[...3 lines deleted...]
-      </c>
+        <v>1436</v>
+      </c>
+      <c r="B674" s="3"/>
       <c r="C674" s="3" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="675" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A675" s="3" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
       <c r="B675" s="3" t="s">
-        <v>15</v>
+        <v>125</v>
       </c>
       <c r="C675" s="3" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="676" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A676" s="3" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="B676" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C676" s="3" t="s">
-        <v>1440</v>
-[...2 lines deleted...]
-    <row r="677" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1441</v>
+      </c>
+    </row>
+    <row r="677" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A677" s="3" t="s">
-        <v>1441</v>
-[...3 lines deleted...]
-      </c>
+        <v>1442</v>
+      </c>
+      <c r="B677" s="3"/>
       <c r="C677" s="3" t="s">
-        <v>1442</v>
-[...2 lines deleted...]
-    <row r="678" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>1443</v>
+      </c>
+    </row>
+    <row r="678" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A678" s="3" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
       <c r="B678" s="3" t="s">
-        <v>9</v>
+        <v>73</v>
       </c>
       <c r="C678" s="3" t="s">
-        <v>1444</v>
-[...2 lines deleted...]
-    <row r="679" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>1445</v>
+      </c>
+    </row>
+    <row r="679" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A679" s="3" t="s">
-        <v>1445</v>
-[...3 lines deleted...]
-      </c>
+        <v>1446</v>
+      </c>
+      <c r="B679" s="3"/>
       <c r="C679" s="3" t="s">
-        <v>1446</v>
-[...2 lines deleted...]
-    <row r="680" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1447</v>
+      </c>
+    </row>
+    <row r="680" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A680" s="3" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="B680" s="3"/>
       <c r="C680" s="3" t="s">
-        <v>1448</v>
-[...2 lines deleted...]
-    <row r="681" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+        <v>1449</v>
+      </c>
+    </row>
+    <row r="681" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A681" s="3" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="B681" s="3" t="s">
-        <v>99</v>
+        <v>14</v>
       </c>
       <c r="C681" s="3" t="s">
-        <v>1450</v>
-[...2 lines deleted...]
-    <row r="682" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>1451</v>
+      </c>
+    </row>
+    <row r="682" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A682" s="3" t="s">
-        <v>1451</v>
-[...3 lines deleted...]
-      </c>
+        <v>1452</v>
+      </c>
+      <c r="B682" s="3"/>
       <c r="C682" s="3" t="s">
-        <v>1452</v>
-[...2 lines deleted...]
-    <row r="683" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>1453</v>
+      </c>
+    </row>
+    <row r="683" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A683" s="3" t="s">
-        <v>1453</v>
-[...3 lines deleted...]
-      </c>
+        <v>1454</v>
+      </c>
+      <c r="B683" s="3"/>
       <c r="C683" s="3" t="s">
-        <v>1454</v>
-[...2 lines deleted...]
-    <row r="684" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1455</v>
+      </c>
+    </row>
+    <row r="684" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A684" s="3" t="s">
-        <v>1455</v>
-[...3 lines deleted...]
-      </c>
+        <v>1456</v>
+      </c>
+      <c r="B684" s="3"/>
       <c r="C684" s="3" t="s">
-        <v>1456</v>
-[...2 lines deleted...]
-    <row r="685" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1457</v>
+      </c>
+    </row>
+    <row r="685" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A685" s="3" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
       <c r="B685" s="3" t="s">
-        <v>102</v>
+        <v>34</v>
       </c>
       <c r="C685" s="3" t="s">
-        <v>1458</v>
-[...2 lines deleted...]
-    <row r="686" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1459</v>
+      </c>
+    </row>
+    <row r="686" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A686" s="3" t="s">
-        <v>1459</v>
-[...3 lines deleted...]
-      </c>
+        <v>1460</v>
+      </c>
+      <c r="B686" s="3"/>
       <c r="C686" s="3" t="s">
-        <v>1460</v>
-[...2 lines deleted...]
-    <row r="687" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1461</v>
+      </c>
+    </row>
+    <row r="687" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A687" s="3" t="s">
-        <v>1461</v>
-[...1 lines deleted...]
-      <c r="B687" s="3"/>
+        <v>1462</v>
+      </c>
+      <c r="B687" s="3" t="s">
+        <v>152</v>
+      </c>
       <c r="C687" s="3" t="s">
-        <v>1462</v>
-[...2 lines deleted...]
-    <row r="688" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1463</v>
+      </c>
+    </row>
+    <row r="688" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A688" s="3" t="s">
-        <v>1463</v>
-[...3 lines deleted...]
-      </c>
+        <v>1464</v>
+      </c>
+      <c r="B688" s="3"/>
       <c r="C688" s="3" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
     </row>
     <row r="689" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A689" s="3" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
       <c r="B689" s="3"/>
       <c r="C689" s="3" t="s">
-        <v>1466</v>
-[...2 lines deleted...]
-    <row r="690" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1467</v>
+      </c>
+    </row>
+    <row r="690" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A690" s="3" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
       <c r="B690" s="3"/>
       <c r="C690" s="3" t="s">
-        <v>1468</v>
-[...2 lines deleted...]
-    <row r="691" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1469</v>
+      </c>
+    </row>
+    <row r="691" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A691" s="3" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
       <c r="B691" s="3"/>
       <c r="C691" s="3" t="s">
-        <v>1470</v>
-[...2 lines deleted...]
-    <row r="692" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>1471</v>
+      </c>
+    </row>
+    <row r="692" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A692" s="3" t="s">
-        <v>1471</v>
-[...3 lines deleted...]
-      </c>
+        <v>1472</v>
+      </c>
+      <c r="B692" s="3"/>
       <c r="C692" s="3" t="s">
-        <v>1472</v>
-[...2 lines deleted...]
-    <row r="693" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1473</v>
+      </c>
+    </row>
+    <row r="693" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A693" s="3" t="s">
-        <v>1473</v>
-[...3 lines deleted...]
-      </c>
+        <v>1474</v>
+      </c>
+      <c r="B693" s="3"/>
       <c r="C693" s="3" t="s">
-        <v>1474</v>
-[...2 lines deleted...]
-    <row r="694" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="694" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A694" s="3" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
       <c r="B694" s="3" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C694" s="3" t="s">
-        <v>1476</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="695" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A695" s="3" t="s">
-        <v>1477</v>
+        <v>1478</v>
       </c>
       <c r="B695" s="3" t="s">
-        <v>15</v>
+        <v>106</v>
       </c>
       <c r="C695" s="3" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="696" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A696" s="3" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
       <c r="B696" s="3"/>
       <c r="C696" s="3" t="s">
-        <v>1480</v>
-[...2 lines deleted...]
-    <row r="697" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1481</v>
+      </c>
+    </row>
+    <row r="697" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A697" s="3" t="s">
-        <v>1481</v>
-[...1 lines deleted...]
-      <c r="B697" s="3"/>
+        <v>1482</v>
+      </c>
+      <c r="B697" s="3" t="s">
+        <v>470</v>
+      </c>
       <c r="C697" s="3" t="s">
-        <v>1482</v>
-[...2 lines deleted...]
-    <row r="698" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1483</v>
+      </c>
+    </row>
+    <row r="698" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A698" s="3" t="s">
-        <v>1483</v>
-[...1 lines deleted...]
-      <c r="B698" s="3"/>
+        <v>1484</v>
+      </c>
+      <c r="B698" s="3" t="s">
+        <v>8</v>
+      </c>
       <c r="C698" s="3" t="s">
-        <v>1484</v>
-[...2 lines deleted...]
-    <row r="699" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1485</v>
+      </c>
+    </row>
+    <row r="699" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A699" s="3" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
       <c r="B699" s="3"/>
       <c r="C699" s="3" t="s">
-        <v>1486</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="700" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A700" s="3" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
       <c r="B700" s="3"/>
       <c r="C700" s="3" t="s">
-        <v>1488</v>
-[...2 lines deleted...]
-    <row r="701" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1489</v>
+      </c>
+    </row>
+    <row r="701" spans="1:3" ht="75" x14ac:dyDescent="0.25">
       <c r="A701" s="3" t="s">
-        <v>1489</v>
-[...1 lines deleted...]
-      <c r="B701" s="3"/>
+        <v>1490</v>
+      </c>
+      <c r="B701" s="3" t="s">
+        <v>106</v>
+      </c>
       <c r="C701" s="3" t="s">
-        <v>1490</v>
-[...2 lines deleted...]
-    <row r="702" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1491</v>
+      </c>
+    </row>
+    <row r="702" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A702" s="3" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
       <c r="B702" s="3"/>
       <c r="C702" s="3" t="s">
-        <v>1492</v>
-[...2 lines deleted...]
-    <row r="703" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1493</v>
+      </c>
+    </row>
+    <row r="703" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A703" s="3" t="s">
-        <v>1493</v>
-[...1 lines deleted...]
-      <c r="B703" s="3"/>
+        <v>1494</v>
+      </c>
+      <c r="B703" s="3" t="s">
+        <v>1495</v>
+      </c>
       <c r="C703" s="3" t="s">
-        <v>1494</v>
-[...2 lines deleted...]
-    <row r="704" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1496</v>
+      </c>
+    </row>
+    <row r="704" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A704" s="3" t="s">
-        <v>1495</v>
-[...1 lines deleted...]
-      <c r="B704" s="3"/>
+        <v>1497</v>
+      </c>
+      <c r="B704" s="3" t="s">
+        <v>14</v>
+      </c>
       <c r="C704" s="3" t="s">
-        <v>1496</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="705" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A705" s="3" t="s">
-        <v>1497</v>
+        <v>1499</v>
       </c>
       <c r="B705" s="3"/>
       <c r="C705" s="3" t="s">
-        <v>1498</v>
-[...2 lines deleted...]
-    <row r="706" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="706" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A706" s="3" t="s">
-        <v>1499</v>
-[...1 lines deleted...]
-      <c r="B706" s="3"/>
+        <v>1501</v>
+      </c>
+      <c r="B706" s="3" t="s">
+        <v>14</v>
+      </c>
       <c r="C706" s="3" t="s">
-        <v>1500</v>
-[...2 lines deleted...]
-    <row r="707" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1502</v>
+      </c>
+    </row>
+    <row r="707" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A707" s="3" t="s">
-        <v>1501</v>
-[...1 lines deleted...]
-      <c r="B707" s="3"/>
+        <v>1503</v>
+      </c>
+      <c r="B707" s="3" t="s">
+        <v>1079</v>
+      </c>
       <c r="C707" s="3" t="s">
-        <v>1502</v>
-[...2 lines deleted...]
-    <row r="708" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1504</v>
+      </c>
+    </row>
+    <row r="708" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A708" s="3" t="s">
-        <v>1503</v>
-[...3 lines deleted...]
-      </c>
+        <v>1505</v>
+      </c>
+      <c r="B708" s="3"/>
       <c r="C708" s="3" t="s">
-        <v>1504</v>
-[...2 lines deleted...]
-    <row r="709" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1506</v>
+      </c>
+    </row>
+    <row r="709" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A709" s="3" t="s">
-        <v>1505</v>
+        <v>1507</v>
       </c>
       <c r="B709" s="3" t="s">
-        <v>219</v>
+        <v>1079</v>
       </c>
       <c r="C709" s="3" t="s">
-        <v>1506</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="710" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A710" s="3" t="s">
-        <v>1507</v>
-[...1 lines deleted...]
-      <c r="B710" s="3"/>
+        <v>1509</v>
+      </c>
+      <c r="B710" s="3" t="s">
+        <v>1510</v>
+      </c>
       <c r="C710" s="3" t="s">
-        <v>1508</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="711" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A711" s="3" t="s">
-        <v>1509</v>
+        <v>1512</v>
       </c>
       <c r="B711" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C711" s="3" t="s">
-        <v>1510</v>
-[...2 lines deleted...]
-    <row r="712" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1513</v>
+      </c>
+    </row>
+    <row r="712" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A712" s="3" t="s">
-        <v>1511</v>
-[...3 lines deleted...]
-      </c>
+        <v>1514</v>
+      </c>
+      <c r="B712" s="3"/>
       <c r="C712" s="3" t="s">
-        <v>1512</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="713" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A713" s="3" t="s">
-        <v>1513</v>
+        <v>1516</v>
       </c>
       <c r="B713" s="3"/>
       <c r="C713" s="3" t="s">
-        <v>1514</v>
-[...2 lines deleted...]
-    <row r="714" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>1517</v>
+      </c>
+    </row>
+    <row r="714" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A714" s="3" t="s">
-        <v>1515</v>
-[...3 lines deleted...]
-      </c>
+        <v>1518</v>
+      </c>
+      <c r="B714" s="3"/>
       <c r="C714" s="3" t="s">
-        <v>1516</v>
-[...2 lines deleted...]
-    <row r="715" spans="1:3" ht="90" x14ac:dyDescent="0.25">
+        <v>1519</v>
+      </c>
+    </row>
+    <row r="715" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A715" s="3" t="s">
-        <v>1517</v>
-[...3 lines deleted...]
-      </c>
+        <v>1520</v>
+      </c>
+      <c r="B715" s="3"/>
       <c r="C715" s="3" t="s">
-        <v>1518</v>
-[...2 lines deleted...]
-    <row r="716" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1521</v>
+      </c>
+    </row>
+    <row r="716" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A716" s="3" t="s">
-        <v>1519</v>
+        <v>1522</v>
       </c>
       <c r="B716" s="3" t="s">
-        <v>15</v>
+        <v>116</v>
       </c>
       <c r="C716" s="3" t="s">
-        <v>1520</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="717" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A717" s="3" t="s">
-        <v>1521</v>
+        <v>1524</v>
       </c>
       <c r="B717" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C717" s="3" t="s">
-        <v>1522</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="718" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A718" s="3" t="s">
-        <v>1523</v>
+        <v>1526</v>
       </c>
       <c r="B718" s="3"/>
       <c r="C718" s="3" t="s">
-        <v>1524</v>
-[...2 lines deleted...]
-    <row r="719" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1527</v>
+      </c>
+    </row>
+    <row r="719" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A719" s="3" t="s">
-        <v>1525</v>
+        <v>1528</v>
       </c>
       <c r="B719" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C719" s="3" t="s">
-        <v>1526</v>
-[...2 lines deleted...]
-    <row r="720" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1529</v>
+      </c>
+    </row>
+    <row r="720" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A720" s="3" t="s">
-        <v>1527</v>
-[...1 lines deleted...]
-      <c r="B720" s="3"/>
+        <v>1530</v>
+      </c>
+      <c r="B720" s="3" t="s">
+        <v>14</v>
+      </c>
       <c r="C720" s="3" t="s">
-        <v>1528</v>
-[...2 lines deleted...]
-    <row r="721" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1531</v>
+      </c>
+    </row>
+    <row r="721" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A721" s="3" t="s">
-        <v>1529</v>
-[...1 lines deleted...]
-      <c r="B721" s="3"/>
+        <v>1532</v>
+      </c>
+      <c r="B721" s="3" t="s">
+        <v>14</v>
+      </c>
       <c r="C721" s="3" t="s">
-        <v>1530</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="722" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A722" s="3" t="s">
-        <v>1531</v>
+        <v>1534</v>
       </c>
       <c r="B722" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C722" s="3" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="723" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A723" s="3" t="s">
-        <v>1533</v>
-[...1 lines deleted...]
-      <c r="B723" s="3"/>
+        <v>1536</v>
+      </c>
+      <c r="B723" s="3" t="s">
+        <v>57</v>
+      </c>
       <c r="C723" s="3" t="s">
-        <v>1534</v>
-[...2 lines deleted...]
-    <row r="724" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+        <v>1537</v>
+      </c>
+    </row>
+    <row r="724" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A724" s="3" t="s">
-        <v>1535</v>
-[...3 lines deleted...]
-      </c>
+        <v>1538</v>
+      </c>
+      <c r="B724" s="3"/>
       <c r="C724" s="3" t="s">
-        <v>1536</v>
-[...2 lines deleted...]
-    <row r="725" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>1539</v>
+      </c>
+    </row>
+    <row r="725" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A725" s="3" t="s">
-        <v>1537</v>
-[...3 lines deleted...]
-      </c>
+        <v>1540</v>
+      </c>
+      <c r="B725" s="3"/>
       <c r="C725" s="3" t="s">
-        <v>1538</v>
-[...2 lines deleted...]
-    <row r="726" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>1541</v>
+      </c>
+    </row>
+    <row r="726" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A726" s="3" t="s">
-        <v>1539</v>
-[...3 lines deleted...]
-      </c>
+        <v>1542</v>
+      </c>
+      <c r="B726" s="3"/>
       <c r="C726" s="3" t="s">
-        <v>1540</v>
-[...2 lines deleted...]
-    <row r="727" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1543</v>
+      </c>
+    </row>
+    <row r="727" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A727" s="3" t="s">
-        <v>1541</v>
-[...3 lines deleted...]
-      </c>
+        <v>1544</v>
+      </c>
+      <c r="B727" s="3"/>
       <c r="C727" s="3" t="s">
-        <v>1542</v>
-[...2 lines deleted...]
-    <row r="728" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1545</v>
+      </c>
+    </row>
+    <row r="728" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A728" s="3" t="s">
+        <v>1546</v>
+      </c>
+      <c r="B728" s="3"/>
+      <c r="C728" s="3" t="s">
         <v>1543</v>
       </c>
-      <c r="B728" s="3" t="s">
-[...6 lines deleted...]
-    <row r="729" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+    </row>
+    <row r="729" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A729" s="3" t="s">
-        <v>1545</v>
-[...1 lines deleted...]
-      <c r="B729" s="3"/>
+        <v>1547</v>
+      </c>
+      <c r="B729" s="3" t="s">
+        <v>8</v>
+      </c>
       <c r="C729" s="3" t="s">
-        <v>1546</v>
-[...2 lines deleted...]
-    <row r="730" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+        <v>1548</v>
+      </c>
+    </row>
+    <row r="730" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A730" s="3" t="s">
-        <v>1547</v>
-[...3 lines deleted...]
-      </c>
+        <v>1549</v>
+      </c>
+      <c r="B730" s="3"/>
       <c r="C730" s="3" t="s">
-        <v>1548</v>
-[...2 lines deleted...]
-    <row r="731" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="731" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A731" s="3" t="s">
-        <v>1549</v>
-[...3 lines deleted...]
-      </c>
+        <v>1551</v>
+      </c>
+      <c r="B731" s="3"/>
       <c r="C731" s="3" t="s">
-        <v>1550</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="732" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A732" s="3" t="s">
-        <v>1551</v>
+        <v>1553</v>
       </c>
       <c r="B732" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C732" s="3" t="s">
-        <v>1552</v>
-[...2 lines deleted...]
-    <row r="733" spans="1:3" ht="120" x14ac:dyDescent="0.25">
+        <v>1554</v>
+      </c>
+    </row>
+    <row r="733" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A733" s="3" t="s">
-        <v>1553</v>
-[...3 lines deleted...]
-      </c>
+        <v>1555</v>
+      </c>
+      <c r="B733" s="3"/>
       <c r="C733" s="3" t="s">
-        <v>1554</v>
-[...2 lines deleted...]
-    <row r="734" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1556</v>
+      </c>
+    </row>
+    <row r="734" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A734" s="3" t="s">
-        <v>1555</v>
-[...1 lines deleted...]
-      <c r="B734" s="3"/>
+        <v>1557</v>
+      </c>
+      <c r="B734" s="3" t="s">
+        <v>236</v>
+      </c>
       <c r="C734" s="3" t="s">
-        <v>1556</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="735" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A735" s="3" t="s">
-        <v>1557</v>
+        <v>1559</v>
       </c>
       <c r="B735" s="3" t="s">
-        <v>85</v>
+        <v>14</v>
       </c>
       <c r="C735" s="3" t="s">
-        <v>1558</v>
-[...2 lines deleted...]
-    <row r="736" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1560</v>
+      </c>
+    </row>
+    <row r="736" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A736" s="3" t="s">
-        <v>1559</v>
+        <v>1561</v>
       </c>
       <c r="B736" s="3" t="s">
-        <v>102</v>
+        <v>14</v>
       </c>
       <c r="C736" s="3" t="s">
-        <v>1560</v>
-[...2 lines deleted...]
-    <row r="737" spans="1:3" ht="225" x14ac:dyDescent="0.25">
+        <v>1562</v>
+      </c>
+    </row>
+    <row r="737" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A737" s="3" t="s">
-        <v>1561</v>
+        <v>1563</v>
       </c>
       <c r="B737" s="3" t="s">
-        <v>1562</v>
+        <v>14</v>
       </c>
       <c r="C737" s="3" t="s">
-        <v>1563</v>
-[...2 lines deleted...]
-    <row r="738" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>1564</v>
+      </c>
+    </row>
+    <row r="738" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A738" s="3" t="s">
-        <v>1564</v>
+        <v>1565</v>
       </c>
       <c r="B738" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C738" s="3" t="s">
-        <v>1565</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="739" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A739" s="3" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
       <c r="B739" s="3"/>
       <c r="C739" s="3" t="s">
-        <v>1567</v>
-[...2 lines deleted...]
-    <row r="740" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1568</v>
+      </c>
+    </row>
+    <row r="740" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A740" s="3" t="s">
-        <v>1568</v>
-[...1 lines deleted...]
-      <c r="B740" s="3"/>
+        <v>1569</v>
+      </c>
+      <c r="B740" s="3" t="s">
+        <v>106</v>
+      </c>
       <c r="C740" s="3" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="741" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A741" s="3" t="s">
-        <v>1570</v>
+        <v>1571</v>
       </c>
       <c r="B741" s="3"/>
       <c r="C741" s="3" t="s">
-        <v>1571</v>
-[...2 lines deleted...]
-    <row r="742" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+        <v>1572</v>
+      </c>
+    </row>
+    <row r="742" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A742" s="3" t="s">
-        <v>1572</v>
+        <v>1573</v>
       </c>
       <c r="B742" s="3" t="s">
-        <v>99</v>
+        <v>14</v>
       </c>
       <c r="C742" s="3" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="743" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A743" s="3" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
       <c r="B743" s="3"/>
       <c r="C743" s="3" t="s">
-        <v>1575</v>
-[...2 lines deleted...]
-    <row r="744" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1576</v>
+      </c>
+    </row>
+    <row r="744" spans="1:3" ht="240" x14ac:dyDescent="0.25">
       <c r="A744" s="3" t="s">
-        <v>1576</v>
+        <v>1577</v>
       </c>
       <c r="B744" s="3" t="s">
-        <v>15</v>
+        <v>1578</v>
       </c>
       <c r="C744" s="3" t="s">
-        <v>1577</v>
-[...2 lines deleted...]
-    <row r="745" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1579</v>
+      </c>
+    </row>
+    <row r="745" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A745" s="3" t="s">
-        <v>1578</v>
+        <v>1580</v>
       </c>
       <c r="B745" s="3"/>
       <c r="C745" s="3" t="s">
-        <v>1579</v>
-[...2 lines deleted...]
-    <row r="746" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1581</v>
+      </c>
+    </row>
+    <row r="746" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A746" s="3" t="s">
-        <v>1580</v>
+        <v>1582</v>
       </c>
       <c r="B746" s="3" t="s">
-        <v>1581</v>
+        <v>1583</v>
       </c>
       <c r="C746" s="3" t="s">
-        <v>1582</v>
-[...2 lines deleted...]
-    <row r="747" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1584</v>
+      </c>
+    </row>
+    <row r="747" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A747" s="3" t="s">
-        <v>1583</v>
+        <v>1585</v>
       </c>
       <c r="B747" s="3" t="s">
-        <v>219</v>
+        <v>106</v>
       </c>
       <c r="C747" s="3" t="s">
-        <v>1584</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="748" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A748" s="3" t="s">
-        <v>1585</v>
-[...1 lines deleted...]
-      <c r="B748" s="3"/>
+        <v>1587</v>
+      </c>
+      <c r="B748" s="3" t="s">
+        <v>14</v>
+      </c>
       <c r="C748" s="3" t="s">
-        <v>1586</v>
-[...2 lines deleted...]
-    <row r="749" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1588</v>
+      </c>
+    </row>
+    <row r="749" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A749" s="3" t="s">
-        <v>1587</v>
+        <v>1589</v>
       </c>
       <c r="B749" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C749" s="3" t="s">
-        <v>1588</v>
-[...2 lines deleted...]
-    <row r="750" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>1590</v>
+      </c>
+    </row>
+    <row r="750" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A750" s="3" t="s">
-        <v>1589</v>
+        <v>1591</v>
       </c>
       <c r="B750" s="3" t="s">
-        <v>594</v>
+        <v>14</v>
       </c>
       <c r="C750" s="3" t="s">
-        <v>1590</v>
-[...2 lines deleted...]
-    <row r="751" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1592</v>
+      </c>
+    </row>
+    <row r="751" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A751" s="3" t="s">
-        <v>1591</v>
-[...1 lines deleted...]
-      <c r="B751" s="3"/>
+        <v>1593</v>
+      </c>
+      <c r="B751" s="3" t="s">
+        <v>8</v>
+      </c>
       <c r="C751" s="3" t="s">
-        <v>1592</v>
-[...2 lines deleted...]
-    <row r="752" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1594</v>
+      </c>
+    </row>
+    <row r="752" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A752" s="3" t="s">
-        <v>1593</v>
+        <v>1595</v>
       </c>
       <c r="B752" s="3" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C752" s="3" t="s">
-        <v>1594</v>
-[...2 lines deleted...]
-    <row r="753" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1596</v>
+      </c>
+    </row>
+    <row r="753" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A753" s="3" t="s">
-        <v>1595</v>
+        <v>1597</v>
       </c>
       <c r="B753" s="3"/>
       <c r="C753" s="3" t="s">
-        <v>1596</v>
-[...2 lines deleted...]
-    <row r="754" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1598</v>
+      </c>
+    </row>
+    <row r="754" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A754" s="3" t="s">
-        <v>1597</v>
-[...1 lines deleted...]
-      <c r="B754" s="3"/>
+        <v>1599</v>
+      </c>
+      <c r="B754" s="3" t="s">
+        <v>103</v>
+      </c>
       <c r="C754" s="3" t="s">
-        <v>1598</v>
-[...2 lines deleted...]
-    <row r="755" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="755" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A755" s="3" t="s">
-        <v>1599</v>
+        <v>1601</v>
       </c>
       <c r="B755" s="3" t="s">
-        <v>182</v>
+        <v>152</v>
       </c>
       <c r="C755" s="3" t="s">
-        <v>1600</v>
-[...2 lines deleted...]
-    <row r="756" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1602</v>
+      </c>
+    </row>
+    <row r="756" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A756" s="3" t="s">
-        <v>1601</v>
-[...1 lines deleted...]
-      <c r="B756" s="3"/>
+        <v>1603</v>
+      </c>
+      <c r="B756" s="3" t="s">
+        <v>14</v>
+      </c>
       <c r="C756" s="3" t="s">
-        <v>1602</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="757" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A757" s="3" t="s">
-        <v>1603</v>
+        <v>1605</v>
       </c>
       <c r="B757" s="3" t="s">
-        <v>15</v>
+        <v>106</v>
       </c>
       <c r="C757" s="3" t="s">
-        <v>1604</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="758" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A758" s="3" t="s">
-        <v>1605</v>
+        <v>1607</v>
       </c>
       <c r="B758" s="3" t="s">
-        <v>9</v>
+        <v>125</v>
       </c>
       <c r="C758" s="3" t="s">
-        <v>1606</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="759" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A759" s="3" t="s">
-        <v>1607</v>
+        <v>1609</v>
       </c>
       <c r="B759" s="3"/>
       <c r="C759" s="3" t="s">
-        <v>1608</v>
-[...2 lines deleted...]
-    <row r="760" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="760" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A760" s="3" t="s">
-        <v>1609</v>
-[...1 lines deleted...]
-      <c r="B760" s="3"/>
+        <v>1611</v>
+      </c>
+      <c r="B760" s="3" t="s">
+        <v>14</v>
+      </c>
       <c r="C760" s="3" t="s">
-        <v>1610</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="761" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A761" s="3" t="s">
-        <v>1611</v>
+        <v>1613</v>
       </c>
       <c r="B761" s="3"/>
       <c r="C761" s="3" t="s">
-        <v>1612</v>
-[...2 lines deleted...]
-    <row r="762" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1614</v>
+      </c>
+    </row>
+    <row r="762" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A762" s="3" t="s">
-        <v>1613</v>
+        <v>1615</v>
       </c>
       <c r="B762" s="3"/>
       <c r="C762" s="3" t="s">
-        <v>1614</v>
-[...2 lines deleted...]
-    <row r="763" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1616</v>
+      </c>
+    </row>
+    <row r="763" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A763" s="3" t="s">
-        <v>1615</v>
-[...3 lines deleted...]
-      </c>
+        <v>1617</v>
+      </c>
+      <c r="B763" s="3"/>
       <c r="C763" s="3" t="s">
-        <v>1616</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="764" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A764" s="3" t="s">
-        <v>1617</v>
+        <v>1619</v>
       </c>
       <c r="B764" s="3" t="s">
-        <v>102</v>
+        <v>8</v>
       </c>
       <c r="C764" s="3" t="s">
-        <v>1618</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="765" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A765" s="3" t="s">
-        <v>1619</v>
+        <v>1621</v>
       </c>
       <c r="B765" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C765" s="3" t="s">
-        <v>1620</v>
-[...2 lines deleted...]
-    <row r="766" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1622</v>
+      </c>
+    </row>
+    <row r="766" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A766" s="3" t="s">
-        <v>1621</v>
-[...1 lines deleted...]
-      <c r="B766" s="3"/>
+        <v>1623</v>
+      </c>
+      <c r="B766" s="3" t="s">
+        <v>106</v>
+      </c>
       <c r="C766" s="3" t="s">
-        <v>1622</v>
-[...2 lines deleted...]
-    <row r="767" spans="1:3" ht="255" x14ac:dyDescent="0.25">
+        <v>1624</v>
+      </c>
+    </row>
+    <row r="767" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A767" s="3" t="s">
-        <v>1623</v>
+        <v>1625</v>
       </c>
       <c r="B767" s="3" t="s">
-        <v>1624</v>
+        <v>14</v>
       </c>
       <c r="C767" s="3" t="s">
-        <v>1625</v>
-[...2 lines deleted...]
-    <row r="768" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+        <v>1626</v>
+      </c>
+    </row>
+    <row r="768" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A768" s="3" t="s">
-        <v>1626</v>
-[...1 lines deleted...]
-      <c r="B768" s="3" t="s">
         <v>1627</v>
       </c>
+      <c r="B768" s="3"/>
       <c r="C768" s="3" t="s">
         <v>1628</v>
       </c>
     </row>
-    <row r="769" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+    <row r="769" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A769" s="3" t="s">
         <v>1629</v>
       </c>
-      <c r="B769" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B769" s="3"/>
       <c r="C769" s="3" t="s">
         <v>1630</v>
       </c>
     </row>
     <row r="770" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A770" s="3" t="s">
         <v>1631</v>
       </c>
       <c r="B770" s="3"/>
       <c r="C770" s="3" t="s">
         <v>1632</v>
       </c>
     </row>
-    <row r="771" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+    <row r="771" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A771" s="3" t="s">
         <v>1633</v>
       </c>
-      <c r="B771" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B771" s="3"/>
       <c r="C771" s="3" t="s">
         <v>1634</v>
       </c>
     </row>
     <row r="772" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A772" s="3" t="s">
         <v>1635</v>
       </c>
       <c r="B772" s="3"/>
       <c r="C772" s="3" t="s">
         <v>1636</v>
       </c>
     </row>
-    <row r="773" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+    <row r="773" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A773" s="3" t="s">
         <v>1637</v>
       </c>
-      <c r="B773" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B773" s="3"/>
       <c r="C773" s="3" t="s">
         <v>1638</v>
       </c>
     </row>
-    <row r="774" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+    <row r="774" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A774" s="3" t="s">
         <v>1639</v>
       </c>
       <c r="B774" s="3"/>
       <c r="C774" s="3" t="s">
         <v>1640</v>
       </c>
     </row>
     <row r="775" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A775" s="3" t="s">
         <v>1641</v>
       </c>
       <c r="B775" s="3"/>
       <c r="C775" s="3" t="s">
         <v>1642</v>
       </c>
     </row>
-    <row r="776" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+    <row r="776" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A776" s="3" t="s">
         <v>1643</v>
       </c>
-      <c r="B776" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B776" s="3"/>
       <c r="C776" s="3" t="s">
         <v>1644</v>
       </c>
     </row>
-    <row r="777" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+    <row r="777" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A777" s="3" t="s">
         <v>1645</v>
       </c>
-      <c r="B777" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B777" s="3"/>
       <c r="C777" s="3" t="s">
         <v>1646</v>
       </c>
     </row>
-    <row r="778" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+    <row r="778" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A778" s="3" t="s">
         <v>1647</v>
       </c>
-      <c r="B778" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B778" s="3"/>
       <c r="C778" s="3" t="s">
         <v>1648</v>
       </c>
     </row>
-    <row r="779" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="779" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A779" s="3" t="s">
         <v>1649</v>
       </c>
       <c r="B779" s="3"/>
       <c r="C779" s="3" t="s">
         <v>1650</v>
       </c>
     </row>
-    <row r="780" spans="1:3" ht="165" x14ac:dyDescent="0.25">
+    <row r="780" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A780" s="3" t="s">
         <v>1651</v>
       </c>
       <c r="B780" s="3" t="s">
-        <v>21</v>
+        <v>230</v>
       </c>
       <c r="C780" s="3" t="s">
         <v>1652</v>
       </c>
     </row>
-    <row r="781" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+    <row r="781" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A781" s="3" t="s">
         <v>1653</v>
       </c>
       <c r="B781" s="3" t="s">
-        <v>9</v>
+        <v>236</v>
       </c>
       <c r="C781" s="3" t="s">
         <v>1654</v>
       </c>
     </row>
-    <row r="782" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+    <row r="782" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A782" s="3" t="s">
         <v>1655</v>
       </c>
-      <c r="B782" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B782" s="3"/>
       <c r="C782" s="3" t="s">
         <v>1656</v>
       </c>
     </row>
     <row r="783" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A783" s="3" t="s">
         <v>1657</v>
       </c>
       <c r="B783" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C783" s="3" t="s">
         <v>1658</v>
       </c>
     </row>
-    <row r="784" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+    <row r="784" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A784" s="3" t="s">
         <v>1659</v>
       </c>
-      <c r="B784" s="3"/>
+      <c r="B784" s="3" t="s">
+        <v>236</v>
+      </c>
       <c r="C784" s="3" t="s">
         <v>1660</v>
       </c>
     </row>
     <row r="785" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A785" s="3" t="s">
         <v>1661</v>
       </c>
       <c r="B785" s="3"/>
       <c r="C785" s="3" t="s">
         <v>1662</v>
       </c>
     </row>
-    <row r="786" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+    <row r="786" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A786" s="3" t="s">
         <v>1663</v>
       </c>
       <c r="B786" s="3" t="s">
-        <v>71</v>
+        <v>14</v>
       </c>
       <c r="C786" s="3" t="s">
         <v>1664</v>
       </c>
     </row>
-    <row r="787" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+    <row r="787" spans="1:3" ht="90" x14ac:dyDescent="0.25">
       <c r="A787" s="3" t="s">
         <v>1665</v>
       </c>
       <c r="B787" s="3" t="s">
-        <v>55</v>
+        <v>14</v>
       </c>
       <c r="C787" s="3" t="s">
         <v>1666</v>
       </c>
     </row>
-    <row r="788" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="788" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A788" s="3" t="s">
         <v>1667</v>
       </c>
-      <c r="B788" s="3"/>
+      <c r="B788" s="3" t="s">
+        <v>14</v>
+      </c>
       <c r="C788" s="3" t="s">
         <v>1668</v>
       </c>
     </row>
-    <row r="789" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+    <row r="789" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A789" s="3" t="s">
         <v>1669</v>
       </c>
       <c r="B789" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C789" s="3" t="s">
         <v>1670</v>
       </c>
-      <c r="C789" s="3" t="s">
+    </row>
+    <row r="790" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A790" s="3" t="s">
         <v>1671</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A790" s="3" t="s">
+      <c r="B790" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C790" s="3" t="s">
         <v>1672</v>
       </c>
-      <c r="B790" s="3" t="s">
-[...4 lines deleted...]
-    <row r="791" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+    </row>
+    <row r="791" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A791" s="3" t="s">
         <v>1673</v>
       </c>
       <c r="B791" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C791" s="3" t="s">
         <v>1674</v>
       </c>
     </row>
-    <row r="792" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+    <row r="792" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A792" s="3" t="s">
         <v>1675</v>
       </c>
       <c r="B792" s="3"/>
       <c r="C792" s="3" t="s">
         <v>1676</v>
       </c>
     </row>
-    <row r="793" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+    <row r="793" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A793" s="3" t="s">
         <v>1677</v>
       </c>
-      <c r="B793" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B793" s="3"/>
       <c r="C793" s="3" t="s">
         <v>1678</v>
       </c>
     </row>
     <row r="794" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A794" s="3" t="s">
         <v>1679</v>
       </c>
       <c r="B794" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C794" s="3" t="s">
         <v>1680</v>
       </c>
     </row>
-    <row r="795" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+    <row r="795" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A795" s="3" t="s">
         <v>1681</v>
       </c>
-      <c r="B795" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B795" s="3"/>
       <c r="C795" s="3" t="s">
         <v>1682</v>
       </c>
     </row>
-    <row r="796" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+    <row r="796" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A796" s="3" t="s">
         <v>1683</v>
       </c>
-      <c r="B796" s="3"/>
+      <c r="B796" s="3" t="s">
+        <v>103</v>
+      </c>
       <c r="C796" s="3" t="s">
         <v>1684</v>
       </c>
     </row>
-    <row r="797" spans="1:3" ht="105" x14ac:dyDescent="0.25">
+    <row r="797" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A797" s="3" t="s">
         <v>1685</v>
       </c>
       <c r="B797" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="C797" s="3" t="s">
         <v>1686</v>
-      </c>
-[...1 lines deleted...]
-        <v>1687</v>
       </c>
     </row>
     <row r="798" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A798" s="3" t="s">
+        <v>1687</v>
+      </c>
+      <c r="B798" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C798" s="3" t="s">
         <v>1688</v>
       </c>
-      <c r="B798" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C798" s="3" t="s">
+    </row>
+    <row r="799" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A799" s="3" t="s">
         <v>1689</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A799" s="3" t="s">
+      <c r="B799" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C799" s="3" t="s">
         <v>1690</v>
       </c>
-      <c r="B799" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C799" s="3" t="s">
+    </row>
+    <row r="800" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A800" s="3" t="s">
         <v>1691</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A800" s="3" t="s">
+      <c r="B800" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="C800" s="3" t="s">
         <v>1692</v>
       </c>
-      <c r="B800" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C800" s="3" t="s">
+    </row>
+    <row r="801" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A801" s="3" t="s">
         <v>1693</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A801" s="3" t="s">
+      <c r="B801" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="C801" s="3" t="s">
         <v>1694</v>
       </c>
-      <c r="B801" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C801" s="3" t="s">
+    </row>
+    <row r="802" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A802" s="3" t="s">
         <v>1695</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A802" s="3" t="s">
+      <c r="B802" s="3"/>
+      <c r="C802" s="3" t="s">
         <v>1696</v>
-      </c>
-[...4 lines deleted...]
-        <v>1697</v>
       </c>
     </row>
     <row r="803" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A803" s="3" t="s">
+        <v>1697</v>
+      </c>
+      <c r="B803" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="C803" s="3" t="s">
         <v>1698</v>
       </c>
-      <c r="B803" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C803" s="3"/>
     </row>
     <row r="804" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A804" s="3" t="s">
         <v>1699</v>
       </c>
       <c r="B804" s="3" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="C804" s="3" t="s">
         <v>1700</v>
       </c>
     </row>
-    <row r="805" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+    <row r="805" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A805" s="3" t="s">
         <v>1701</v>
       </c>
-      <c r="B805" s="3"/>
+      <c r="B805" s="3" t="s">
+        <v>14</v>
+      </c>
       <c r="C805" s="3" t="s">
         <v>1702</v>
       </c>
     </row>
     <row r="806" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A806" s="3" t="s">
         <v>1703</v>
       </c>
       <c r="B806" s="3" t="s">
-        <v>15</v>
+        <v>823</v>
       </c>
       <c r="C806" s="3" t="s">
         <v>1704</v>
       </c>
     </row>
     <row r="807" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A807" s="3" t="s">
         <v>1705</v>
       </c>
       <c r="B807" s="3"/>
       <c r="C807" s="3" t="s">
         <v>1706</v>
       </c>
     </row>
-    <row r="808" spans="1:3" ht="225" x14ac:dyDescent="0.25">
+    <row r="808" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A808" s="3" t="s">
         <v>1707</v>
       </c>
       <c r="B808" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="C808" s="3" t="s">
         <v>1708</v>
       </c>
-      <c r="C808" s="3" t="s">
+    </row>
+    <row r="809" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A809" s="3" t="s">
         <v>1709</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A809" s="3" t="s">
+      <c r="B809" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="C809" s="3" t="s">
         <v>1710</v>
       </c>
-      <c r="B809" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C809" s="3" t="s">
+    </row>
+    <row r="810" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A810" s="3" t="s">
         <v>1711</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A810" s="3" t="s">
+      <c r="B810" s="3" t="s">
         <v>1712</v>
       </c>
-      <c r="B810" s="3"/>
       <c r="C810" s="3" t="s">
         <v>1713</v>
       </c>
     </row>
-    <row r="811" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+    <row r="811" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A811" s="3" t="s">
         <v>1714</v>
       </c>
       <c r="B811" s="3" t="s">
-        <v>488</v>
+        <v>14</v>
       </c>
       <c r="C811" s="3" t="s">
         <v>1715</v>
       </c>
     </row>
-    <row r="812" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+    <row r="812" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A812" s="3" t="s">
         <v>1716</v>
       </c>
-      <c r="B812" s="3"/>
+      <c r="B812" s="3" t="s">
+        <v>14</v>
+      </c>
       <c r="C812" s="3" t="s">
         <v>1717</v>
       </c>
     </row>
-    <row r="813" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+    <row r="813" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A813" s="3" t="s">
         <v>1718</v>
       </c>
-      <c r="B813" s="3" t="s">
+      <c r="B813" s="3"/>
+      <c r="C813" s="3" t="s">
         <v>1719</v>
       </c>
-      <c r="C813" s="3" t="s">
+    </row>
+    <row r="814" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A814" s="3" t="s">
         <v>1720</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A814" s="3" t="s">
+      <c r="B814" s="3"/>
+      <c r="C814" s="3" t="s">
         <v>1721</v>
       </c>
-      <c r="B814" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C814" s="3" t="s">
+    </row>
+    <row r="815" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A815" s="3" t="s">
         <v>1722</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A815" s="3" t="s">
+      <c r="B815" s="3"/>
+      <c r="C815" s="3" t="s">
         <v>1723</v>
       </c>
-      <c r="B815" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C815" s="3" t="s">
+    </row>
+    <row r="816" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A816" s="3" t="s">
         <v>1724</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A816" s="3" t="s">
+      <c r="B816" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C816" s="3" t="s">
         <v>1725</v>
       </c>
-      <c r="B816" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C816" s="3" t="s">
+    </row>
+    <row r="817" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A817" s="3" t="s">
         <v>1726</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A817" s="3" t="s">
+      <c r="B817" s="3"/>
+      <c r="C817" s="3" t="s">
         <v>1727</v>
       </c>
-      <c r="B817" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C817" s="3" t="s">
+    </row>
+    <row r="818" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A818" s="3" t="s">
         <v>1728</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A818" s="3" t="s">
+      <c r="B818" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C818" s="3" t="s">
         <v>1729</v>
       </c>
-      <c r="B818" s="3"/>
-      <c r="C818" s="3" t="s">
+    </row>
+    <row r="819" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A819" s="3" t="s">
         <v>1730</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A819" s="3" t="s">
+      <c r="B819" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C819" s="3" t="s">
         <v>1731</v>
       </c>
-      <c r="B819" s="3"/>
-      <c r="C819" s="3" t="s">
+    </row>
+    <row r="820" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A820" s="3" t="s">
         <v>1732</v>
-      </c>
-[...3 lines deleted...]
-        <v>1733</v>
       </c>
       <c r="B820" s="3"/>
       <c r="C820" s="3" t="s">
+        <v>1733</v>
+      </c>
+    </row>
+    <row r="821" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A821" s="3" t="s">
         <v>1734</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A821" s="3" t="s">
+      <c r="B821" s="3" t="s">
         <v>1735</v>
       </c>
-      <c r="B821" s="3"/>
       <c r="C821" s="3" t="s">
         <v>1736</v>
       </c>
     </row>
-    <row r="822" spans="1:3" ht="195" x14ac:dyDescent="0.25">
+    <row r="822" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A822" s="3" t="s">
         <v>1737</v>
       </c>
       <c r="B822" s="3" t="s">
-        <v>27</v>
+        <v>236</v>
       </c>
       <c r="C822" s="3" t="s">
         <v>1738</v>
       </c>
     </row>
-    <row r="823" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+    <row r="823" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A823" s="3" t="s">
         <v>1739</v>
       </c>
-      <c r="B823" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B823" s="3"/>
       <c r="C823" s="3" t="s">
         <v>1740</v>
       </c>
     </row>
-    <row r="824" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+    <row r="824" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A824" s="3" t="s">
         <v>1741</v>
       </c>
       <c r="B824" s="3" t="s">
-        <v>55</v>
+        <v>14</v>
       </c>
       <c r="C824" s="3" t="s">
         <v>1742</v>
       </c>
     </row>
-    <row r="825" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+    <row r="825" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A825" s="3" t="s">
         <v>1743</v>
       </c>
       <c r="B825" s="3" t="s">
-        <v>15</v>
+        <v>687</v>
       </c>
       <c r="C825" s="3" t="s">
         <v>1744</v>
       </c>
     </row>
     <row r="826" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A826" s="3" t="s">
         <v>1745</v>
       </c>
       <c r="B826" s="3"/>
       <c r="C826" s="3" t="s">
         <v>1746</v>
       </c>
     </row>
     <row r="827" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A827" s="3" t="s">
         <v>1747</v>
       </c>
-      <c r="B827" s="3"/>
+      <c r="B827" s="3" t="s">
+        <v>8</v>
+      </c>
       <c r="C827" s="3" t="s">
         <v>1748</v>
       </c>
     </row>
     <row r="828" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A828" s="3" t="s">
         <v>1749</v>
       </c>
-      <c r="B828" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B828" s="3"/>
       <c r="C828" s="3" t="s">
         <v>1750</v>
       </c>
     </row>
-    <row r="829" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="829" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A829" s="3" t="s">
         <v>1751</v>
       </c>
       <c r="B829" s="3"/>
       <c r="C829" s="3" t="s">
         <v>1752</v>
       </c>
     </row>
-    <row r="830" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="830" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A830" s="3" t="s">
         <v>1753</v>
       </c>
-      <c r="B830" s="3"/>
+      <c r="B830" s="3" t="s">
+        <v>193</v>
+      </c>
       <c r="C830" s="3" t="s">
         <v>1754</v>
       </c>
     </row>
-    <row r="831" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+    <row r="831" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A831" s="3" t="s">
         <v>1755</v>
       </c>
       <c r="B831" s="3" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C831" s="3" t="s">
         <v>1756</v>
       </c>
     </row>
     <row r="832" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A832" s="3" t="s">
         <v>1757</v>
       </c>
       <c r="B832" s="3"/>
       <c r="C832" s="3" t="s">
         <v>1758</v>
       </c>
     </row>
-    <row r="833" spans="1:3" ht="225" x14ac:dyDescent="0.25">
+    <row r="833" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A833" s="3" t="s">
         <v>1759</v>
       </c>
       <c r="B833" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C833" s="3" t="s">
         <v>1760</v>
       </c>
-      <c r="C833" s="3" t="s">
+    </row>
+    <row r="834" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A834" s="3" t="s">
         <v>1761</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A834" s="3" t="s">
+      <c r="B834" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C834" s="3" t="s">
         <v>1762</v>
       </c>
-      <c r="B834" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C834" s="3" t="s">
+    </row>
+    <row r="835" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A835" s="3" t="s">
         <v>1763</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A835" s="3" t="s">
+      <c r="B835" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C835" s="3" t="s">
         <v>1764</v>
-      </c>
-[...2 lines deleted...]
-        <v>1765</v>
       </c>
     </row>
     <row r="836" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A836" s="3" t="s">
-        <v>1766</v>
+        <v>1765</v>
       </c>
       <c r="B836" s="3"/>
       <c r="C836" s="3" t="s">
-        <v>1767</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="837" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A837" s="3" t="s">
-        <v>1768</v>
+        <v>1767</v>
       </c>
       <c r="B837" s="3"/>
       <c r="C837" s="3" t="s">
-        <v>1769</v>
+        <v>1768</v>
       </c>
     </row>
     <row r="838" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A838" s="3" t="s">
-        <v>1770</v>
+        <v>1769</v>
       </c>
       <c r="B838" s="3"/>
       <c r="C838" s="3" t="s">
+        <v>1770</v>
+      </c>
+    </row>
+    <row r="839" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A839" s="3" t="s">
         <v>1771</v>
-      </c>
-[...3 lines deleted...]
-        <v>1772</v>
       </c>
       <c r="B839" s="3"/>
       <c r="C839" s="3" t="s">
+        <v>1772</v>
+      </c>
+    </row>
+    <row r="840" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A840" s="3" t="s">
         <v>1773</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A840" s="3" t="s">
+      <c r="B840" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C840" s="3" t="s">
         <v>1774</v>
       </c>
-      <c r="B840" s="3"/>
-      <c r="C840" s="3" t="s">
+    </row>
+    <row r="841" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A841" s="3" t="s">
         <v>1775</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A841" s="3" t="s">
+      <c r="B841" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="C841" s="3" t="s">
         <v>1776</v>
       </c>
-      <c r="B841" s="3"/>
-      <c r="C841" s="3" t="s">
+    </row>
+    <row r="842" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A842" s="3" t="s">
         <v>1777</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A842" s="3" t="s">
+      <c r="B842" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C842" s="3" t="s">
         <v>1778</v>
       </c>
-      <c r="B842" s="3"/>
-      <c r="C842" s="3" t="s">
+    </row>
+    <row r="843" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A843" s="3" t="s">
         <v>1779</v>
-      </c>
-[...3 lines deleted...]
-        <v>1780</v>
       </c>
       <c r="B843" s="3"/>
       <c r="C843" s="3" t="s">
+        <v>1780</v>
+      </c>
+    </row>
+    <row r="844" spans="1:3" ht="105" x14ac:dyDescent="0.25">
+      <c r="A844" s="3" t="s">
         <v>1781</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A844" s="3" t="s">
+      <c r="B844" s="3" t="s">
         <v>1782</v>
       </c>
-      <c r="B844" s="3" t="s">
+      <c r="C844" s="3" t="s">
         <v>1783</v>
       </c>
-      <c r="C844" s="3" t="s">
+    </row>
+    <row r="845" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A845" s="3" t="s">
         <v>1784</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A845" s="3" t="s">
+      <c r="B845" s="3" t="s">
         <v>1785</v>
       </c>
-      <c r="B845" s="3"/>
       <c r="C845" s="3" t="s">
         <v>1786</v>
       </c>
     </row>
-    <row r="846" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+    <row r="846" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A846" s="3" t="s">
         <v>1787</v>
       </c>
-      <c r="B846" s="3"/>
+      <c r="B846" s="3" t="s">
+        <v>230</v>
+      </c>
       <c r="C846" s="3" t="s">
         <v>1788</v>
       </c>
     </row>
-    <row r="847" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+    <row r="847" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A847" s="3" t="s">
         <v>1789</v>
       </c>
-      <c r="B847" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B847" s="3"/>
       <c r="C847" s="3" t="s">
         <v>1790</v>
       </c>
     </row>
-    <row r="848" spans="1:3" ht="210" x14ac:dyDescent="0.25">
+    <row r="848" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A848" s="3" t="s">
         <v>1791</v>
       </c>
       <c r="B848" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C848" s="3" t="s">
         <v>1792</v>
       </c>
-      <c r="C848" s="3" t="s">
+    </row>
+    <row r="849" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A849" s="3" t="s">
         <v>1793</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A849" s="3" t="s">
+      <c r="B849" s="3"/>
+      <c r="C849" s="3" t="s">
         <v>1794</v>
       </c>
-      <c r="B849" s="3" t="s">
+    </row>
+    <row r="850" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A850" s="3" t="s">
         <v>1795</v>
       </c>
-      <c r="C849" s="3" t="s">
+      <c r="B850" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="C850" s="3" t="s">
         <v>1796</v>
       </c>
     </row>
-    <row r="850" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A850" s="3" t="s">
+    <row r="851" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A851" s="3" t="s">
         <v>1797</v>
       </c>
-      <c r="B850" s="3"/>
-      <c r="C850" s="3" t="s">
+      <c r="B851" s="3"/>
+      <c r="C851" s="3" t="s">
         <v>1798</v>
       </c>
     </row>
-    <row r="851" spans="1:3" ht="105" x14ac:dyDescent="0.25">
-      <c r="A851" s="3" t="s">
+    <row r="852" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A852" s="3" t="s">
         <v>1799</v>
       </c>
-      <c r="B851" s="3" t="s">
-[...5 lines deleted...]
-      <c r="A852" s="3" t="s">
+      <c r="B852" s="3"/>
+      <c r="C852" s="3" t="s">
         <v>1800</v>
       </c>
-      <c r="B852" s="3" t="s">
+    </row>
+    <row r="853" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A853" s="3" t="s">
         <v>1801</v>
       </c>
-      <c r="C852" s="3" t="s">
+      <c r="B853" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C853" s="3" t="s">
         <v>1802</v>
       </c>
     </row>
-    <row r="853" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A853" s="3" t="s">
+    <row r="854" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A854" s="3" t="s">
         <v>1803</v>
       </c>
-      <c r="B853" s="3"/>
-      <c r="C853" s="3" t="s">
+      <c r="B854" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C854" s="3" t="s">
         <v>1804</v>
-      </c>
-[...7 lines deleted...]
-        <v>1806</v>
       </c>
     </row>
     <row r="855" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A855" s="3" t="s">
+        <v>1805</v>
+      </c>
+      <c r="B855" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C855" s="3" t="s">
+        <v>1806</v>
+      </c>
+    </row>
+    <row r="856" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A856" s="3" t="s">
         <v>1807</v>
       </c>
-      <c r="B855" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C855" s="3" t="s">
+      <c r="B856" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C856" s="3" t="s">
         <v>1808</v>
       </c>
     </row>
-    <row r="856" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A856" s="3" t="s">
+    <row r="857" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A857" s="3" t="s">
         <v>1809</v>
-      </c>
-[...9 lines deleted...]
-        <v>1811</v>
       </c>
       <c r="B857" s="3"/>
       <c r="C857" s="3" t="s">
+        <v>1810</v>
+      </c>
+    </row>
+    <row r="858" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A858" s="3" t="s">
+        <v>1811</v>
+      </c>
+      <c r="B858" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="C858" s="3" t="s">
         <v>1812</v>
       </c>
     </row>
-    <row r="858" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
-      <c r="A858" s="3" t="s">
+    <row r="859" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A859" s="3" t="s">
         <v>1813</v>
       </c>
-      <c r="B858" s="3" t="s">
+      <c r="B859" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C859" s="3" t="s">
         <v>1814</v>
       </c>
-      <c r="C858" s="3" t="s">
+    </row>
+    <row r="860" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A860" s="3" t="s">
         <v>1815</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A859" s="3" t="s">
+      <c r="B860" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C860" s="3" t="s">
         <v>1816</v>
       </c>
-      <c r="B859" s="3"/>
-      <c r="C859" s="3" t="s">
+    </row>
+    <row r="861" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A861" s="3" t="s">
         <v>1817</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A860" s="3" t="s">
+      <c r="B861" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C861" s="3" t="s">
         <v>1818</v>
       </c>
-      <c r="B860" s="3" t="s">
+    </row>
+    <row r="862" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A862" s="3" t="s">
         <v>1819</v>
       </c>
-      <c r="C860" s="3" t="s">
+      <c r="B862" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C862" s="3" t="s">
         <v>1820</v>
       </c>
     </row>
-    <row r="861" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A861" s="3" t="s">
+    <row r="863" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A863" s="3" t="s">
         <v>1821</v>
       </c>
-      <c r="B861" s="3"/>
-      <c r="C861" s="3" t="s">
+      <c r="B863" s="3"/>
+      <c r="C863" s="3" t="s">
         <v>1822</v>
-      </c>
-[...18 lines deleted...]
-        <v>1826</v>
       </c>
     </row>
     <row r="864" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A864" s="3" t="s">
-        <v>1827</v>
+        <v>1823</v>
       </c>
       <c r="B864" s="3"/>
       <c r="C864" s="3" t="s">
-        <v>1828</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="865" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A865" s="3" t="s">
-        <v>1829</v>
+        <v>1825</v>
       </c>
       <c r="B865" s="3" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="C865" s="3" t="s">
-        <v>1830</v>
+        <v>1826</v>
       </c>
     </row>
     <row r="866" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A866" s="3" t="s">
-        <v>1831</v>
+        <v>1827</v>
       </c>
       <c r="B866" s="3" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="C866" s="3" t="s">
-        <v>1832</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="867" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A867" s="3" t="s">
-        <v>1833</v>
+        <v>1829</v>
       </c>
       <c r="B867" s="3"/>
       <c r="C867" s="3" t="s">
-        <v>1834</v>
-[...2 lines deleted...]
-    <row r="868" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1830</v>
+      </c>
+    </row>
+    <row r="868" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A868" s="3" t="s">
-        <v>1835</v>
-[...1 lines deleted...]
-      <c r="B868" s="3"/>
+        <v>1831</v>
+      </c>
+      <c r="B868" s="3" t="s">
+        <v>1832</v>
+      </c>
       <c r="C868" s="3" t="s">
-        <v>1836</v>
+        <v>1833</v>
       </c>
     </row>
     <row r="869" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A869" s="3" t="s">
+        <v>1834</v>
+      </c>
+      <c r="B869" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C869" s="3"/>
+    </row>
+    <row r="870" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A870" s="3" t="s">
+        <v>1835</v>
+      </c>
+      <c r="B870" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C870" s="3" t="s">
+        <v>1836</v>
+      </c>
+    </row>
+    <row r="871" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A871" s="3" t="s">
         <v>1837</v>
       </c>
-      <c r="B869" s="3"/>
-      <c r="C869" s="3" t="s">
+      <c r="B871" s="3"/>
+      <c r="C871" s="3" t="s">
         <v>1838</v>
       </c>
     </row>
-    <row r="870" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A870" s="3" t="s">
+    <row r="872" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A872" s="3" t="s">
         <v>1839</v>
       </c>
-      <c r="B870" s="3"/>
-      <c r="C870" s="3" t="s">
+      <c r="B872" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C872" s="3" t="s">
         <v>1840</v>
-      </c>
-[...20 lines deleted...]
-        <v>1845</v>
       </c>
     </row>
     <row r="873" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A873" s="3" t="s">
-        <v>1846</v>
+        <v>1841</v>
       </c>
       <c r="B873" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="C873" s="3" t="s">
-        <v>1847</v>
-[...2 lines deleted...]
-    <row r="874" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1842</v>
+      </c>
+    </row>
+    <row r="874" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A874" s="3" t="s">
-        <v>1848</v>
+        <v>1843</v>
       </c>
       <c r="B874" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C874" s="3" t="s">
-        <v>1849</v>
+        <v>1844</v>
       </c>
     </row>
     <row r="875" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A875" s="3" t="s">
-        <v>1850</v>
+        <v>1845</v>
       </c>
       <c r="B875" s="3"/>
       <c r="C875" s="3" t="s">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="876" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A876" s="3" t="s">
+        <v>1847</v>
+      </c>
+      <c r="B876" s="3" t="s">
+        <v>1848</v>
+      </c>
+      <c r="C876" s="3" t="s">
+        <v>1849</v>
+      </c>
+    </row>
+    <row r="877" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A877" s="3" t="s">
+        <v>1850</v>
+      </c>
+      <c r="B877" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C877" s="3" t="s">
         <v>1851</v>
       </c>
     </row>
-    <row r="876" spans="1:3" ht="60" x14ac:dyDescent="0.25">
-      <c r="A876" s="3" t="s">
+    <row r="878" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A878" s="3" t="s">
         <v>1852</v>
       </c>
-      <c r="B876" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C876" s="3" t="s">
+      <c r="B878" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C878" s="3" t="s">
         <v>1853</v>
       </c>
     </row>
-    <row r="877" spans="1:3" ht="45" x14ac:dyDescent="0.25">
-      <c r="A877" s="3" t="s">
+    <row r="879" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A879" s="3" t="s">
         <v>1854</v>
       </c>
-      <c r="B877" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C877" s="3" t="s">
+      <c r="B879" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C879" s="3" t="s">
         <v>1855</v>
       </c>
     </row>
-    <row r="878" spans="1:3" ht="45" x14ac:dyDescent="0.25">
-      <c r="A878" s="3" t="s">
+    <row r="880" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A880" s="3" t="s">
         <v>1856</v>
       </c>
-      <c r="B878" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C878" s="3" t="s">
+      <c r="B880" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="C880" s="3" t="s">
         <v>1857</v>
       </c>
     </row>
-    <row r="879" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A879" s="3" t="s">
+    <row r="881" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A881" s="3" t="s">
         <v>1858</v>
       </c>
-      <c r="B879" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C879" s="3" t="s">
+      <c r="B881" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C881" s="3" t="s">
         <v>1859</v>
       </c>
     </row>
-    <row r="880" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A880" s="3" t="s">
+    <row r="882" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A882" s="3" t="s">
         <v>1860</v>
       </c>
-      <c r="B880" s="3"/>
-[...16 lines deleted...]
-      </c>
       <c r="B882" s="3" t="s">
-        <v>219</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="C882" s="3"/>
     </row>
     <row r="883" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A883" s="3" t="s">
-        <v>1866</v>
+        <v>1861</v>
       </c>
       <c r="B883" s="3" t="s">
-        <v>219</v>
+        <v>14</v>
       </c>
       <c r="C883" s="3" t="s">
-        <v>1867</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="884" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A884" s="3" t="s">
-        <v>1868</v>
+        <v>1863</v>
       </c>
       <c r="B884" s="3"/>
       <c r="C884" s="3" t="s">
-        <v>1765</v>
-[...2 lines deleted...]
-    <row r="885" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1864</v>
+      </c>
+    </row>
+    <row r="885" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A885" s="3" t="s">
-        <v>1869</v>
-[...1 lines deleted...]
-      <c r="B885" s="3"/>
+        <v>1865</v>
+      </c>
+      <c r="B885" s="3" t="s">
+        <v>14</v>
+      </c>
       <c r="C885" s="3" t="s">
-        <v>1870</v>
-[...2 lines deleted...]
-    <row r="886" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1866</v>
+      </c>
+    </row>
+    <row r="886" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A886" s="3" t="s">
-        <v>1871</v>
+        <v>1867</v>
       </c>
       <c r="B886" s="3"/>
       <c r="C886" s="3" t="s">
+        <v>1868</v>
+      </c>
+    </row>
+    <row r="887" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A887" s="3" t="s">
+        <v>1869</v>
+      </c>
+      <c r="B887" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C887" s="3" t="s">
+        <v>1870</v>
+      </c>
+    </row>
+    <row r="888" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A888" s="3" t="s">
+        <v>1871</v>
+      </c>
+      <c r="B888" s="3" t="s">
         <v>1872</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A887" s="3" t="s">
+      <c r="C888" s="3" t="s">
         <v>1873</v>
       </c>
-      <c r="B887" s="3"/>
-      <c r="C887" s="3" t="s">
+    </row>
+    <row r="889" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A889" s="3" t="s">
         <v>1874</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A888" s="3" t="s">
+      <c r="B889" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C889" s="3" t="s">
         <v>1875</v>
       </c>
-      <c r="B888" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C888" s="3" t="s">
+    </row>
+    <row r="890" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A890" s="3" t="s">
         <v>1876</v>
-      </c>
-[...14 lines deleted...]
-        <v>1879</v>
       </c>
       <c r="B890" s="3"/>
       <c r="C890" s="3" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="891" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A891" s="3" t="s">
+        <v>1878</v>
+      </c>
+      <c r="B891" s="3" t="s">
+        <v>553</v>
+      </c>
+      <c r="C891" s="3" t="s">
+        <v>1879</v>
+      </c>
+    </row>
+    <row r="892" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A892" s="3" t="s">
         <v>1880</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A891" s="3" t="s">
+      <c r="B892" s="3"/>
+      <c r="C892" s="3" t="s">
         <v>1881</v>
       </c>
-      <c r="B891" s="3"/>
-      <c r="C891" s="3" t="s">
+    </row>
+    <row r="893" spans="1:3" ht="180" x14ac:dyDescent="0.25">
+      <c r="A893" s="3" t="s">
         <v>1882</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A892" s="3" t="s">
+      <c r="B893" s="3" t="s">
         <v>1883</v>
       </c>
-      <c r="B892" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C892" s="3" t="s">
+      <c r="C893" s="3" t="s">
         <v>1884</v>
       </c>
     </row>
-    <row r="893" spans="1:3" ht="45" x14ac:dyDescent="0.25">
-      <c r="A893" s="3" t="s">
+    <row r="894" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A894" s="3" t="s">
         <v>1885</v>
       </c>
-      <c r="B893" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C893" s="3" t="s">
+      <c r="B894" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C894" s="3" t="s">
         <v>1886</v>
       </c>
     </row>
-    <row r="894" spans="1:3" ht="45" x14ac:dyDescent="0.25">
-      <c r="A894" s="3" t="s">
+    <row r="895" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A895" s="3" t="s">
         <v>1887</v>
       </c>
-      <c r="B894" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C894" s="3" t="s">
+      <c r="B895" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C895" s="3" t="s">
         <v>1888</v>
       </c>
     </row>
-    <row r="895" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A895" s="3" t="s">
+    <row r="896" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A896" s="3" t="s">
         <v>1889</v>
       </c>
-      <c r="B895" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C895" s="3" t="s">
+      <c r="B896" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="C896" s="3" t="s">
         <v>1890</v>
-      </c>
-[...7 lines deleted...]
-        <v>1892</v>
       </c>
     </row>
     <row r="897" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A897" s="3" t="s">
-        <v>1893</v>
+        <v>1891</v>
       </c>
       <c r="B897" s="3" t="s">
-        <v>15</v>
+        <v>603</v>
       </c>
       <c r="C897" s="3" t="s">
-        <v>1894</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="898" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A898" s="3" t="s">
+        <v>1893</v>
+      </c>
+      <c r="B898" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C898" s="3" t="s">
+        <v>1894</v>
+      </c>
+    </row>
+    <row r="899" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A899" s="3" t="s">
         <v>1895</v>
       </c>
-      <c r="B898" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C898" s="3" t="s">
+      <c r="B899" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C899" s="3" t="s">
         <v>1896</v>
       </c>
     </row>
-    <row r="899" spans="1:3" ht="45" x14ac:dyDescent="0.25">
-      <c r="A899" s="3" t="s">
+    <row r="900" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A900" s="3" t="s">
         <v>1897</v>
       </c>
-      <c r="B899" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C899" s="3" t="s">
+      <c r="B900" s="3"/>
+      <c r="C900" s="3" t="s">
         <v>1898</v>
       </c>
     </row>
-    <row r="900" spans="1:3" ht="45" x14ac:dyDescent="0.25">
-      <c r="A900" s="3" t="s">
+    <row r="901" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A901" s="3" t="s">
         <v>1899</v>
       </c>
-      <c r="B900" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C900" s="3" t="s">
+      <c r="B901" s="3"/>
+      <c r="C901" s="3" t="s">
         <v>1900</v>
       </c>
     </row>
-    <row r="901" spans="1:3" ht="45" x14ac:dyDescent="0.25">
-      <c r="A901" s="3" t="s">
+    <row r="902" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A902" s="3" t="s">
         <v>1901</v>
       </c>
-      <c r="B901" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C901" s="3" t="s">
+      <c r="B902" s="3"/>
+      <c r="C902" s="3" t="s">
         <v>1902</v>
-      </c>
-[...9 lines deleted...]
-        <v>1904</v>
       </c>
     </row>
     <row r="903" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A903" s="3" t="s">
-        <v>1905</v>
+        <v>1903</v>
       </c>
       <c r="B903" s="3"/>
       <c r="C903" s="3" t="s">
+        <v>1904</v>
+      </c>
+    </row>
+    <row r="904" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A904" s="3" t="s">
+        <v>1905</v>
+      </c>
+      <c r="B904" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C904" s="3" t="s">
         <v>1906</v>
       </c>
     </row>
-    <row r="904" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A904" s="3" t="s">
+    <row r="905" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A905" s="3" t="s">
         <v>1907</v>
       </c>
-      <c r="B904" s="3"/>
-      <c r="C904" s="3" t="s">
+      <c r="B905" s="3" t="s">
+        <v>1735</v>
+      </c>
+      <c r="C905" s="3" t="s">
         <v>1908</v>
       </c>
     </row>
-    <row r="905" spans="1:3" ht="60" x14ac:dyDescent="0.25">
-      <c r="A905" s="3" t="s">
+    <row r="906" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A906" s="3" t="s">
         <v>1909</v>
       </c>
-      <c r="B905" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C905" s="3" t="s">
+      <c r="B906" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="C906" s="3" t="s">
         <v>1910</v>
       </c>
     </row>
-    <row r="906" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A906" s="3" t="s">
+    <row r="907" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A907" s="3" t="s">
         <v>1911</v>
       </c>
-      <c r="B906" s="3"/>
-      <c r="C906" s="3" t="s">
+      <c r="B907" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C907" s="3" t="s">
         <v>1912</v>
       </c>
     </row>
-    <row r="907" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A907" s="3" t="s">
+    <row r="908" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A908" s="3" t="s">
         <v>1913</v>
       </c>
-      <c r="B907" s="3"/>
-      <c r="C907" s="3" t="s">
+      <c r="B908" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C908" s="3" t="s">
         <v>1914</v>
-      </c>
-[...7 lines deleted...]
-        <v>1916</v>
       </c>
     </row>
     <row r="909" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A909" s="3" t="s">
-        <v>1917</v>
+        <v>1915</v>
       </c>
       <c r="B909" s="3"/>
       <c r="C909" s="3" t="s">
+        <v>1916</v>
+      </c>
+    </row>
+    <row r="910" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A910" s="3" t="s">
+        <v>1917</v>
+      </c>
+      <c r="B910" s="3"/>
+      <c r="C910" s="3" t="s">
         <v>1918</v>
-      </c>
-[...9 lines deleted...]
-        <v>1920</v>
       </c>
     </row>
     <row r="911" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A911" s="3" t="s">
+        <v>1919</v>
+      </c>
+      <c r="B911" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C911" s="3" t="s">
+        <v>1920</v>
+      </c>
+    </row>
+    <row r="912" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A912" s="3" t="s">
         <v>1921</v>
       </c>
-      <c r="B911" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C911" s="3" t="s">
+      <c r="B912" s="3"/>
+      <c r="C912" s="3" t="s">
         <v>1922</v>
       </c>
     </row>
-    <row r="912" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
-      <c r="A912" s="3" t="s">
+    <row r="913" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A913" s="3" t="s">
         <v>1923</v>
       </c>
-      <c r="B912" s="3" t="s">
+      <c r="B913" s="3"/>
+      <c r="C913" s="3" t="s">
         <v>1924</v>
       </c>
-      <c r="C912" s="3" t="s">
+    </row>
+    <row r="914" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A914" s="3" t="s">
         <v>1925</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A913" s="3" t="s">
+      <c r="B914" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="C914" s="3" t="s">
         <v>1926</v>
       </c>
-      <c r="B913" s="3" t="s">
+    </row>
+    <row r="915" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A915" s="3" t="s">
         <v>1927</v>
       </c>
-      <c r="C913" s="3" t="s">
+      <c r="B915" s="3"/>
+      <c r="C915" s="3" t="s">
         <v>1928</v>
       </c>
     </row>
-    <row r="914" spans="1:3" ht="105" x14ac:dyDescent="0.25">
-      <c r="A914" s="3" t="s">
+    <row r="916" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A916" s="3" t="s">
         <v>1929</v>
       </c>
-      <c r="B914" s="3" t="s">
+      <c r="B916" s="3" t="s">
         <v>1930</v>
       </c>
-      <c r="C914" s="3" t="s">
+      <c r="C916" s="3" t="s">
         <v>1931</v>
       </c>
     </row>
-    <row r="915" spans="1:3" ht="330" x14ac:dyDescent="0.25">
-      <c r="A915" s="3" t="s">
+    <row r="917" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A917" s="3" t="s">
         <v>1932</v>
       </c>
-      <c r="B915" s="3" t="s">
+      <c r="B917" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C917" s="3" t="s">
         <v>1933</v>
       </c>
-      <c r="C915" s="3" t="s">
+    </row>
+    <row r="918" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A918" s="3" t="s">
         <v>1934</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A916" s="3" t="s">
+      <c r="B918" s="3"/>
+      <c r="C918" s="3" t="s">
         <v>1935</v>
       </c>
-      <c r="B916" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C916" s="3" t="s">
+    </row>
+    <row r="919" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A919" s="3" t="s">
         <v>1936</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A917" s="3" t="s">
+      <c r="B919" s="3"/>
+      <c r="C919" s="3" t="s">
         <v>1937</v>
       </c>
-      <c r="B917" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C917" s="3" t="s">
+    </row>
+    <row r="920" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A920" s="3" t="s">
         <v>1938</v>
-      </c>
-[...25 lines deleted...]
-        <v>1944</v>
       </c>
       <c r="B920" s="3"/>
       <c r="C920" s="3" t="s">
-        <v>1945</v>
+        <v>1939</v>
       </c>
     </row>
     <row r="921" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A921" s="3" t="s">
-        <v>1946</v>
+        <v>1940</v>
       </c>
       <c r="B921" s="3"/>
       <c r="C921" s="3" t="s">
-        <v>1947</v>
+        <v>1941</v>
       </c>
     </row>
     <row r="922" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A922" s="3" t="s">
-        <v>1948</v>
+        <v>1942</v>
       </c>
       <c r="B922" s="3"/>
       <c r="C922" s="3" t="s">
-        <v>1949</v>
+        <v>1943</v>
       </c>
     </row>
     <row r="923" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A923" s="3" t="s">
-        <v>1950</v>
+        <v>1944</v>
       </c>
       <c r="B923" s="3"/>
       <c r="C923" s="3" t="s">
+        <v>1945</v>
+      </c>
+    </row>
+    <row r="924" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A924" s="3" t="s">
+        <v>1946</v>
+      </c>
+      <c r="B924" s="3"/>
+      <c r="C924" s="3" t="s">
+        <v>1947</v>
+      </c>
+    </row>
+    <row r="925" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A925" s="3" t="s">
+        <v>1948</v>
+      </c>
+      <c r="B925" s="3"/>
+      <c r="C925" s="3" t="s">
+        <v>1949</v>
+      </c>
+    </row>
+    <row r="926" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A926" s="3" t="s">
+        <v>1950</v>
+      </c>
+      <c r="B926" s="3"/>
+      <c r="C926" s="3" t="s">
         <v>1951</v>
       </c>
     </row>
-    <row r="924" spans="1:3" ht="45" x14ac:dyDescent="0.25">
-      <c r="A924" s="3" t="s">
+    <row r="927" spans="1:3" ht="105" x14ac:dyDescent="0.25">
+      <c r="A927" s="3" t="s">
         <v>1952</v>
       </c>
-      <c r="B924" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C924" s="3" t="s">
+      <c r="B927" s="3" t="s">
         <v>1953</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A925" s="3" t="s">
+      <c r="C927" s="3" t="s">
         <v>1954</v>
       </c>
-      <c r="B925" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C925" s="3" t="s">
+    </row>
+    <row r="928" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A928" s="3" t="s">
         <v>1955</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A926" s="3" t="s">
+      <c r="B928" s="3"/>
+      <c r="C928" s="3" t="s">
         <v>1956</v>
-      </c>
-[...26 lines deleted...]
-        <v>1962</v>
       </c>
     </row>
     <row r="929" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A929" s="3" t="s">
-        <v>1963</v>
+        <v>1957</v>
       </c>
       <c r="B929" s="3"/>
       <c r="C929" s="3" t="s">
-        <v>1964</v>
-[...2 lines deleted...]
-    <row r="930" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+        <v>1958</v>
+      </c>
+    </row>
+    <row r="930" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A930" s="3" t="s">
-        <v>1965</v>
-[...1 lines deleted...]
-      <c r="B930" s="3"/>
+        <v>1959</v>
+      </c>
+      <c r="B930" s="3" t="s">
+        <v>57</v>
+      </c>
       <c r="C930" s="3" t="s">
-        <v>1966</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="931" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A931" s="3" t="s">
+        <v>1961</v>
+      </c>
+      <c r="B931" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C931" s="3" t="s">
+        <v>1962</v>
+      </c>
+    </row>
+    <row r="932" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A932" s="3" t="s">
+        <v>1963</v>
+      </c>
+      <c r="B932" s="3" t="s">
+        <v>1964</v>
+      </c>
+      <c r="C932" s="3" t="s">
+        <v>1965</v>
+      </c>
+    </row>
+    <row r="933" spans="1:3" ht="135" x14ac:dyDescent="0.25">
+      <c r="A933" s="3" t="s">
+        <v>1966</v>
+      </c>
+      <c r="B933" s="3" t="s">
         <v>1967</v>
       </c>
-      <c r="B931" s="3"/>
-      <c r="C931" s="3" t="s">
+      <c r="C933" s="3" t="s">
         <v>1968</v>
       </c>
     </row>
-    <row r="932" spans="1:3" ht="165" x14ac:dyDescent="0.25">
-      <c r="A932" s="3" t="s">
+    <row r="934" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A934" s="3" t="s">
         <v>1969</v>
       </c>
-      <c r="B932" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C932" s="3" t="s">
+      <c r="B934" s="3"/>
+      <c r="C934" s="3" t="s">
         <v>1970</v>
       </c>
     </row>
-    <row r="933" spans="1:3" ht="90" x14ac:dyDescent="0.25">
-      <c r="A933" s="3" t="s">
+    <row r="935" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A935" s="3" t="s">
         <v>1971</v>
       </c>
-      <c r="B933" s="3" t="s">
-[...24 lines deleted...]
-      </c>
+      <c r="B935" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="C935" s="3"/>
     </row>
     <row r="936" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A936" s="3" t="s">
-        <v>1977</v>
+        <v>1972</v>
       </c>
       <c r="B936" s="3" t="s">
-        <v>15</v>
+        <v>1361</v>
       </c>
       <c r="C936" s="3" t="s">
-        <v>1978</v>
+        <v>1973</v>
       </c>
     </row>
     <row r="937" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A937" s="3" t="s">
-        <v>1979</v>
+        <v>1974</v>
       </c>
       <c r="B937" s="3"/>
       <c r="C937" s="3" t="s">
-        <v>1980</v>
+        <v>1975</v>
       </c>
     </row>
     <row r="938" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A938" s="3" t="s">
-        <v>1981</v>
+        <v>1976</v>
       </c>
       <c r="B938" s="3"/>
       <c r="C938" s="3" t="s">
-        <v>1982</v>
+        <v>1977</v>
       </c>
     </row>
     <row r="939" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A939" s="3" t="s">
+        <v>1978</v>
+      </c>
+      <c r="B939" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C939" s="3" t="s">
+        <v>1979</v>
+      </c>
+    </row>
+    <row r="940" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A940" s="3" t="s">
+        <v>1980</v>
+      </c>
+      <c r="B940" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C940" s="3" t="s">
+        <v>1981</v>
+      </c>
+    </row>
+    <row r="941" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A941" s="3" t="s">
+        <v>1982</v>
+      </c>
+      <c r="B941" s="3"/>
+      <c r="C941" s="3" t="s">
         <v>1983</v>
       </c>
-      <c r="B939" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C939" s="3" t="s">
+    </row>
+    <row r="942" spans="1:3" ht="165" x14ac:dyDescent="0.25">
+      <c r="A942" s="3" t="s">
         <v>1984</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A940" s="3" t="s">
+      <c r="B942" s="3" t="s">
         <v>1985</v>
       </c>
-      <c r="B940" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C940" s="3" t="s">
+      <c r="C942" s="3" t="s">
         <v>1986</v>
       </c>
     </row>
-    <row r="941" spans="1:3" ht="45" x14ac:dyDescent="0.25">
-      <c r="A941" s="3" t="s">
+    <row r="943" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A943" s="3" t="s">
         <v>1987</v>
       </c>
-      <c r="B941" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C941" s="3" t="s">
+      <c r="B943" s="3"/>
+      <c r="C943" s="3" t="s">
         <v>1988</v>
       </c>
     </row>
-    <row r="942" spans="1:3" ht="45" x14ac:dyDescent="0.25">
-      <c r="A942" s="3" t="s">
+    <row r="944" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A944" s="3" t="s">
         <v>1989</v>
       </c>
-      <c r="B942" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C942" s="3" t="s">
+      <c r="B944" s="3" t="s">
         <v>1990</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A943" s="3" t="s">
+      <c r="C944" s="3" t="s">
         <v>1991</v>
       </c>
-      <c r="B943" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C944" s="3"/>
     </row>
     <row r="945" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A945" s="3" t="s">
-        <v>1994</v>
+        <v>1992</v>
       </c>
       <c r="B945" s="3"/>
       <c r="C945" s="3" t="s">
-        <v>1275</v>
-[...2 lines deleted...]
-    <row r="946" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="946" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A946" s="3" t="s">
+        <v>1994</v>
+      </c>
+      <c r="B946" s="3"/>
+      <c r="C946" s="3" t="s">
         <v>1995</v>
       </c>
-      <c r="B946" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C946" s="3" t="s">
+    </row>
+    <row r="947" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A947" s="3" t="s">
         <v>1996</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A947" s="3" t="s">
+      <c r="B947" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C947" s="3" t="s">
         <v>1997</v>
       </c>
-      <c r="B947" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C947" s="3" t="s">
+    </row>
+    <row r="948" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A948" s="3" t="s">
         <v>1998</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A948" s="3" t="s">
+      <c r="B948" s="3"/>
+      <c r="C948" s="3" t="s">
         <v>1999</v>
       </c>
-      <c r="B948" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C948" s="3" t="s">
+    </row>
+    <row r="949" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A949" s="3" t="s">
         <v>2000</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="C949" s="3"/>
+      <c r="B949" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C949" s="3" t="s">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="950" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A950" s="3" t="s">
+        <v>2002</v>
+      </c>
+      <c r="B950" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C950" s="3" t="s">
+        <v>2003</v>
+      </c>
+    </row>
+    <row r="951" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A951" s="3" t="s">
+        <v>2004</v>
+      </c>
+      <c r="B951" s="3"/>
+      <c r="C951" s="3" t="s">
+        <v>2005</v>
+      </c>
+    </row>
+    <row r="952" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A952" s="3" t="s">
+        <v>2006</v>
+      </c>
+      <c r="B952" s="3"/>
+      <c r="C952" s="3" t="s">
+        <v>2007</v>
+      </c>
+    </row>
+    <row r="953" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A953" s="3" t="s">
+        <v>2008</v>
+      </c>
+      <c r="B953" s="3"/>
+      <c r="C953" s="3" t="s">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="954" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A954" s="3" t="s">
+        <v>2010</v>
+      </c>
+      <c r="B954" s="3"/>
+      <c r="C954" s="3" t="s">
+        <v>2011</v>
+      </c>
+    </row>
+    <row r="955" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A955" s="3" t="s">
+        <v>2012</v>
+      </c>
+      <c r="B955" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C955" s="3" t="s">
+        <v>2013</v>
+      </c>
+    </row>
+    <row r="956" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A956" s="3" t="s">
+        <v>2014</v>
+      </c>
+      <c r="B956" s="3" t="s">
+        <v>2015</v>
+      </c>
+      <c r="C956" s="3" t="s">
+        <v>2016</v>
+      </c>
+    </row>
+    <row r="957" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A957" s="3" t="s">
+        <v>2017</v>
+      </c>
+      <c r="B957" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C957" s="3" t="s">
+        <v>2018</v>
+      </c>
+    </row>
+    <row r="958" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A958" s="3" t="s">
+        <v>2019</v>
+      </c>
+      <c r="B958" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C958" s="3" t="s">
+        <v>2020</v>
+      </c>
+    </row>
+    <row r="959" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A959" s="3" t="s">
+        <v>2021</v>
+      </c>
+      <c r="B959" s="3"/>
+      <c r="C959" s="3" t="s">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="960" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A960" s="3" t="s">
+        <v>2023</v>
+      </c>
+      <c r="B960" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C960" s="3" t="s">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="961" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A961" s="3" t="s">
+        <v>2025</v>
+      </c>
+      <c r="B961" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="C961" s="3" t="s">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="962" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A962" s="3" t="s">
+        <v>2027</v>
+      </c>
+      <c r="B962" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C962" s="3" t="s">
+        <v>2028</v>
+      </c>
+    </row>
+    <row r="963" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A963" s="3" t="s">
+        <v>2029</v>
+      </c>
+      <c r="B963" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C963" s="3" t="s">
+        <v>2030</v>
+      </c>
+    </row>
+    <row r="964" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A964" s="3" t="s">
+        <v>2031</v>
+      </c>
+      <c r="B964" s="3"/>
+      <c r="C964" s="3" t="s">
+        <v>2032</v>
+      </c>
+    </row>
+    <row r="965" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A965" s="3" t="s">
+        <v>2033</v>
+      </c>
+      <c r="B965" s="3"/>
+      <c r="C965" s="3" t="s">
+        <v>2034</v>
+      </c>
+    </row>
+    <row r="966" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A966" s="3" t="s">
+        <v>2035</v>
+      </c>
+      <c r="B966" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="C966" s="3" t="s">
+        <v>2036</v>
+      </c>
+    </row>
+    <row r="967" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A967" s="3" t="s">
+        <v>2037</v>
+      </c>
+      <c r="B967" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="C967" s="3" t="s">
+        <v>2038</v>
+      </c>
+    </row>
+    <row r="968" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A968" s="3" t="s">
+        <v>2039</v>
+      </c>
+      <c r="B968" s="3"/>
+      <c r="C968" s="3" t="s">
+        <v>1935</v>
+      </c>
+    </row>
+    <row r="969" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A969" s="3" t="s">
+        <v>2040</v>
+      </c>
+      <c r="B969" s="3"/>
+      <c r="C969" s="3" t="s">
+        <v>2041</v>
+      </c>
+    </row>
+    <row r="970" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A970" s="3" t="s">
+        <v>2042</v>
+      </c>
+      <c r="B970" s="3"/>
+      <c r="C970" s="3" t="s">
+        <v>2043</v>
+      </c>
+    </row>
+    <row r="971" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A971" s="3" t="s">
+        <v>2044</v>
+      </c>
+      <c r="B971" s="3"/>
+      <c r="C971" s="3" t="s">
+        <v>2045</v>
+      </c>
+    </row>
+    <row r="972" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A972" s="3" t="s">
+        <v>2046</v>
+      </c>
+      <c r="B972" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C972" s="3" t="s">
+        <v>2047</v>
+      </c>
+    </row>
+    <row r="973" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A973" s="3" t="s">
+        <v>2048</v>
+      </c>
+      <c r="B973" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C973" s="3" t="s">
+        <v>2049</v>
+      </c>
+    </row>
+    <row r="974" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A974" s="3" t="s">
+        <v>2050</v>
+      </c>
+      <c r="B974" s="3"/>
+      <c r="C974" s="3" t="s">
+        <v>2051</v>
+      </c>
+    </row>
+    <row r="975" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A975" s="3" t="s">
+        <v>2052</v>
+      </c>
+      <c r="B975" s="3"/>
+      <c r="C975" s="3" t="s">
+        <v>2053</v>
+      </c>
+    </row>
+    <row r="976" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A976" s="3" t="s">
+        <v>2054</v>
+      </c>
+      <c r="B976" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C976" s="3" t="s">
+        <v>2055</v>
+      </c>
+    </row>
+    <row r="977" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A977" s="3" t="s">
+        <v>2056</v>
+      </c>
+      <c r="B977" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C977" s="3" t="s">
+        <v>2057</v>
+      </c>
+    </row>
+    <row r="978" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A978" s="3" t="s">
+        <v>2058</v>
+      </c>
+      <c r="B978" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C978" s="3" t="s">
+        <v>2059</v>
+      </c>
+    </row>
+    <row r="979" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A979" s="3" t="s">
+        <v>2060</v>
+      </c>
+      <c r="B979" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C979" s="3" t="s">
+        <v>2061</v>
+      </c>
+    </row>
+    <row r="980" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A980" s="3" t="s">
+        <v>2062</v>
+      </c>
+      <c r="B980" s="3"/>
+      <c r="C980" s="3" t="s">
+        <v>2063</v>
+      </c>
+    </row>
+    <row r="981" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A981" s="3" t="s">
+        <v>2064</v>
+      </c>
+      <c r="B981" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C981" s="3" t="s">
+        <v>2065</v>
+      </c>
+    </row>
+    <row r="982" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A982" s="3" t="s">
+        <v>2066</v>
+      </c>
+      <c r="B982" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C982" s="3" t="s">
+        <v>2067</v>
+      </c>
+    </row>
+    <row r="983" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A983" s="3" t="s">
+        <v>2068</v>
+      </c>
+      <c r="B983" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C983" s="3" t="s">
+        <v>2069</v>
+      </c>
+    </row>
+    <row r="984" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A984" s="3" t="s">
+        <v>2070</v>
+      </c>
+      <c r="B984" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C984" s="3" t="s">
+        <v>2071</v>
+      </c>
+    </row>
+    <row r="985" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A985" s="3" t="s">
+        <v>2072</v>
+      </c>
+      <c r="B985" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C985" s="3" t="s">
+        <v>2073</v>
+      </c>
+    </row>
+    <row r="986" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A986" s="3" t="s">
+        <v>2074</v>
+      </c>
+      <c r="B986" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="C986" s="3" t="s">
+        <v>2075</v>
+      </c>
+    </row>
+    <row r="987" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A987" s="3" t="s">
+        <v>2076</v>
+      </c>
+      <c r="B987" s="3"/>
+      <c r="C987" s="3" t="s">
+        <v>2077</v>
+      </c>
+    </row>
+    <row r="988" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A988" s="3" t="s">
+        <v>2078</v>
+      </c>
+      <c r="B988" s="3"/>
+      <c r="C988" s="3" t="s">
+        <v>2079</v>
+      </c>
+    </row>
+    <row r="989" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A989" s="3" t="s">
+        <v>2080</v>
+      </c>
+      <c r="B989" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C989" s="3" t="s">
+        <v>2081</v>
+      </c>
+    </row>
+    <row r="990" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A990" s="3" t="s">
+        <v>2082</v>
+      </c>
+      <c r="B990" s="3"/>
+      <c r="C990" s="3" t="s">
+        <v>2083</v>
+      </c>
+    </row>
+    <row r="991" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A991" s="3" t="s">
+        <v>2084</v>
+      </c>
+      <c r="B991" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C991" s="3" t="s">
+        <v>2085</v>
+      </c>
+    </row>
+    <row r="992" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A992" s="3" t="s">
+        <v>2086</v>
+      </c>
+      <c r="B992" s="3"/>
+      <c r="C992" s="3" t="s">
+        <v>2087</v>
+      </c>
+    </row>
+    <row r="993" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A993" s="3" t="s">
+        <v>2088</v>
+      </c>
+      <c r="B993" s="3"/>
+      <c r="C993" s="3" t="s">
+        <v>2089</v>
+      </c>
+    </row>
+    <row r="994" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A994" s="3" t="s">
+        <v>2090</v>
+      </c>
+      <c r="B994" s="3"/>
+      <c r="C994" s="3" t="s">
+        <v>2091</v>
+      </c>
+    </row>
+    <row r="995" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A995" s="3" t="s">
+        <v>2092</v>
+      </c>
+      <c r="B995" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C995" s="3" t="s">
+        <v>2093</v>
+      </c>
+    </row>
+    <row r="996" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A996" s="3" t="s">
+        <v>2094</v>
+      </c>
+      <c r="B996" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C996" s="3" t="s">
+        <v>2095</v>
+      </c>
+    </row>
+    <row r="997" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A997" s="3" t="s">
+        <v>2096</v>
+      </c>
+      <c r="B997" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C997" s="3" t="s">
+        <v>2097</v>
+      </c>
+    </row>
+    <row r="998" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A998" s="3" t="s">
+        <v>2098</v>
+      </c>
+      <c r="B998" s="3" t="s">
+        <v>2099</v>
+      </c>
+      <c r="C998" s="3" t="s">
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="999" spans="1:3" ht="270" x14ac:dyDescent="0.25">
+      <c r="A999" s="3" t="s">
+        <v>2101</v>
+      </c>
+      <c r="B999" s="3" t="s">
+        <v>2102</v>
+      </c>
+      <c r="C999" s="3" t="s">
+        <v>2103</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A1000" s="3" t="s">
+        <v>2104</v>
+      </c>
+      <c r="B1000" s="3" t="s">
+        <v>2105</v>
+      </c>
+      <c r="C1000" s="3" t="s">
+        <v>2106</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:3" ht="105" x14ac:dyDescent="0.25">
+      <c r="A1001" s="3" t="s">
+        <v>2107</v>
+      </c>
+      <c r="B1001" s="3" t="s">
+        <v>2108</v>
+      </c>
+      <c r="C1001" s="3" t="s">
+        <v>2109</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1002" s="3" t="s">
+        <v>2110</v>
+      </c>
+      <c r="B1002" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C1002" s="3" t="s">
+        <v>2111</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1003" s="3" t="s">
+        <v>2112</v>
+      </c>
+      <c r="B1003" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C1003" s="3" t="s">
+        <v>2113</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:3" ht="90" x14ac:dyDescent="0.25">
+      <c r="A1004" s="3" t="s">
+        <v>2114</v>
+      </c>
+      <c r="B1004" s="3" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C1004" s="3" t="s">
+        <v>2116</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A1005" s="3" t="s">
+        <v>2117</v>
+      </c>
+      <c r="B1005" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="C1005" s="3" t="s">
+        <v>2118</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A1006" s="3" t="s">
+        <v>2119</v>
+      </c>
+      <c r="B1006" s="3"/>
+      <c r="C1006" s="3" t="s">
+        <v>2120</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1007" s="3" t="s">
+        <v>2121</v>
+      </c>
+      <c r="B1007" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C1007" s="3" t="s">
+        <v>2122</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1008" s="3" t="s">
+        <v>2123</v>
+      </c>
+      <c r="B1008" s="3"/>
+      <c r="C1008" s="3" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1009" s="3" t="s">
+        <v>2125</v>
+      </c>
+      <c r="B1009" s="3"/>
+      <c r="C1009" s="3" t="s">
+        <v>2126</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1010" s="3" t="s">
+        <v>2127</v>
+      </c>
+      <c r="B1010" s="3"/>
+      <c r="C1010" s="3" t="s">
+        <v>2128</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1011" s="3" t="s">
+        <v>2129</v>
+      </c>
+      <c r="B1011" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C1011" s="3" t="s">
+        <v>2130</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1012" s="3" t="s">
+        <v>2131</v>
+      </c>
+      <c r="B1012" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C1012" s="3" t="s">
+        <v>2132</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1013" s="3" t="s">
+        <v>2133</v>
+      </c>
+      <c r="B1013" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C1013" s="3" t="s">
+        <v>2134</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:3" ht="330" x14ac:dyDescent="0.25">
+      <c r="A1014" s="3" t="s">
+        <v>2135</v>
+      </c>
+      <c r="B1014" s="3" t="s">
+        <v>2136</v>
+      </c>
+      <c r="C1014" s="3" t="s">
+        <v>2137</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1015" s="3" t="s">
+        <v>2138</v>
+      </c>
+      <c r="B1015" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C1015" s="3" t="s">
+        <v>2139</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1016" s="3" t="s">
+        <v>2140</v>
+      </c>
+      <c r="B1016" s="3"/>
+      <c r="C1016" s="3" t="s">
+        <v>2141</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1017" s="3" t="s">
+        <v>2142</v>
+      </c>
+      <c r="B1017" s="3"/>
+      <c r="C1017" s="3" t="s">
+        <v>2143</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1018" s="3" t="s">
+        <v>2144</v>
+      </c>
+      <c r="B1018" s="3"/>
+      <c r="C1018" s="3" t="s">
+        <v>2145</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A1019" s="3" t="s">
+        <v>2146</v>
+      </c>
+      <c r="B1019" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="C1019" s="3" t="s">
+        <v>2147</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1020" s="3" t="s">
+        <v>2148</v>
+      </c>
+      <c r="B1020" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="C1020" s="3" t="s">
+        <v>2149</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A1021" s="3" t="s">
+        <v>2150</v>
+      </c>
+      <c r="B1021" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C1021" s="3" t="s">
+        <v>2151</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1022" s="3" t="s">
+        <v>2152</v>
+      </c>
+      <c r="B1022" s="3"/>
+      <c r="C1022" s="3" t="s">
+        <v>2153</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1023" s="3" t="s">
+        <v>2154</v>
+      </c>
+      <c r="B1023" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C1023" s="3" t="s">
+        <v>2155</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1024" s="3" t="s">
+        <v>2156</v>
+      </c>
+      <c r="B1024" s="3"/>
+      <c r="C1024" s="3" t="s">
+        <v>2157</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1025" s="3" t="s">
+        <v>2158</v>
+      </c>
+      <c r="B1025" s="3"/>
+      <c r="C1025" s="3" t="s">
+        <v>2159</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1026" s="3" t="s">
+        <v>2160</v>
+      </c>
+      <c r="B1026" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C1026" s="3" t="s">
+        <v>2161</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1027" s="3" t="s">
+        <v>2162</v>
+      </c>
+      <c r="B1027" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C1027" s="3" t="s">
+        <v>2163</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1028" s="3" t="s">
+        <v>2164</v>
+      </c>
+      <c r="B1028" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C1028" s="3" t="s">
+        <v>2165</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1029" s="3" t="s">
+        <v>2166</v>
+      </c>
+      <c r="B1029" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C1029" s="3" t="s">
+        <v>2167</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1030" s="3" t="s">
+        <v>2168</v>
+      </c>
+      <c r="B1030" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C1030" s="3" t="s">
+        <v>2169</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1031" s="3" t="s">
+        <v>2170</v>
+      </c>
+      <c r="B1031" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C1031" s="3"/>
+    </row>
+    <row r="1032" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A1032" s="3" t="s">
+        <v>2171</v>
+      </c>
+      <c r="B1032" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C1032" s="3" t="s">
+        <v>2172</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A1033" s="3" t="s">
+        <v>2173</v>
+      </c>
+      <c r="B1033" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="C1033" s="3" t="s">
+        <v>2174</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1034" s="3" t="s">
+        <v>2175</v>
+      </c>
+      <c r="B1034" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C1034" s="3" t="s">
+        <v>2176</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1035" s="3" t="s">
+        <v>2177</v>
+      </c>
+      <c r="B1035" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C1035" s="3" t="s">
+        <v>2178</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1036" s="3" t="s">
+        <v>2179</v>
+      </c>
+      <c r="B1036" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="C1036" s="3" t="s">
+        <v>2180</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A1037" s="3"/>
+      <c r="B1037" s="3"/>
+      <c r="C1037" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Отчёт</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>user</dc:creator>
+  <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>