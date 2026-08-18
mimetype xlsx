--- v2 (2026-07-27)
+++ v3 (2026-08-18)
@@ -2,92 +2,86 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b00000853\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b00004215\Desktop\ЛЕШИН ОТЧЕТ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="14445"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="15735" windowHeight="12090"/>
   </bookViews>
   <sheets>
     <sheet name="Отчёт" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2832" uniqueCount="2182">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2896" uniqueCount="2221">
   <si>
     <t>Наименование ОТС</t>
   </si>
   <si>
+    <t>Категоря товара</t>
+  </si>
+  <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>ООО "ОМА"</t>
   </si>
   <si>
     <t>д Дворицкая Слобода,  , 107-11</t>
   </si>
   <si>
-    <t>Закрытое акционерное общество "САНТЕХОБОРУДОВАНИЕ"</t>
-[...7 lines deleted...]
-  <si>
     <t>Открытое акционерное общество "МИНСКДРЕВ"</t>
   </si>
   <si>
     <t>Деревянные окна и двери</t>
   </si>
   <si>
     <t>Город Минск, Улица Соцалистическая,  д.20</t>
   </si>
   <si>
     <t>Закрытое акционерное общество "1000 МЕЛОЧЕЙ"</t>
   </si>
   <si>
     <t>Качели садовые, мебель садовая, кровати раскладные;Санитарно-техническое оборудование;Светильники</t>
   </si>
   <si>
     <t>Город Минск, Площадь Калинина,  д.1, кв.ком.1а</t>
   </si>
   <si>
     <t>Торговое республиканское унитарное предприятие "Кирмаш"</t>
   </si>
   <si>
     <t>Мебель</t>
   </si>
   <si>
     <t>220116 г. Минск пр. Дзержинского,100</t>
@@ -98,50 +92,59 @@
   <si>
     <t>Обои</t>
   </si>
   <si>
     <t>Город Гомель, Улица Севастопольская,  д.45</t>
   </si>
   <si>
     <t>Торговое коммунальное унитарное предприятие "Универмаг Беларусь"</t>
   </si>
   <si>
     <t>Газовые или электрические плиты;газоэлектрические плиты;встраиваемые панели (столы);встраиваемые духовки;воздухоочистители;вытяжки;Изделия из натуральной кожи;Качели садовые;мебель садовая;кровати раскладные;Ковры;ковровые изделия;Комплекты белья постельного;Кухонные машины;мясорубки;кухонные комбайны;миксеры;шинковки;Машины стиральные;стирально-сушильные;Микроволновые печи;Обогреватели конвекторные электрические;Предметы одежды;принадлежности к одежде и прочие изделия из натурального меха;головные уборы из натурального меха;Светильники;Телевизоры;Фены для волос;Холодильники;холодильники-морозильники;морозильники;Электросоковыжималки;электросоковыжималки-шинковки;электросушилки для овощей;фруктов;грибов и ягод</t>
   </si>
   <si>
     <t>Город Минск, Улица Жилуновича,  д.4</t>
   </si>
   <si>
     <t>ЗАКРЫТОЕ АКЦИОНЕРНОЕ ОБЩЕСТВО "ВАРИА-СЕРВИС"</t>
   </si>
   <si>
     <t>Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, воздухоочистители, вытяжки;Мебель</t>
   </si>
   <si>
     <t>Г.МИНСК, УЛ.М.БОГДАНОВИЧА,53,КОМН.42,43,44,45,46,47,48</t>
   </si>
   <si>
+    <t>Закрытое акционерное общество "ПАТИО"</t>
+  </si>
+  <si>
+    <t>Бытовые приборы отопления;Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, электроплитки настольные, воздухоочистители, вытяжки;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки, электросоковыжималки, электро­соковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод;Машины стиральные, стирально-сушильные;Мебель;Микроволновые печи;Ноутбуки, персональные мини-компьютеры, мини-ПК, мониторы, моноблоки, сервера, системные блоки, системы хранения данных, интерактивные панели;Телевизоры;Холодильники, холодильники-морозильники, морозильники</t>
+  </si>
+  <si>
+    <t>Минская обл., р-н Минский, Ждановичский с/с, Деревня Тарасово , кв.503.1</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "СТАРТ-Х"</t>
   </si>
   <si>
     <t>Изделия из натуральной кожи;Комплекты белья постельного;Предметы одежды, принадлежности к одежде и прочие изделия из натурального меха, головные уборы из натурального меха;Светильники;Фены для волос</t>
   </si>
   <si>
     <t>Город Минск, Улица Долгобродская,  д.26, кв.1</t>
   </si>
   <si>
     <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЭЛЕКТРОСЕРВИС И КО"</t>
   </si>
   <si>
     <t>Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, электроплитки настольные, воздухоочистители, вытяжки</t>
   </si>
   <si>
     <t>Город Минск, Проспект Независимости,  д.179, кв.17-1</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ГеосИдеал"</t>
   </si>
   <si>
     <t>Минская обл., р-н Смолевичский, Плисский с/с, Поселок сельского типа Октябрьский ,  д.11, кв.51</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Козловский Ярослав Ярославович</t>
@@ -191,50 +194,56 @@
   <si>
     <t>Город Минск, Улица Я.Коласа,  д.37, кв.47</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Файнкурс"</t>
   </si>
   <si>
     <t>г.Минск, пр-т Независимости,85г, оф.99</t>
   </si>
   <si>
     <t>Торговое унитарное предприятие "Торговый дом Коминтерн-М"</t>
   </si>
   <si>
     <t>Предметы одежды, принадлежности к одежде и прочие изделия из натурального меха, головные уборы из натурального меха</t>
   </si>
   <si>
     <t>Город Минск, Переулок Рабочий,  д.1, кв.2Н</t>
   </si>
   <si>
     <t>Частное унитарное торгово-производственное предприятие "Тимбер-Маркет"</t>
   </si>
   <si>
     <t>Город Минск, Улица Богдановича,  д.53, кв.7а</t>
   </si>
   <si>
+    <t>Общество с дополнительной ответственностью "Летриде"</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Будславская,  д.2, кв.18А</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "ДомБелКом"</t>
   </si>
   <si>
     <t>Домокомплекты, сборные деревянные сооружения и изделия</t>
   </si>
   <si>
     <t>Город Минск, Улица Стариновская,  д.37, кв.40Н</t>
   </si>
   <si>
     <t>ООО "Триовист"</t>
   </si>
   <si>
     <t>г Минск, пр. ПОБЕДИТЕЛЕЙ, 100-203</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "АЛД-Маркет"</t>
   </si>
   <si>
     <t>Ноутбуки, персональные мини-компьютеры, мини-ПК, мониторы, моноблоки, сервера, системные блоки, системы хранения данных, интерактивные панели</t>
   </si>
   <si>
     <t>г.Минск ул.Кнорина 6Б пом.5Н, к, 1</t>
   </si>
   <si>
     <t>ЧП "БАКАРД ГРУПП"</t>
@@ -302,83 +311,98 @@
   <si>
     <t>г.Минск, ул.Платонова, д.22, комн.204</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "АльС Трейдинг"</t>
   </si>
   <si>
     <t>Шины легковые, легкогрузовые</t>
   </si>
   <si>
     <t>Город Минск, Улица Гурского,  д.46, кв.1/15-7</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "Двери Дом"</t>
   </si>
   <si>
     <t>Город Минск, Улица Сурганова,  д.88, кв.2</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Территория сна"</t>
   </si>
   <si>
     <t>Город Минск, Улица Каменногорская,  д.47,  корп.143а</t>
   </si>
   <si>
+    <t>Торговое унитарное предприятие "Керамин-Столица Инвест"</t>
+  </si>
+  <si>
+    <t>Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры)</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Осиповичская,  д.16, кв.2 (КОМ.10)</t>
+  </si>
+  <si>
     <t>ООО "Сильный пол"</t>
   </si>
   <si>
     <t>г Минск, ул. ИРИНОВСКАЯ, 19-каб.4</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью  "Двери Проф Монтаж"</t>
+  </si>
+  <si>
+    <t>Деревянные окна и двери;Мебель</t>
+  </si>
+  <si>
+    <t>Минская обл., р-н Минский, Папернянский с/с, Деревня Дубовляны , кв.71.104</t>
+  </si>
+  <si>
     <t>Частное торгово-производственное унитарное предприятие "ТехноИндустрия"</t>
   </si>
   <si>
     <t>Мотовелотовары;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки</t>
   </si>
   <si>
     <t>г.Минск, ул.Казинца, д.11А офис Б-401</t>
   </si>
   <si>
     <t>Частное производственно-торговое унитарное предприятие "Хоум Трэйд"</t>
   </si>
   <si>
     <t>Город Минск, Улица Западная,  д.13, кв.287</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Мельченко Владимир Владимирович</t>
   </si>
   <si>
     <t>Город Минск, Улица Руссиянова,  д.3,  корп.1, кв.533</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "ЖеКоСтрой"</t>
   </si>
   <si>
-    <t>Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры)</t>
-[...1 lines deleted...]
-  <si>
     <t>г.Минск, ул.Руссиянова,д.26, кв.56</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Карат Технолоджи"</t>
   </si>
   <si>
     <t>Мотовелотовары</t>
   </si>
   <si>
     <t>Город Минск, Улица Свердлова,  д.11, кв.326г</t>
   </si>
   <si>
     <t>Частное торгово-производственное унитарное предприятие "Шуфляда"</t>
   </si>
   <si>
     <t>Город Минск, Улица Стадионная,  д.9, кв.20</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Дверной Салон"</t>
   </si>
   <si>
     <t>Город Минск, Улица Сурганова,  д.88, кв.8 (комната 2)</t>
   </si>
   <si>
     <t>Республиканское производственно-торговое унитарное предприятие "Управляющая компания холдинга "Белорусская цементная компания"</t>
@@ -479,857 +503,881 @@
   <si>
     <t>Город Минск, Улица Монтажников,  д.39, кв.4</t>
   </si>
   <si>
     <t>ООО "ГазТеплоТорг"</t>
   </si>
   <si>
     <t>г Минск, ул. МАТУСЕВИЧА, 64-151</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "АвтоБНП"</t>
   </si>
   <si>
     <t>Город Минск, Проспект Победителей,  д.51,  корп.2, кв.35</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "МеталлГруппТрейд"</t>
   </si>
   <si>
     <t>Витебская обл., р-н Оршанский, Город ОРША, Улица Владимира Ленина,  д.244М</t>
   </si>
   <si>
     <t>Унитарное предприятие "Торговый дом АТЛАНТ"</t>
   </si>
   <si>
+    <t>Холодильники;холодильники-морозильники;морозильники</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Тимирязева,  д.15,  корп.1, кв.каб.9</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "КОБА-групп"</t>
+  </si>
+  <si>
+    <t>Санитарно-техническое оборудование</t>
+  </si>
+  <si>
+    <t>Улица Ваупшасова,  д.10, кв.131</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "7745 Большой магазин"</t>
+  </si>
+  <si>
+    <t>Мотовелотовары;Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, воздухоочистители, вытяжки;Деревянные окна и двери;Изделия из натуральной кожи;Ковры, ковровые изделия;Комплекты белья постельного;Домокомплекты, сборные деревянные сооружения и изделия;Котлы отопительные газовые;Котлы пеллетные, горелки пеллетные;Котлы электрические отопительные;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки;Ламинированные напольные покрытия;Машины стиральные, стирально-сушильные;Мебель;Металлические двери;Микроволновые печи;Обогреватели конвекторные электрические;Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры);Предметы одежды, принадлежности к одежде и прочие изделия из натурального меха, головные уборы из натурального меха;Санитарно-техническое оборудование;Светильники;Телевизоры;Фены для волос;Холодильники, холодильники-морозильники, морозильники;Шины легковые, легкогрузовые;Электросоковыжималки, электросоковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод</t>
+  </si>
+  <si>
+    <t>г. Минск, ул. Кнорина, д. 50, корп. 23, к. 158</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "СКЛАД КОТЛОВ"</t>
+  </si>
+  <si>
+    <t>г.Минск,ул.Зм.Бядули д.13 ком.31</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Эко Дан-Групп"</t>
+  </si>
+  <si>
+    <t>Город Минск, Проспект Партизанский,  д.8,  корп.2, кв.пом.7(каб.51)</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Лидерсталь"</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Кульман,  д.9, кв.163-2, 6 этаж</t>
+  </si>
+  <si>
+    <t>ООО "КилПри"</t>
+  </si>
+  <si>
+    <t>г Минск, ул. КОРЖЕНЕВСКОГО, 12/А-каб.305</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "ВАВИ мебель"</t>
+  </si>
+  <si>
+    <t>МИНСКАЯ обл., р-н МИНСКИЙ, ХАТЕЖИНСКИЙ с/с, Агрогородок ХАТЕЖИНО, Улица Центральная,  д.18Б,  корп.1, кв.51/90-1</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Смолком Камин"</t>
+  </si>
+  <si>
+    <t>Г.МИНСК,УЛ.ЧЕРНЫШЕВСКОГО,10а,КАБ.602</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Вудлайн ПаркетМ"</t>
+  </si>
+  <si>
+    <t>г.Минск, пр-т Независимости 177, Офис 32</t>
+  </si>
+  <si>
+    <t>ИНДИВИДУАЛЬНЫЙ ПРЕДПРИНИМАТЕЛЬ БАХАР ИРИНА ВИКЕНТЬЕВНА</t>
+  </si>
+  <si>
+    <t>Г.МИНСК, УЛ.ИЛИМСКАЯ, 21, КВ.16</t>
+  </si>
+  <si>
+    <t>ООО "БЕЛХАЙЛЕР"</t>
+  </si>
+  <si>
+    <t>г Минск,  СТЕБЕНЕВА, 2А-21</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью  "Вива Прайд"</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Тимирязева,  д.65,  корп.а, кв.215</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Диван Диваныч-М"</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Жилуновича,  д.15, кв.308</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "КаркасСервисБай"</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Тимирязева,  д.65б, кв.1</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Любимый интерьер"</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Коржа,  д.16, кв.33</t>
+  </si>
+  <si>
+    <t>ООО "Дом котлов"</t>
+  </si>
+  <si>
+    <t>г Минск, ул. КАЛИНОВСКОГО, 3-5Н</t>
+  </si>
+  <si>
+    <t>Частное унитарное предприятие "АВ эталон плюс"</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Болеслава Берута,  д.17,  корп.1, кв.44</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Новотрэнд"</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица М.Богдановича,  д.155А, кв.301А</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Бани Тихая гавань"</t>
+  </si>
+  <si>
+    <t>Домокомплекты;сборные деревянные сооружения и изделия</t>
+  </si>
+  <si>
+    <t>Витебская обл., р-н Глубокский, Город Глубокое, Улица Железнодорожная,  д.6/1, кв.3</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "ПРОФЛЮКСКОМПЛЕКТ"</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Петра Мстиславца,  д.3, кв.239</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "ЛАВАРДИ К"</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Руссиянова,  д.3,  корп.1, кв.326-А/32</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "ТрейдМарт"</t>
+  </si>
+  <si>
+    <t>Бытовые приборы отопления;Мотовелотовары;Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, электроплитки настольные, воздухоочистители, вытяжки;Качели садовые, мебель садовая, кровати раскладные;Котлы отопительные, водогрейные твердотопливные, пеллетные, горелки пеллетные.;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки, электросоковыжималки, электро­соковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод;Машины стиральные, стирально-сушильные;Мебель;Микроволновые печи;Ноутбуки, персональные мини-компьютеры, мини-ПК, мониторы, моноблоки, сервера, системные блоки, системы хранения данных, интерактивные панели;Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры);Санитарно-техническое оборудование;Светильники;Сумки женские, мужские, деловые, дорожные из натуральной кожи, портфели деловые из натуральной кожи;Телевизоры;Фены для волос;Холодильники, холодильники-морозильники, морозильники;Чемоданы;Шины легковые, легкогрузовые</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Левкова,  д.41/2, кв.201</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "ЗИКМЕС"</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Гамарника,  д.30, кв.офис 405</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "ЗУМ Тех"</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Мележа,  д.1, кв.1511</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Модульная мебель"</t>
+  </si>
+  <si>
+    <t>Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки;Микроволновые печи;Холодильники, холодильники-морозильники, морозильники;Электросоковыжималки, электросоковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод</t>
+  </si>
+  <si>
+    <t>Город Минск, Проспект Мира,  д.1, кв.228</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "МЧ75"</t>
+  </si>
+  <si>
+    <t>МИНСКАЯ обл., р-н МИНСКИЙ, ЩОМЫСЛИЦКИЙ с/с, Агрогородок ОЗЕРЦО, Тракт Меньковский,  д.2, кв.620</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "ИмпортРитейл"</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Берута,  д.3Б, кв.814</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "ИМ"</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Кузьмы Минина,  д.23, кв.204</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "ОВКБел"</t>
+  </si>
+  <si>
+    <t>Город Минск, Проспект Газеты "Звязда",  д.47, кв.803</t>
+  </si>
+  <si>
+    <t>ООО "ТК Кухня"</t>
+  </si>
+  <si>
+    <t>г Минск, ул. АЭРОДРОМНАЯ, 28-217</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "КровляДизайн Плюс"</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Будславская,  д.23,  корп.1, кв.10</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Вудшайн"</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Ольшевского,  д.20, кв.оф.35</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью 7Бади</t>
+  </si>
+  <si>
+    <t>Город Минск, Проспект Дзержинского,  д.92, кв.200</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Любимые Двери"</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Петра Мстиславца,  д.24, кв.155</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "ВларсБел"</t>
+  </si>
+  <si>
+    <t>Город Минск, Переулок 2-й Васнецова,  д.11, кв.пом. 35</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "ЮСДТехно"</t>
+  </si>
+  <si>
+    <t>Деревянные окна и двери;Металлические двери</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица К. Туровского,  д.20, кв.149</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Н-ДИЗАЙН"</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Сергея Есенина,  д.130, кв.3</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "ТСД-ЭКСПОРТ НЬЮ"</t>
+  </si>
+  <si>
+    <t>Металлические двери</t>
+  </si>
+  <si>
+    <t>Минская обл., р-н Минский, Луговослободской с/с, Поселок сельского типа Привольный, Улица Мира,  д.53,  корп.3</t>
+  </si>
+  <si>
+    <t>ООО "Девайс Соло"</t>
+  </si>
+  <si>
+    <t>г Минск, ул. ЯКУБОВА, 10-13</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Ликвид Лаб Компани"</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Гало,  д.76, кв.119</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "МодБелХоум"</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Уманская,  д.54, кв.147</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Зубр-Гарант"</t>
+  </si>
+  <si>
+    <t>Город Минск, Тракт Логойский,  д.22А, кв.44, оф, 8</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Брайтсэйлс"</t>
+  </si>
+  <si>
+    <t>Город Минск Тимирязева,  д.67, кв.525</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Комлюкс"</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Восточная,  д.125, кв.121</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Белфермер-торг"</t>
+  </si>
+  <si>
+    <t>Город Минск, Проспект Партизанский,  д.8,  корп.7, кв.97</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Мягкий Комфорт"</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Железнодорожная,  д.33А, кв.402</t>
+  </si>
+  <si>
+    <t>ООО "Сюжет Мебель"</t>
+  </si>
+  <si>
+    <t>г Минск, ул. МАКСИМА ГОРЕЦКОГО, 14-503(каб.3</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "ВелоДом"</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Тимирязева,  д.9</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Сова Лайт"</t>
+  </si>
+  <si>
+    <t>Бытовые приборы отопления;Мотовелотовары;Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, электроплитки настольные, воздухоочистители, вытяжки;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки, электросоковыжималки, электро­соковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод;Средства малой механизации</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Берута,  д.3Б, кв.ком. 73 (пом. 9г)</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью  "Вита Элеганте"</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Тимирязева,  д.123,  корп.2, кв.355/1</t>
+  </si>
+  <si>
+    <t>ООО "АльдиШоп"</t>
+  </si>
+  <si>
+    <t>г Минск, пр. НЕЗАВИСИМОСТИ, 85Г-87</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "ХАОС ГРУПП"</t>
+  </si>
+  <si>
+    <t>Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки, электросоковыжималки, электро­соковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод;Мебель;Санитарно-техническое оборудование;Фены для волос;Холодильники, холодильники-морозильники, морозильники</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Домбровская,  д.9, кв.12.2.3.1</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Тагамото"</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Солтыса,  д.187А, кв.20</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "РОМАР-МЕБЕЛЬ"</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Притыцкого,  д.29, кв.183</t>
+  </si>
+  <si>
+    <t>ООО "Счастливый клиент "</t>
+  </si>
+  <si>
+    <t>г Минск, ул. КРОПОТКИНА, 89-28</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "ТимберКинг"</t>
+  </si>
+  <si>
+    <t>Город Минск, Проезд Бетонный,  д.19А, кв.5</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Домиус"</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Червякова,  д.60, кв.179</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Мебель 24"</t>
+  </si>
+  <si>
+    <t>Город Минск, Проспект НЕЗАВИСИМОСТИ,  д.186, кв.1001</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Дизайн и Комфорт"</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Одоевского,  д.115А, кв.пом.225</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Дрими Тим Ритейл"</t>
+  </si>
+  <si>
+    <t>Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки, электросоковыжималки, электро­соковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод</t>
+  </si>
+  <si>
+    <t>Город Минск, Переулок 3-й Можайского,  д.11, кв.109</t>
+  </si>
+  <si>
+    <t>ООО "ДИП МОЛЛ"</t>
+  </si>
+  <si>
+    <t>г Минск, ул. КАМЕННОГОРСКАЯ, 47-45</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "СипСтройДом"</t>
+  </si>
+  <si>
+    <t>Город Минск, Другое Минская кольцевая автомобильная дорога,  д.303, кв.409ООу1979111</t>
+  </si>
+  <si>
+    <t>ООО "Грацит"</t>
+  </si>
+  <si>
+    <t>г Минск, ул. ШЕСТАЯ ЛИНИЯ 2-Я, 11-6а-8-1</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "ЧИВЭБГРУПП"</t>
+  </si>
+  <si>
+    <t>Мотовелотовары;Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, электроплитки настольные, воздухоочистители, вытяжки;Котлы отопительные, водогрейные твердотопливные, пеллетные, горелки пеллетные.;Машины стиральные, стирально-сушильные;Микроволновые печи;Средства малой механизации;Ноутбуки, персональные мини-компьютеры, мини-ПК, мониторы, моноблоки, сервера, системные блоки, системы хранения данных, интерактивные панели;Телевизоры;Холодильники, холодильники-морозильники, морозильники</t>
+  </si>
+  <si>
+    <t>Гродненская обл., р-н Ошмянский, Город Ошмяны, Улица Советская,  д.106, кв.11</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Мебстор плюс"</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Стариновская,  д.15, кв.9Н</t>
+  </si>
+  <si>
+    <t>ООО "МаркетСтройСервис"</t>
+  </si>
+  <si>
+    <t>г Минск, пр. ПАРТИЗАНСКИЙ, 19-2н</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Двери Дориан"</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Сурганова,  д.88, кв.1</t>
+  </si>
+  <si>
+    <t>ООО "АЛВИгард"</t>
+  </si>
+  <si>
+    <t>г Минск, ул. СЕРГЕЯ ЕСЕНИНА, 74-26</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "СМ Моло"</t>
+  </si>
+  <si>
+    <t>Город Минск Сухаревская,  д.26, кв.308</t>
+  </si>
+  <si>
+    <t>Частное предприятие "Дверибери"</t>
+  </si>
+  <si>
+    <t>г Минск, ул. НОВОВИЛЕНСКАЯ, 39-390</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "ПОДКОВАТРЕЙД"</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Уманская,  д.54, кв.пав.102</t>
+  </si>
+  <si>
+    <t>Индивидуальный предприниматель Бука Анна Васильевна</t>
+  </si>
+  <si>
+    <t>Город Минск, Тракт Игуменский,  д.36, кв.кв 8</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "ПраймМодульСтрой"</t>
+  </si>
+  <si>
+    <t>Город Минск, Проспект Дзержинского,  д.15, кв.843</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Синий ветер"</t>
+  </si>
+  <si>
+    <t>Мотовелотовары;Ковры, ковровые изделия;Машины стиральные, стирально-сушильные;Средства малой механизации;Ноутбуки, персональные мини-компьютеры, мини-ПК, мониторы, моноблоки, сервера, системные блоки, системы хранения данных, интерактивные панели;Предметы одежды, принадлежности к одежде и прочие изделия из натурального меха, головные уборы из натурального меха;Светильники;Фены для волос</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Ольшевского, д. 24,пом.7а, каб. 7а-1-29</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Общество с ограниченной ответственностью "Статус пространство"</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Некрасова,  д.114, кв.офис 84, комн. 2-3</t>
+  </si>
+  <si>
+    <t>ИП Бельская Жанна Викторовна</t>
+  </si>
+  <si>
+    <t>г Минск, пр. ПУШКИНА, 51-28</t>
+  </si>
+  <si>
+    <t>ООО "Ривови Прайм"</t>
+  </si>
+  <si>
+    <t>г Минск, пер. МОЖАЙСКОГО 3-Й, 11-109</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Интерьер Глобал"</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Братская,  д.13, кв.279</t>
+  </si>
+  <si>
+    <t>ООО "Моно Мебель"</t>
+  </si>
+  <si>
+    <t>г Минск, ул. НОВОВИЛЕНСКАЯ, 29-175</t>
+  </si>
+  <si>
+    <t>ООО "ТанатСервис"</t>
+  </si>
+  <si>
+    <t>г Минск, ул. ВЕРЫ ХОРУЖЕЙ, 6А-117 (5Н)</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "ПремиумМодульБел"</t>
+  </si>
+  <si>
+    <t>Город Минск, Проспект ЛЮБИМОВА,  д.39, кв.1Н</t>
+  </si>
+  <si>
+    <t>ООО "Софтмодерн"</t>
+  </si>
+  <si>
+    <t>г Минск, ул. ЛЕВКОВА, 9-42</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Модулайф"</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Лученка,  д.27,  корп.1, кв.1</t>
+  </si>
+  <si>
+    <t>ООО "Мебельное ателье Лайлимо"</t>
+  </si>
+  <si>
+    <t>г Минск, ул. МАТУСЕВИЧА, 35-3-4</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Мебельный Свет"</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Каменногорская,  д.3, кв.214</t>
+  </si>
+  <si>
+    <t>ООО "ДКМ-ШОП"</t>
+  </si>
+  <si>
+    <t>г Минск, ул. ФИЛИМОНОВА, 25Б-510 (4А)</t>
+  </si>
+  <si>
+    <t>ООО "МВЕЛО"</t>
+  </si>
+  <si>
+    <t>г Минск, ул. ОЛЕШЕВА, 9-5</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью СОКИДА АЛЬФА</t>
+  </si>
+  <si>
+    <t>Город Минск, Проспект Дзержинского,  д.131, кв.634</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "ЛиТиМа и Ко"</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Некрасова,  д.114, кв.84</t>
+  </si>
+  <si>
+    <t>Частное торговое унитарное предприятие "Диванушка"</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Пономаренко,  д.35А, кв.208</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственность "УЗОР СТИЛЯ"</t>
+  </si>
+  <si>
+    <t>Город Минск, Проспект Независимости,  д.177, кв.23</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Алиса Мебель"</t>
+  </si>
+  <si>
+    <t>Индивидуальный предприниматель Сирош Анастасия Сергеевна</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Герасименко,  д.1, кв.135</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Веритас Студио"</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Стариновская,  д.15, кв.6Н</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "ШАТ-Про"</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Формула каркасного дома"</t>
+  </si>
+  <si>
+    <t>Город Минск, Проспект Газ."Звязда,  д.16, кв.29</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Китчен Фикс"</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Научно-производственно-коммерческий центр "Интекс"</t>
+  </si>
+  <si>
+    <t>г.Брест, ул.Старозадворская,д.4</t>
+  </si>
+  <si>
+    <t>Открытое акционерное общество "Локон"</t>
+  </si>
+  <si>
+    <t>г.Брест, ул.Мицкевича д.35</t>
+  </si>
+  <si>
+    <t>Государственное лесохозяйственное учреждение "Пружанский лесхоз"</t>
+  </si>
+  <si>
+    <t>г.Пружаны ул.Горина-Коляды,9</t>
+  </si>
+  <si>
+    <t>Открытое акционерное общество "Березастройматериалы"</t>
+  </si>
+  <si>
+    <t>БРЕСТСКАЯ обл., р-н БЕРЁЗОВСКИЙ, Город БЕРЁЗА, Улица Комсомольская,  д.25</t>
+  </si>
+  <si>
+    <t>открытое акционерное общество "Остромечево"</t>
+  </si>
+  <si>
+    <t>Брестский р-он п.Остромечево пл.Октябрьская,2</t>
+  </si>
+  <si>
+    <t>Государственное опытное лесхозяйственное учреждение "Кобринский опытный лесхоз"</t>
+  </si>
+  <si>
+    <t>УЛ.СОВЕТСКАЯ,ДОМ 79,Г.КОБРИН,БРЕСТСКАЯ ОБЛАСТЬ,РЕСПУБЛИКА БЕ</t>
+  </si>
+  <si>
+    <t>ОТКРЫТОЕ АКЦИОНЕРНОЕ ОБЩЕСТВО "КОБРИН-ДИЗАЙН"</t>
+  </si>
+  <si>
+    <t>г.Кобрин, пер.Островлянский,8 'А'</t>
+  </si>
+  <si>
+    <t>Ляховичское районное потребительское общество</t>
+  </si>
+  <si>
+    <t>Брестская обл.,г.Ляховичи, ул.Титовича,2</t>
+  </si>
+  <si>
+    <t>Дрогичинское районное потребительское общество</t>
+  </si>
+  <si>
+    <t>Г.ДРОГИЧИН УЛ ЛЕНИНА.136</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Уют"</t>
+  </si>
+  <si>
+    <t>Брестская область,г.Кобрин,ул.Первомайская,д.17.</t>
+  </si>
+  <si>
+    <t>Ивацевичское РайПО</t>
+  </si>
+  <si>
+    <t>г Ивацевичи, ул. ЗАСЛОНОВА, 6</t>
+  </si>
+  <si>
+    <t>ОАО "Ивацевичдрев"</t>
+  </si>
+  <si>
+    <t>г Ивацевичи, ул. ЗАГОРОДНАЯ, 2</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Свитязь"</t>
+  </si>
+  <si>
+    <t>г.Пинск ул.Космонавтов д.12</t>
+  </si>
+  <si>
+    <t>Торговое унитарное предприятие "Пинская межрайонная торговая база"</t>
+  </si>
+  <si>
+    <t>Брестская область, г. Пинск, ул. Базовая, д. 16</t>
+  </si>
+  <si>
+    <t>Коммунальное унитарное торговое предприятие "Дом торговли "Радуга" г.Барановичи</t>
+  </si>
+  <si>
+    <t>Мотовелотовары;Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, воздухоочистители, вытяжки;Изделия из натуральной кожи;Ковры, ковровые изделия;Комплекты белья постельного;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки;Машины стиральные, стирально-сушильные;Мебель;Микроволновые печи;Средства малой механизации;Обогреватели конвекторные электрические;Предметы одежды, принадлежности к одежде и прочие изделия из натурального меха, головные уборы из натурального меха;Светильники;Телевизоры;Фены для волос;Холодильники, холодильники-морозильники, морозильники;Электросоковыжималки, электросоковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод</t>
+  </si>
+  <si>
+    <t>225320 г.БАРАНОВИЧИ УЛ.СОВЕТСКАЯ 65</t>
+  </si>
+  <si>
+    <t>Частное унитарное производственное предприятие "ЯВИД"</t>
+  </si>
+  <si>
+    <t>Брестская обл., р-н Барановичский, Город Барановичи, Улица Вильчковского,  д.182В</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "РЕСПУБЛИКАНСКИЙ САНАТОРИЙ "БЕЛАЯ ВЕЖА" ДЛЯ ВЕТЕРАНОВ ВОЙНЫ,ТРУДА И ИНВАЛИДОВ"</t>
+  </si>
+  <si>
+    <t>Услуги по санаторно-курортному лечению</t>
+  </si>
+  <si>
+    <t>ПОС.ПРИОЗЕРСКИЙ</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Диприз"</t>
+  </si>
+  <si>
+    <t>Барановичский р-н Малаховецкий с/с 31, 0,3 км севернее д.Гли</t>
+  </si>
+  <si>
+    <t>МАЛОРИТСКОЕ РАЙОННОЕ ПОТРЕБИТЕЛЬСКОЕ ОБЩЕСТВО</t>
+  </si>
+  <si>
+    <t>УЛ.ЛЕНИНА 15</t>
+  </si>
+  <si>
+    <t>Общество с дополнительной ответственностью "ЮМА"</t>
+  </si>
+  <si>
+    <t>г.Барановичи ул.Пролетарская 48 А</t>
+  </si>
+  <si>
+    <t>САНАТОРИЙ "МАГИСТРАЛЬНЫЙ "ТРАНСПОРТНОЕ РЕСПУБЛИКАНСКОЕ УНИТАРНОЕ ПРЕДПРИЯТИЕ "БАРАНОВИЧСКОГО ОТДЕЛЕНИЯ БЕЛОРУССКОЙ ЖЕЛЕЗНОЙ ДОРОГИ".</t>
+  </si>
+  <si>
+    <t>225410 г.Барановичи ул.Гаевая 61</t>
+  </si>
+  <si>
+    <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЛеТаМа"</t>
+  </si>
+  <si>
+    <t>г. Брест, ул. Фортечная, 61</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "ВЕГАС"</t>
+  </si>
+  <si>
+    <t>Город Брест, Улица Лейтенанта Рябцева,  д.118,  корп.В</t>
+  </si>
+  <si>
+    <t>Частное производственно-торговое унитарное предприятие "Альфард"</t>
+  </si>
+  <si>
+    <t>г.Иваново ул.Строителей,11</t>
+  </si>
+  <si>
+    <t>Закрытое акционерное общество "Строительно-торговая компания" СТРОЙИНВЕСТ"</t>
+  </si>
+  <si>
+    <t>Качели садовые, мебель садовая, кровати раскладные;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки;Ламинированные напольные покрытия;Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры);Санитарно-техническое оборудование;Электросоковыжималки, электросоковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод</t>
+  </si>
+  <si>
+    <t>Брестская обл., Город Барановичи, Улица Хлебная,  д.5</t>
+  </si>
+  <si>
+    <t>Индивидуальный предприниматель Трофимова Елена Григорьевна</t>
+  </si>
+  <si>
+    <t>Город Брест, Улица Широкая,  д.11, кв.2</t>
+  </si>
+  <si>
+    <t>ИП  Хмилевский Дмитрий Петрович</t>
+  </si>
+  <si>
+    <t>г Дрогичин, ул. ВИШНЁВАЯ, 1-3</t>
+  </si>
+  <si>
+    <t>Частное унитарное торговое предприятие "Хаспер"</t>
+  </si>
+  <si>
+    <t>Брестская обл., р-н Пинский, Оснежицкий с/с, Деревня Галево, Улица Пинская,  д.23</t>
+  </si>
+  <si>
+    <t>ИП Свитич Татьяна Николаевна</t>
+  </si>
+  <si>
     <t>Холодильники, холодильники-морозильники, морозильники</t>
   </si>
   <si>
-    <t>Город Минск, Улица Тимирязева,  д.15,  корп.1, кв.каб.9</t>
-[...775 lines deleted...]
-  <si>
     <t>Брестская обл., Город Дрогичин, Улица Васильковая,  д.11</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ ЛЕСОХОЗЯЙСТВЕННОЕ УЧРЕЖДЕНИЕ "ДРОГИЧИНСКИЙ ЛЕСХОЗ"</t>
   </si>
   <si>
     <t>Г.ДРОГИЧИН УЛ.ЮБИЛЕЙНАЯ,40</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Быцко Николай Николаевич</t>
   </si>
   <si>
     <t>Брестская обл., р-н Березовский, Город Белоозерск, Улица Новая,  д.4</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Глушаченко Наталия Владимировна</t>
   </si>
   <si>
     <t>Брестская область, г. Пинск, ул. Янищиц, д. 28, кв. 31</t>
   </si>
   <si>
     <t>Индивидуальный Предприниматель Хватюк Наталия Аркадьевна</t>
   </si>
   <si>
     <t>г.Столин ул.Ульянова д44б/37</t>
   </si>
   <si>
+    <t>Частное производственно-торговое унитарное предприятие "Ателье мебели СВ-купе"</t>
+  </si>
+  <si>
+    <t>224025, г.Брест, ул.Белорусская, д.84Б</t>
+  </si>
+  <si>
     <t>Индивидуальный предприниматель Трунов Сергей Валерьевич</t>
   </si>
   <si>
     <t>г.Лунинец,ул.Чапаева,д.59</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Быцко Оксана Михайловна</t>
   </si>
   <si>
     <t>г.Белоозерск,пр.Мира,д.8,кв.79</t>
   </si>
   <si>
     <t>Общество с дополнительной ответственностью "Промметизизделия"</t>
   </si>
   <si>
     <t>Брестская обл., р-н Барановичский, Город Барановичи, Улица Пролетарская,  д.46/4</t>
   </si>
   <si>
     <t>Совместное общество с ограниченной ответственностью "Торговая компания "БЛЭК РЭД УАЙТ"</t>
   </si>
   <si>
     <t>г.Брест, ул. Катин Бор, д. 117-2, каб.1</t>
   </si>
   <si>
     <t>Общество с дополнительной ответственностью "БУМ сервис"</t>
@@ -1604,62 +1652,74 @@
   <si>
     <t>Индивидуальный предприниматель Гайшун Борис Григорьевич</t>
   </si>
   <si>
     <t>г.Пинск ул.Солнечная, д.60 кв.5</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ИнтексРад"</t>
   </si>
   <si>
     <t>Республика Беларусь,Брестская область,г.Кобрин,пл.Свободы,д.</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "Хороший Пол"</t>
   </si>
   <si>
     <t>г.Брест, ул.Советская, 126</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "Солет Доминго"</t>
   </si>
   <si>
     <t>г. Иваново, ул. Советская, д. 103В</t>
   </si>
   <si>
+    <t>ЧАСТНОЕ ТОРГОВО-ПРОИЗВОДСТВЕННОЕ УНИТАРНОЕ ПРЕДПРИЯТИЕ "УНИСАКОМПАНИ"</t>
+  </si>
+  <si>
+    <t>225331, БАРАНОВИЧСКИЙ Р-Н, ДЕР. НОВАЯ МЫШЬ, УЛ. СЛОНИМСКАЯ,</t>
+  </si>
+  <si>
     <t>ИНДИВИДУАЛЬНЫЙ ПРЕДПРИНИМАТЕЛЬ АТЛЫГИН ВИТАЛИЙ ВЛАДИМИРОВИЧ</t>
   </si>
   <si>
     <t>220025, Г. МИНСК, УЛ. СЛОБОДСКАЯ, 117, КВ.39</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Крокер Систем"</t>
   </si>
   <si>
     <t>Брестская обл., р-н Ивацевичский, Город Ивацевичи, Улица Свердлова,  д.5</t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Слуянова Оксана Николаевна</t>
+  </si>
+  <si>
+    <t>г.Барановичи ул.Пригородная, 25</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью   "Торговая компания БРВ"</t>
   </si>
   <si>
     <t>г.Брест, ул.Катин Бор ,д.117. корпус 2,каб.2</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "Зоровавель"</t>
   </si>
   <si>
     <t>Ламинированные напольные покрытия;Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры)</t>
   </si>
   <si>
     <t>г. Столин, ул. Красноармейская д. 2Б</t>
   </si>
   <si>
     <t>Торговое унитарное предприятие "Пинскдрев-Пинск"</t>
   </si>
   <si>
     <t>г.Пинск, ул.Степная, 17/1</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Шапиро Владимир Борисович</t>
   </si>
   <si>
     <t>Город Брест, Улица Интернациональная,  д.2, кв.9</t>
@@ -1688,110 +1748,128 @@
   <si>
     <t>Брестская обл., р-н Ивацевичский, Город Ивацевичи, Улица Ленина,  д.43,  корп.0, кв.57</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Скороход Александр Васильевич</t>
   </si>
   <si>
     <t>225401,г.Барановичи,ул.Парковая,53-14</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Баранчук Наталья Иосифовна</t>
   </si>
   <si>
     <t>г. Барановичи, ул. Домейко, д. 3, кв. 61</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ВИОЛЛАДОМ"</t>
   </si>
   <si>
     <t>Ковры, ковровые изделия</t>
   </si>
   <si>
     <t>Город Брест, Бульвар Шевченко,  д.8, кв.58</t>
   </si>
   <si>
+    <t>ИНДИВИДУАЛЬНЫЙ ПРЕДПРИНИМАТЕЛЬ ЧЕРНАЯ СВЕТЛАНА ВЛАДИМИРОВНА</t>
+  </si>
+  <si>
+    <t>Г. БАРАНОВИЧИ, УЛ. Новаторов, Д. 122</t>
+  </si>
+  <si>
     <t>ИП Шушкевич Дмитрий Николаевич</t>
   </si>
   <si>
     <t>г Минск,  САВИЦКОГО, 8-109</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Владлекс"</t>
   </si>
   <si>
     <t>225411, г. Барановичи, ул. Пролетарская, 48а,пом. 1</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Рэйгрупп"</t>
   </si>
   <si>
     <t>г.Кобрин, ул. Первомайская, 151/1</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ОкнаКинг"</t>
   </si>
   <si>
     <t>Брестская обл., р-н Кобринский, Город Кобрин, Улица Интернациональная,  д.82</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Лемешонок Валерий Александрович</t>
   </si>
   <si>
     <t>Брестская область, г. Пружаны ул. Октябрьская д.54 кв.18</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Левкович Виктор Павлович</t>
   </si>
   <si>
     <t>Город Брест</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "МебельАвитак"</t>
+  </si>
+  <si>
+    <t>Брестская обл., р-н Барановичский, Город Барановичи, Улица Куйбышева,  д.42</t>
+  </si>
+  <si>
     <t>ИП ДРОЗДОВ АЛЕКСАНДР МИХАЙЛОВИЧ</t>
   </si>
   <si>
     <t>Брестская обл., р-н Барановичский, Город Барановичи, Улица ПРОМЫШЛЕННАЯ,  д.32, кв.303 А,Б</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Потоцкая Галина Михайловна</t>
   </si>
   <si>
     <t>Брестская область, г.Малорита, ул.Ленина, д.16, кв. 2</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СтройНик"</t>
   </si>
   <si>
     <t>Брестская обл., р-н Малоритский, Город Малорита советская,  д.131,  корп.в</t>
   </si>
   <si>
     <t>ИП Собко Сергей Александрович</t>
   </si>
   <si>
     <t>аг Оброво, б-р ПЕРВОМАЙСКИЙ, 4-2</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Алюминикс"</t>
+  </si>
+  <si>
+    <t>Брестская обл., р-н Барановичский, Город Барановичи, Улица Комсомольская,  д.22, кв.2</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Домоделкин"</t>
   </si>
   <si>
     <t>Город Брест, Улица Карьерная,  д.7Б, кв.2</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью"Каргоэкспорт"</t>
   </si>
   <si>
     <t>Город Брест, Улица Наганова,  д.10, кв.117</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ДАНАСА-Строй"</t>
   </si>
   <si>
     <t>БРЕСТСКАЯ обл., р-н БЕРЁЗОВСКИЙ, Город БЕРЁЗА, Улица Комсомольская,  д.3Д/16</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью  "БерезаКровля"</t>
   </si>
   <si>
     <t>БРЕСТСКАЯ обл., р-н БЕРЁЗОВСКИЙ, Город БЕРЁЗА, Улица Якова Свердлова,  д.163Л</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Ничипорук Анна Николаевна</t>
@@ -2339,50 +2417,56 @@
   <si>
     <t>ЧУП "МАКС ДИВАНИ"</t>
   </si>
   <si>
     <t>гп Боровуха, ул. АРМЕЙСКАЯ, 54-2</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СВ МОТОРС"</t>
   </si>
   <si>
     <t>г.Витебск ул. Димитрова 36/7 к.6</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Косаревский Михаил Олегович</t>
   </si>
   <si>
     <t>Витебская обл., р-н Шарковщинский, Радюковский с/с, Деревня Марки ,  д.2а</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие"Фаткулин"</t>
   </si>
   <si>
     <t>НОВОПОЛОЦК НЕФТЯНИКОВ 9,КВ.12</t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Глинский Сергей Игоревич</t>
+  </si>
+  <si>
+    <t>Витебская обл., Город Новополоцк, Улица Еронько,  д.11а, кв.18</t>
+  </si>
+  <si>
     <t>Индивидуальный предприниматель Крисенак Алексей Николаевич</t>
   </si>
   <si>
     <t>Витебская обл Чашникский р-н г.Чашники пер.Лукомльский.1</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Кирпич Александр Иванович</t>
   </si>
   <si>
     <t>211573,Витебская область,г.Городок,ул.Комсомольская,д.36,кв.</t>
   </si>
   <si>
     <t>Частное производственно-торговое унитарное предприятие "Строй-АС"</t>
   </si>
   <si>
     <t>Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, воздухоочистители, вытяжки;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки;Машины стиральные, стирально-сушильные;Микроволновые печи;Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры);Санитарно-техническое оборудование;Светильники;Фены для волос;Холодильники, холодильники-морозильники, морозильники;Электросоковыжималки, электросоковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод</t>
   </si>
   <si>
     <t>Вит.обл.г.Сенно ул.К.Маркса,48 ком.1</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Производственно-мебельный центр"</t>
   </si>
   <si>
     <t>г.Поставы,ул.Ленинская,133 Б'</t>
@@ -2642,54 +2726,54 @@
   <si>
     <t>Деревянные окна и двери;Ламинированные напольные покрытия;Мебель;Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры)</t>
   </si>
   <si>
     <t>Витебская область, г.Орша, улица 1 Мая, дом 81</t>
   </si>
   <si>
     <t>Частное предприятие "МальтаСтрой"</t>
   </si>
   <si>
     <t>Витебская обл., р-н Оршанский, Город ОРША, Переулок Крылова,  д.30, кв.3</t>
   </si>
   <si>
     <t>Частное торгово-производственное Унитарное предприятие "Стилиус"</t>
   </si>
   <si>
     <t>г, Поставы, ул. Ленинская, 102 ком. 1</t>
   </si>
   <si>
     <t>Частное предприятие "Стройтеплоком"</t>
   </si>
   <si>
     <t>г Поставы, ул. КЛЯРО, 3</t>
   </si>
   <si>
-    <t>Частное предприятие "КосмоПост"</t>
-[...2 lines deleted...]
-    <t>г Поставы, ул. КРАСНОАРМЕЙСКАЯ, 26-1</t>
+    <t>Частное торгово-производственное Унитарное предприятие "КосмоПост"</t>
+  </si>
+  <si>
+    <t>Витебская обл., г.Поставы, ул.Красноармейская, д.26, офис 1</t>
   </si>
   <si>
     <t>Частное торгово-транспортное унитарное предприятие "Витлис"</t>
   </si>
   <si>
     <t>Витебска обл.,Сенненский р-н,д.Соино, д.30</t>
   </si>
   <si>
     <t>ЧАСТНОЕ ТОРГОВОЕ УНИТАРНОЕ ПРЕДПРИЯТИЕ "КИЯТОРГ"</t>
   </si>
   <si>
     <t>Ламинированные напольные покрытия;Металлические двери</t>
   </si>
   <si>
     <t>г.Сенно ул.Октябрьская 79</t>
   </si>
   <si>
     <t>Частное производственно-торговое унитарное предприятие "КДМ-сервис плюс"</t>
   </si>
   <si>
     <t>ул.Минская,д.1а,г.Толочин,Витебская обл.</t>
   </si>
   <si>
     <t>Частное торгово-производственное унитарное предприятие "КИРСТАС-АВТО"</t>
   </si>
@@ -2819,54 +2903,54 @@
   <si>
     <t>ПОЛОЦК, УЛ.БОРОВАЯ,Д.17/4</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "Савлуков-Мебель"</t>
   </si>
   <si>
     <t>Качели садовые, мебель садовая, кровати раскладные;Мебель</t>
   </si>
   <si>
     <t>Витебск,ул.9-я Загородная,д.21</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "МеталлГрупп"</t>
   </si>
   <si>
     <t>Витебская обл., р-н Шумилинский, Поселок городского типа Шумилино, Улица Ленинская,  д.36, кв.1</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СофтДизайн"</t>
   </si>
   <si>
     <t>Витебская обл.Витебскийр-н,аг.Новка ул.Озёрная,д.3</t>
   </si>
   <si>
-    <t>ООО "ПроТорг"</t>
-[...2 lines deleted...]
-    <t>аг Вороны, ул. ЛЕНИНСКАЯ, 70/4-1г</t>
+    <t>Общество с ограниченной ответственностью "ПроТорг"</t>
+  </si>
+  <si>
+    <t>ВИТЕБСКАЯ обл., р-н ВИТЕБСКИЙ, ВОРОНОВСКИЙ с/с, Агрогородок ВОРОНЫ, Улица Ленинская,  д.70,  корп.4, кв.1г</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ВелоВитебск"</t>
   </si>
   <si>
     <t>Витебская обл., р-н Витебский, Новкинский с/с, Деревня Ступище, Улица Центральная,  д.13</t>
   </si>
   <si>
     <t>ИП Петух Валентина Петровна</t>
   </si>
   <si>
     <t>г Глубокое, ул. КОМАРОВА, 16-3</t>
   </si>
   <si>
     <t>ИП Боровик Андрей Михайлович</t>
   </si>
   <si>
     <t>г Глубокое, ул. ПРАВДЫ, 35</t>
   </si>
   <si>
     <t>Частное унитарное предприятие "Клемма Авто"</t>
   </si>
   <si>
     <t>Витебская обл., р-н Глубокский, Город Глубокое, Улица Ленина,  д.46, кв.10</t>
   </si>
@@ -2903,50 +2987,56 @@
   <si>
     <t>Общество с ограниченной ответственностью "ЛеонТехно"</t>
   </si>
   <si>
     <t>ВИТЕБСКАЯ обл., р-н ЛЕПЕЛЬСКИЙ, ГОРСКИЙ с/с, Агрогородок ГОРКИ, Улица Центральная,  д.58А</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "ЛОКСАНИД"</t>
   </si>
   <si>
     <t>г.Полоцк, ул. Мариненко,д.24,кв.38</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Фралов Дмитрий Евгеньевич</t>
   </si>
   <si>
     <t>д. Старый Двор, ул. Набережная, 14 кв. 1</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Атрахимович Елена Владимировна</t>
   </si>
   <si>
     <t>Витебская обл., р-н Поставский, Город Поставы, Улица М.Горького,  д.7</t>
   </si>
   <si>
+    <t>Частное торговое унитарное предприятие "ВеликПост"</t>
+  </si>
+  <si>
+    <t>Витебская обл., р-н Поставский, Город Поставы, Улица Красноармейская,  д.26</t>
+  </si>
+  <si>
     <t>Индивидуальный предприниматель Лисица Константин Георгиевич</t>
   </si>
   <si>
     <t>г.Витебск ул.7-я Стадионная,6</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Орлова Светлана Александровна</t>
   </si>
   <si>
     <t>Город Витебск, Улица Короткевича,  д.2, кв.100</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Киселёва Светлана Анатольевна</t>
   </si>
   <si>
     <t>Витебская обл.г.Орша,1 пер.Достоевского,8</t>
   </si>
   <si>
     <t>Частное производственно-торговое предприятие "Клеорти"</t>
   </si>
   <si>
     <t>Витебская обл., р-н Оршанский, Город ОРША</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "БелДрев-Орш"</t>
@@ -3068,56 +3158,50 @@
   <si>
     <t>Общество с ограниченной ответственностью "Рейсер ВТБ"</t>
   </si>
   <si>
     <t>Город Витебск, Улица Двинская,  д.23/В,  корп.9</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЛукомльСтрой"</t>
   </si>
   <si>
     <t>Витебская обл Чашникский р-н г.Новолукомль б-р Озмителя 10-1</t>
   </si>
   <si>
     <t>ИП Сазонова Ольга Петровна</t>
   </si>
   <si>
     <t>г Новолукомль, ул. ПАНЧУКА, 14-116</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Павликова Ольга Евгеньевна</t>
   </si>
   <si>
     <t>г.Браслав,ул.Дачная,д.18</t>
   </si>
   <si>
-    <t>Индивидуальный предприниматель Милькевич Олег Зенонович</t>
-[...4 lines deleted...]
-  <si>
     <t>ИП Мацияш Лайлимо Аманулловна</t>
   </si>
   <si>
     <t>д Янки, пер. МОЛОДЕЖНЫЙ, 2</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Карзевич Ирина Владимировна</t>
   </si>
   <si>
     <t>Витебская обл., р-н Докшицкий, Город Докшицы, Улица ЗАОЗЁРНАЯ,  д.35</t>
   </si>
   <si>
     <t>УП "Торговый Дом "Витязь"</t>
   </si>
   <si>
     <t>Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, воздухоочистители, вытяжки;Качели садовые, мебель садовая, кровати раскладные;Ковры, ковровые изделия;Котлы отопительные газовые;Котлы пеллетные, горелки пеллетные;Котлы электрические отопительные;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки;Машины стиральные, стирально-сушильные;Мебель;Микроволновые печи;Обогреватели конвекторные электрические;Санитарно-техническое оборудование;Светильники;Телевизоры;Фены для волос;Холодильники, холодильники-морозильники, морозильники;Электросоковыжималки, электросоковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод</t>
   </si>
   <si>
     <t>Город Витебск, Улица П.Бровки,  д.13а/10</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Дубовец Денис Константинович</t>
   </si>
   <si>
     <t>г.Витебск,ул.Герцена,д.16А, кв.226</t>
@@ -3503,50 +3587,56 @@
   <si>
     <t>Общество с ограниченной ответственностью "ТрансТоргБизнес"</t>
   </si>
   <si>
     <t>Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, воздухоочистители, вытяжки;Машины стиральные, стирально-сушильные;Холодильники, холодильники-морозильники, морозильники</t>
   </si>
   <si>
     <t>г.Гомель,ул.Жарковского, д.11, каб. 1-64/3</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Черношей Роман Георгиевич</t>
   </si>
   <si>
     <t>Бытовые приборы отопления</t>
   </si>
   <si>
     <t>г.Речица ул. Первомайская д.24А кв.11</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "МастерБат"</t>
   </si>
   <si>
     <t>Гомельская обл., р-н Калинковичский, Город Калинковичи, Улица Куйбышева, кв.1</t>
   </si>
   <si>
+    <t>ИНДИВИДУАЛЬНЫЙ ПРЕДПРИНИМАТЕЛЬ ТИМОШЕНКО ОЛЬГА ПАВЛОВНА</t>
+  </si>
+  <si>
+    <t>ГОМЕЛЬСКАЯ ОБЛАСТЬ  Г. КАЛИНКОВИЧИ УЛ. СОМОВА,97, КВ.4</t>
+  </si>
+  <si>
     <t>Частное предприятие "Влавади"</t>
   </si>
   <si>
     <t>г Хойники, ул. КОЛЕСНИКА, 2Ж-4</t>
   </si>
   <si>
     <t>Частное предприятие "ЮТАКОМП ТРЭЙД"</t>
   </si>
   <si>
     <t>г Хойники, ул. КАРЛА МАРКСА, 27-1-12</t>
   </si>
   <si>
     <t>ИНДИВИДУАЛЬНЫЙ ПРЕДПРИНИМАТЕЛЬ Рублевский Виталий Васильевич</t>
   </si>
   <si>
     <t>Гомельская обл., Поселок городского типа Лельчицы, Улица 9 Мая,  д.38</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Креавит Дельта"</t>
   </si>
   <si>
     <t>Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, электроплитки настольные, воздухоочистители, вытяжки;Машины стиральные, стирально-сушильные;Холодильники, холодильники-морозильники, морозильники</t>
   </si>
   <si>
     <t>Город Минск, Проспект Партизанский,  д.18а,  корп.3</t>
@@ -3635,50 +3725,56 @@
   <si>
     <t>ИП ВОСАРЕВА ИЛОНА ВАХАЕВНА</t>
   </si>
   <si>
     <t>г Чечерск, ул. СОВЕТСКАЯ, 62/а-27</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "РегионТехСнаб"</t>
   </si>
   <si>
     <t>Гомельская обл.,г.Чечерск,ул.Восточная,90,оф.2</t>
   </si>
   <si>
     <t>ООО "УниСкар"</t>
   </si>
   <si>
     <t>г Чечерск, ул. СОВЕТСКАЯ, 42/7</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "Мировые двери"</t>
   </si>
   <si>
     <t>г. Гомель,ул. 2-я Революционная, д.8, ком.01</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Гомельская тепловая компания"</t>
+  </si>
+  <si>
+    <t>г.Гомель,ул.Ильича,дом 28</t>
+  </si>
+  <si>
     <t>Частное производственное унитарное предприятие "Лига Мебели"</t>
   </si>
   <si>
     <t>РБ,Гомельская обл.,г.Жлобин,ул.Северная,4</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СтилонТрэйд"</t>
   </si>
   <si>
     <t>Гомельская обл., р-н Жлобинский, Город Жлобин, Улица Карла Маркса,  д.64-1</t>
   </si>
   <si>
     <t>ООО "ПашанаГурт"</t>
   </si>
   <si>
     <t>г Гродно, ул. МОСТОВАЯ, 39</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Юрченко Инесса Иосифовна</t>
   </si>
   <si>
     <t>г.Рогачев, ул.Халтурина, 8-1</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Ракитин Дмитрий Александрович</t>
@@ -3995,50 +4091,56 @@
   <si>
     <t>Общество с ограниченной ответственностью "Рудистройторг"</t>
   </si>
   <si>
     <t>Гомельская обл., р-н Рогачевский, Город Рогачев, Улица Сергея Кирова,  д.32</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "ВВК-гарант"</t>
   </si>
   <si>
     <t>Гомельская обл., р-н Рогачевский, Город Рогачев, Улица Константина Санникова,  д.25,  корп.Г</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Спектр рем строй "</t>
   </si>
   <si>
     <t>Гомельская обл., р-н Рогачевский, Город Рогачев, Улица Феликса Дзержинского,  д.1</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Алинфорте"</t>
   </si>
   <si>
     <t>Гомельская обл., р-н Рогачевский, Город Рогачев, Улица Володарского,  д.94, кв.2</t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Знахаренко Вячеслав Иванович</t>
+  </si>
+  <si>
+    <t>Речица, ул. Пескопольская, 9</t>
+  </si>
+  <si>
     <t>Индивидуальный предприниматель Пранкевич Людмила Леонидовна</t>
   </si>
   <si>
     <t>Город Гомель, Улица И. Мележа,  д.14, кв.51</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Воронцова Юлия Андреевна</t>
   </si>
   <si>
     <t>Гомельская обл., р-н Мозырский, Город Мозырь, Бульвар Дружбы,  д.17, кв.54</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "КиПоНа"</t>
   </si>
   <si>
     <t>Гомельская обл., р-н Мозырский, Город Мозырь, Улица Коммунальная,  д.18,  корп.у, кв.офис 2</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Простора Студия"</t>
   </si>
   <si>
     <t>Гомельская обл., р-н Мозырский, Город Мозырь, Улица Ю.Гагарина,  д.59А, кв.1</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Данилюк Дмитрий Викторович</t>
@@ -4427,56 +4529,50 @@
   <si>
     <t>Частное предприятие "Русак Г.Э."</t>
   </si>
   <si>
     <t>г Слоним, ул. СОВЕТСКАЯ, 60/в</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "Энергомикс"</t>
   </si>
   <si>
     <t>Гродненская обл., р-н Островецкий, Город ОСТРОВЕЦ, Улица Октябрьская,  д.28</t>
   </si>
   <si>
     <t>ИП Макаренко Владимир Владимирович</t>
   </si>
   <si>
     <t>г Слоним, ул. Я.КУПАЛЫ, 24-3</t>
   </si>
   <si>
     <t>Частное предприятие "Иголенька"</t>
   </si>
   <si>
     <t>г Лида, пер. 1-Й  НЕВСКОГО, 2</t>
   </si>
   <si>
-    <t>ООО"СТИЛЬЛАЙН"</t>
-[...4 lines deleted...]
-  <si>
     <t>Частное предприятие "АльфаМагер"</t>
   </si>
   <si>
     <t>г Слоним, ул. ПЕРВОМАЙСКАЯ, 17-5а</t>
   </si>
   <si>
     <t>Частное предприятие КОРАЛТРЕЙД</t>
   </si>
   <si>
     <t>г Слоним, ул. ШОССЕЙНАЯ, 67А</t>
   </si>
   <si>
     <t>ЧАСТНОЕ ПРЕДПРИЯТИЕ РЕФЛЕКСТЕХНИКС</t>
   </si>
   <si>
     <t>г Слоним, ул. 17 СЕНТЯБРЯ, 24-2</t>
   </si>
   <si>
     <t>Частное строительное унитарное предприятие "ГранитСтройСервис"</t>
   </si>
   <si>
     <t>Гродненская обл. г.п. Вороново ул. Советская, 11</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Лапа Светлана Вячеславовна</t>
@@ -5108,56 +5204,50 @@
   <si>
     <t>Общество с ограниченной ответственностью "ЛИНАР ГРУПП"</t>
   </si>
   <si>
     <t>Минская обл., р-н Минский, Поселок городского типа Мачулищи, Улица Аэродросная,  д.8</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Гречишникова Олеся Викторовна</t>
   </si>
   <si>
     <t>Минская обл., р-н Борисовский, Город Борисов, Бульвар Комарова,  д.16, кв.61</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "Пусть"</t>
   </si>
   <si>
     <t>г.Несвиж, ул.Белоpусская,3</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Исаев Андрей Владимирович</t>
   </si>
   <si>
     <t>Минская обл.Червенский р-н д.Хвойники, пер.Минский, д.7</t>
   </si>
   <si>
-    <t>ООО "Солстройкомплект"</t>
-[...4 lines deleted...]
-  <si>
     <t>Частное производственное унитарное предприятие "Мануфактура Шингарёв и Ко"</t>
   </si>
   <si>
     <t>Город Минск, Улица Якубовского,  д.32, кв.3 комната 6</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ВИРАБУД"</t>
   </si>
   <si>
     <t>Минская обл., р-н Борисовский, Пригородный с/с, Деревня Углы, Улица Пригородная,  д.2</t>
   </si>
   <si>
     <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОНДОР ПТМ ПЛЮС"</t>
   </si>
   <si>
     <t>Г.МИНСК,УЛ.Я.КОЛАСА,Д.37,ПОМ.47</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Русак Александр Александрович</t>
   </si>
   <si>
     <t>Минская обл., г.Узда, ул.Интернациональная, 68</t>
   </si>
   <si>
     <t>ООО "Путеол"</t>
@@ -5195,50 +5285,53 @@
   <si>
     <t>Частное торговое унитарное предприятие "БонМебельТрек"</t>
   </si>
   <si>
     <t>Минская обл., р-н Молодечненский, Город Молодечно, Улица Виленская,  д.9</t>
   </si>
   <si>
     <t>Частное предприятие "У Миколы"</t>
   </si>
   <si>
     <t>г Дзержинск, ул. ПРОТАСОВА, 7а</t>
   </si>
   <si>
     <t>Частное предприятие "Копыль-транс</t>
   </si>
   <si>
     <t>г Копыль, ул. ЭНГЕЛЬСА, 15</t>
   </si>
   <si>
     <t>ЧАСТНОЕ ПРЕДПРИЯТИЕ "Диленви-Н"</t>
   </si>
   <si>
     <t>г Смолевичи, ул. ТОРГОВАЯ, 10</t>
   </si>
   <si>
+    <t>Частное торгово-производственное унитарное предприятие "ВладияМебель"</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "АртСтройИнвест"</t>
   </si>
   <si>
     <t>г.Борисов, ул. Почтовая, д. 61а. офис 3</t>
   </si>
   <si>
     <t>ОДО "Латона-Стар"</t>
   </si>
   <si>
     <t>г Смолевичи, ул. ТОРГОВАЯ, 14а-4</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Фэнстэр-ЛАКСС"</t>
   </si>
   <si>
     <t>д Лебедево</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СанМари Групп"</t>
   </si>
   <si>
     <t>Минская обл., р-н Дзержинский, Город Дзержинск, Улица 11 июля,  д.3А, кв.7</t>
   </si>
   <si>
     <t>Частное предприятие "Алекспан"</t>
@@ -5288,156 +5381,156 @@
   <si>
     <t>Частное торговое унитарное предприятие "СтеклоПак-Торг"</t>
   </si>
   <si>
     <t>г.Молодечно, ул.В.Гостинец, д.143Б, пом.17, каб.309</t>
   </si>
   <si>
     <t>Частное предприятие "Климков и К"</t>
   </si>
   <si>
     <t>г Копыль, ул. КОМСОМОЛЬСКАЯ, 10-10</t>
   </si>
   <si>
     <t>Частное предприятие "Копыль-автозапчасть</t>
   </si>
   <si>
     <t>г Копыль, ул. ГРОЗОВСКАЯ, 2</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "КомфортПром"</t>
   </si>
   <si>
     <t>Минская обл., р-н Узденский, Теляковский с/с, Деревня Теляково, Улица Партизанская,  д.1д</t>
   </si>
   <si>
-    <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СЛАВНАЯ КРОВЛЯ"</t>
-[...4 lines deleted...]
-  <si>
     <t>ИП Гуренчик Елена Леонидовна</t>
   </si>
   <si>
     <t>г Березино, ул. ПОБЕДЫ, 55-13</t>
   </si>
   <si>
     <t>Частное производственно-торговое унитарное предприятие "АртЭлсПро"</t>
   </si>
   <si>
     <t>Брестская обл., р-н Ивановский, Город Иваново, Улица Ленина,  д.137 Г</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Пан  Диван"</t>
   </si>
   <si>
     <t>Минская обл., р-н Минский, Крупицкий с/с, Деревня Пятевщина ,  д.136, кв.кемпинг с магазином к.12</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Жизневская Татьяна Викторовна</t>
   </si>
   <si>
     <t>Минская обл., р-н Борисовский, Город Борисов Заводская,  д.28, кв.27</t>
   </si>
   <si>
     <t>ИП Губский Владимир Михайлович</t>
   </si>
   <si>
     <t>г Мядель, ул. 17 СЕНТЯБРЯ, 18-7</t>
   </si>
   <si>
     <t>Частное предприятие "Ниолис-сервис"</t>
   </si>
   <si>
     <t>кп Нарочь, ул. ЛЕНИНСКАЯ, 20</t>
   </si>
   <si>
     <t>ИП Рашкевич Павел Викторович</t>
   </si>
   <si>
     <t>г Мядель, ул. ЮБИЛЕЙНАЯ, 19-39</t>
   </si>
   <si>
     <t>ООО "Стокганг"</t>
   </si>
   <si>
     <t>д Гарутишки,  , 19-620/С-216</t>
   </si>
   <si>
+    <t>Частное строительное унитарное предприятие "КомпозицияСтрой"</t>
+  </si>
+  <si>
+    <t>Минская обл., р-н Борисовский, Лошницкий с/с, Деревня Бояры, Улица Заречная,  д.82</t>
+  </si>
+  <si>
     <t>Частное торгово-производственное унитарное предприятие "Петрамебель"</t>
   </si>
   <si>
     <t>Слуцкий район, д. Михейки, ул.Заводская,9А</t>
   </si>
   <si>
     <t>Частное торгово-производственное унитарное предприятие "СитиТрейдМаркет"</t>
   </si>
   <si>
     <t>МИНСКАЯ ОБЛ., АГ.ЛЕСНОЙ, УЛ.АЛЕКСАНДРОВА, ДОМ 8, КВ. 156</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "МебельГрин"</t>
   </si>
   <si>
     <t>Город Минск, Улица Кропоткина,  д.44,  корп.2, кв.1208</t>
   </si>
   <si>
     <t>Частное предприятие "Концепт Маркет"</t>
   </si>
   <si>
     <t>г Минск, ул. МОНТАЖНИКОВ, 9/ком.-адм-я 34/</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "ЗОВбазис"</t>
   </si>
   <si>
     <t>Комплекты белья постельного;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки;Мебель;Холодильники, холодильники-морозильники, морозильники;Электросоковыжималки, электросоковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод</t>
   </si>
   <si>
     <t>Минская обл., р-н Дзержинский, Демидовичский с/с, Деревня Юцки, Улица Центральная,  д.2, кв.16</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью"ЗухельАФГ"</t>
   </si>
   <si>
     <t>Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки;Мебель;Микроволновые печи;Холодильники, холодильники-морозильники, морозильники</t>
   </si>
   <si>
     <t>Мин. обл., Дзерж.р-н, Демидов.с/с, дер.Юцки, ул.Центральная,</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "Байдорс"</t>
   </si>
   <si>
     <t>Минская обл., р-н Дзержинский, Город Дзержинск, Улица 1-ая Ленинская,  д.43,  корп.2, кв.3</t>
   </si>
   <si>
-    <t>ЧП "Сантехника и отопление"</t>
-[...2 lines deleted...]
-    <t>г Дзержинск, ул. ОСТРОВСКОГО, 2</t>
+    <t>Частное торговое унитарное предприятие "Сантехника и отопление"</t>
+  </si>
+  <si>
+    <t>Минская обл, г.Дзержинск, ул.Островского, 2</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Любимая кухня"</t>
   </si>
   <si>
     <t>Минская обл., р-н Дзержинский, Город Дзержинск</t>
   </si>
   <si>
     <t>ООО "Оллбай"</t>
   </si>
   <si>
     <t>г Дзержинск, ул. ФОМИНЫХ, 44В-31</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Завод сборных деревянных конструкций"</t>
   </si>
   <si>
     <t>Минская обл., р-н Дзержинский, Город Дзержинск, Улица 1-я Ленинская,  д.43,  корп.Б, кв.18</t>
   </si>
   <si>
     <t>ООО "ЛаураМебель"</t>
   </si>
   <si>
     <t>д Юцки, ул. ЦЕНТРАЛЬНАЯ, 2-124</t>
   </si>
@@ -5468,107 +5561,104 @@
   <si>
     <t>Общество с ограниченной ответственностью "ДКвадрат"</t>
   </si>
   <si>
     <t>Витебская обл., р-н Полоцкий, Город ПОЛОЦК, Улица Петруся Бровки,  д.45</t>
   </si>
   <si>
     <t>ООО "КоронетТрейдМолл"</t>
   </si>
   <si>
     <t>г Жодино, пр. ЛЕНИНА, 3А-13</t>
   </si>
   <si>
     <t>Частное производственное унитарное предприятие "МАСТЕР КУБ"</t>
   </si>
   <si>
     <t>Минская обл., Город Жодино, Переулок Рождественский 3-ий,  д.6, кв.8</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "РадаЛада"</t>
   </si>
   <si>
     <t>Г.МИНСК, УЛ.ЯНКОВСКОГО,44-134</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "ГрандМанар"</t>
+  </si>
+  <si>
+    <t>Минский район,п. Сонечный, ул. Сосновая, 5, оф 129</t>
+  </si>
+  <si>
     <t>Закрытое акционерное общество "ВиндоВуд"</t>
   </si>
   <si>
     <t>Минская область, Борисовский р-н, д.Углы,ул.Октябрьская, д.1</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Захарченко Николай Владимирович</t>
   </si>
   <si>
     <t>Минская обл., р-н Пуховичский, Город Марьина Горка, Улица Новая Заря,  д.26, кв.14</t>
   </si>
   <si>
     <t>Частное производственно-торговое унитарное предприятие "Прайм Дизайн"</t>
   </si>
   <si>
     <t>Туринский с/с,5 возле д.Баськи Пуховичского р-н Минской обл.</t>
   </si>
   <si>
     <t>Частное предприятие "АйсбергБел"</t>
   </si>
   <si>
     <t>г Копыль, ул. КОМСОМОЛЬСКАЯ, 5А</t>
   </si>
   <si>
     <t>ИП Линник Александр Николаевич</t>
   </si>
   <si>
     <t>г Копыль, ул. ЗЕЛЁНАЯ, 9-2</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "БЭСТСТРОЙСЕРВИС"</t>
   </si>
   <si>
     <t>Г.СЛУЦК УЛ.Б.ХМЕЛЬНИЦКОГО 47Г-1</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "КровляПрофГарант"</t>
   </si>
   <si>
     <t>Минская обл., р-н Смолевичский, Город Смолевичи, Улица Коммунистическая,  д.66, кв.4</t>
   </si>
   <si>
     <t>ИП Буча Сергей Иванович</t>
   </si>
   <si>
     <t>г Смолевичи, ул. ОСЕННЯЯ, 8</t>
   </si>
   <si>
-    <t>Индивидуальный предприниматель Русецкий Александр Леонидович</t>
-[...7 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "М-Брос"</t>
   </si>
   <si>
     <t>Частное унитарное предприятие "Барс-экспо"</t>
   </si>
   <si>
     <t>Минская обл., р-н Слуцкий, Город Слуцк, Переулок 1-й 14-ти Партизан,  д.3, кв.17</t>
   </si>
   <si>
     <t>ООО "ЛеронТрейд"</t>
   </si>
   <si>
     <t>д Таборы,  , бригад.дом-комн.11</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Кулеш Александр Васильевич</t>
   </si>
   <si>
     <t>Город Минск, Улица Крупской,  д.8, кв.104</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Огурцова Людмила Руслановна</t>
   </si>
   <si>
     <t>Минская обл. Минский район аг.Ратомка, ул.Ясная, 6</t>
@@ -5651,50 +5741,56 @@
   <si>
     <t>г Мядель, ул. ИНТЕРНАЦИОНАЛЬНАЯ, 4</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "КрупСтройТорг"</t>
   </si>
   <si>
     <t>Минская обл., р-н Крупский, Город Крупки, Улица Московская,  д.48, кв.1</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ПозитивСтронгКомпани"</t>
   </si>
   <si>
     <t>Ламинированные напольные покрытия;Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры);Санитарно-техническое оборудование;Светильники</t>
   </si>
   <si>
     <t>Минская обл., р-н Борисовский, Город Борисов Краснознамённая,  д.15, кв.31</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Новик Жанна Владимировна</t>
   </si>
   <si>
     <t>Минская обл., р-н Борисовский, Город Борисов, Улица Ватутина,  д.9, кв.19</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "МодульТайм"</t>
+  </si>
+  <si>
+    <t>Минская обл., р-н Борисовский, Город Борисов МАКСИМА ГОРЬКОГО,  д.94, кв.32</t>
+  </si>
+  <si>
     <t>ИП Латушко Артем Викторович</t>
   </si>
   <si>
     <t>д Баськи,  , 34</t>
   </si>
   <si>
     <t>Торговое унитарное предприятие "ПроКовёр"</t>
   </si>
   <si>
     <t>Минская обл., р-н Минский, Щомыслицкий с/с, Агрогородок Щомыслица, Улица Монтажников,  д.23, кв.10</t>
   </si>
   <si>
     <t>ООО "Проинструмент Инвест"</t>
   </si>
   <si>
     <t>аг Хатежино, ул. ЦЕНТРАЛЬНАЯ, 18б/1-48</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Клик Шоп"</t>
   </si>
   <si>
     <t>Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, воздухоочистители, вытяжки;Котлы отопительные газовые;Котлы пеллетные, горелки пеллетные;Котлы электрические отопительные;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки;Машины стиральные, стирально-сушильные;Микроволновые печи;Санитарно-техническое оборудование;Телевизоры;Фены для волос;Холодильники, холодильники-морозильники, морозильники</t>
   </si>
   <si>
     <t>МИНСКАЯ обл., р-н МИНСКИЙ, КОЛОДИЩАНСКИЙ с/с, Агрогородок КОЛОДИЩИ 4-й км автодороги "Колодищи-Сухорукие",  д.ПАЗ с инв.№600/с-76807, кв.16/2</t>
@@ -5750,50 +5846,56 @@
   <si>
     <t>ООО "Идеи Комфорта"</t>
   </si>
   <si>
     <t>д Птичь,  , цех 3</t>
   </si>
   <si>
     <t>ИП Гриневич Яна Алексеевна</t>
   </si>
   <si>
     <t>аг Озерцо, ул. СТРОИТЕЛЕЙ, 7-11</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Газовый котёл"</t>
   </si>
   <si>
     <t>Минская обл., р-н Борисовский, Город Борисов 1 Июля,  д.6а, кв.оф.308</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Пастушков Никита Петрович</t>
   </si>
   <si>
     <t>Минская обл., р-н Борисовский, Город Борисов, Бульвар Гречко,  д.16, кв.4</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "ДемЕлис мебель"</t>
+  </si>
+  <si>
+    <t>МИНСКАЯ обл., р-н МИНСКИЙ, ХАТЕЖИНСКИЙ с/с, Агрогородок ХАТЕЖИНО ,  д.20</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "ЭкоКемпБай"</t>
   </si>
   <si>
     <t>МИНСКАЯ обл., р-н МИНСКИЙ, НОВОДВОРСКИЙ с/с, Агрогородок ГАТОВО, Улица Садовая,  д.6</t>
   </si>
   <si>
     <t xml:space="preserve"> Общество с ограниченной ответственностью "КушетКа"</t>
   </si>
   <si>
     <t>Минская обл., р-н Минский, Сеницкий с/с, Агрогородок Сеница, Другое 84, район аг.Сеница-Копиевичи, часть торгового зала)</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Шульга Инна Викторовна</t>
   </si>
   <si>
     <t>Минская обл., р-н Солигорский, КРАСНОДВОРСКИЙ с/с, Агрогородок Кривичи, Улица Пролетарская,  д.6</t>
   </si>
   <si>
     <t>ОАО "Универмаг  "Центральный"</t>
   </si>
   <si>
     <t>г Могилев, ул. ПЕРВОМАЙСКАЯ, 61</t>
   </si>
   <si>
     <t>Могилевское ОАО "Гарант"</t>
@@ -6017,50 +6119,56 @@
   <si>
     <t>Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, воздухоочистители, вытяжки;Мебель;Холодильники, холодильники-морозильники, морозильники</t>
   </si>
   <si>
     <t>г.Мстиславль ул.Урицкого д.8</t>
   </si>
   <si>
     <t>ИП Гулакова Алла Евгеньевна</t>
   </si>
   <si>
     <t>г Бобруйск, ул. МИНСКАЯ, 77-10</t>
   </si>
   <si>
     <t>ООО "Проммебель"</t>
   </si>
   <si>
     <t>г Бобруйск, ул. ЛЕНИНА, 95в</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Сабалевский Сергей Викторович</t>
   </si>
   <si>
     <t>Могилевская обл., р-н Горецкий, Город Горки, Улица Строителей,  д.19, кв.33</t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель  Вырво Андрей Николаевич</t>
+  </si>
+  <si>
+    <t>г.Кричев пер.Садовый д.30</t>
+  </si>
+  <si>
     <t>ИП Дорофеев Андрей Сергеевич</t>
   </si>
   <si>
     <t>г Чериков, пер. КОСМОНАВТОВ, 14</t>
   </si>
   <si>
     <t>ЧАСТНОЕ ТОРГОВОЕ УНИТАРНОЕ ПРЕДПРИЯТИЕ"БелТимСервис"</t>
   </si>
   <si>
     <t>Г.МОГИЛЕВ,СЛАВГОРОДСКОЕ ШОССЕ Д.44а КОМ.33</t>
   </si>
   <si>
     <t>ЧАСТНОЕ ПРОИЗВОДСТВЕННОЕ УНИТАРНОЕ ПРЕДПРИЯТИЕ "Шон Мебель"</t>
   </si>
   <si>
     <t>МОГИЛЕВСКИЙ Р-Н,ВЕЙНЯНСКИЙ С/С, СЛАВГОРОДСКОЕ ШОССЕ,190,ОФ.3</t>
   </si>
   <si>
     <t>ОДО "КРИЧЕВМЕБЕЛЬ"</t>
   </si>
   <si>
     <t>г Кричев, ул. ЛЕНИНСКАЯ, 36</t>
   </si>
   <si>
     <t>ООО "БЕЛДОМСТРОЙ-ТОРГ"</t>
@@ -6197,510 +6305,502 @@
   <si>
     <t>ООО "Могилевская тепловая компания"</t>
   </si>
   <si>
     <t>аг Дашковка, ул. КОЛХОЗНАЯ, 26</t>
   </si>
   <si>
     <t>ИП Морозов Валерий Михайлович</t>
   </si>
   <si>
     <t>г Могилев, ул. ОРЛОВСКОГО, 42/общ</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Лагойко Андрей Николаевич</t>
   </si>
   <si>
     <t>Город Могилев, Улица Каштановая,  д.7, кв.92</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Петрова-Куминская Татьяна Григорьевна</t>
   </si>
   <si>
     <t>Город Могилев, Улица Кутепова,  д.4 А, кв.13</t>
   </si>
   <si>
-    <t>Индивидуальный предприниматель Апатов Денис Михайлович</t>
+    <t>Частное торговое унитарное предприятие "Сруб2010"</t>
+  </si>
+  <si>
+    <t>Город Могилев, Улица Чайковская,  д.8, кв.548</t>
+  </si>
+  <si>
+    <t>ИП Шлапаков Алексей Викторович</t>
+  </si>
+  <si>
+    <t>г Могилев, б-р НЕПОКОРЕННЫХ, 44-79</t>
+  </si>
+  <si>
+    <t>Индивидуальный предприниматель Зубарев Юлий Игоревич</t>
+  </si>
+  <si>
+    <t>Город Могилев, Улица Машиностроительная,  д.41,  корп.Б</t>
+  </si>
+  <si>
+    <t>Торговое унитарное предприятие "Пинскдрев-Могилев"</t>
+  </si>
+  <si>
+    <t>Г.МОГИЛЕВ, УЛ.ЗАЛУЦКОГО,21</t>
+  </si>
+  <si>
+    <t>Индивидуальный предприниматель Шункевич Тамара Петрасовна</t>
+  </si>
+  <si>
+    <t>Могилевская обл., р-н Бобруйский, Город Бобруйск, Улица Пушкина,  д.239, кв.34</t>
+  </si>
+  <si>
+    <t>Частное производственное унитарное предприятие "Альянс Оптима"</t>
+  </si>
+  <si>
+    <t>Город Могилев, Проспект Пушкинский,  д.18</t>
+  </si>
+  <si>
+    <t>Индивидуальный предприниматель Дурасевич Юрий Анатольевич</t>
+  </si>
+  <si>
+    <t>Город Могилев, Улица Фатина,  д.4к, кв.5</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Скайтерм"</t>
+  </si>
+  <si>
+    <t>Город Могилев, Улица Габровская,  д.19а, кв.7</t>
+  </si>
+  <si>
+    <t>ИП Стефаненко Елена Викторовна</t>
+  </si>
+  <si>
+    <t>г Могилев, пр. ШМИДТА, 70а-49</t>
+  </si>
+  <si>
+    <t>Индивидуальный предприниматель Богомолов Александр Сергеевич</t>
+  </si>
+  <si>
+    <t>Город Могилев, Улица Мовчанского,  д.24б, кв.27</t>
+  </si>
+  <si>
+    <t>ООО "Мебель Вита"</t>
+  </si>
+  <si>
+    <t>г Дзержинск, ул. М.КАЗЕЯ, 31-6</t>
+  </si>
+  <si>
+    <t>Частное производственно-торговое унитарное предприятие "ФирМельКон Плюс"</t>
+  </si>
+  <si>
+    <t>Город Могилев, Переулок 4-ый Южный,  д.32а</t>
+  </si>
+  <si>
+    <t>ИП Виноградова Ирина Михайловна</t>
+  </si>
+  <si>
+    <t>г Могилев, ул. АЛЕКСЕЯ ПЫСИНА, 10А-56</t>
+  </si>
+  <si>
+    <t>Частное производственно-торговое унитарное предприятие "Орвието ЛЛС"</t>
+  </si>
+  <si>
+    <t>Могилевская обл., р-н Бобруйский, Сычковский с/с, Деревня Щатково</t>
+  </si>
+  <si>
+    <t>ЧУП "ШАВЕЛЬ А.Г."</t>
+  </si>
+  <si>
+    <t>г Шклов, ул. КРАСНАЯ СЛОБОДА, 8-11</t>
+  </si>
+  <si>
+    <t>Частное предприятие "Три Пилы"</t>
+  </si>
+  <si>
+    <t>г Шклов, ул. ЛЕНИНСКАЯ, 1/1</t>
+  </si>
+  <si>
+    <t>ИП Ровков Николай Николаевич</t>
+  </si>
+  <si>
+    <t>г Шклов, ул. ЛЕНИНСКАЯ, 140</t>
+  </si>
+  <si>
+    <t>Индивидуальный предприниматель Абакунчик-Козлова Надежда Михайловна</t>
+  </si>
+  <si>
+    <t>Город Могилев, Улица Н.Ополчения,  д.10а, кв.30</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "ЭНИКОР"</t>
+  </si>
+  <si>
+    <t>Город Могилев, Проспект Пушкинский,  д.43</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "СмартТрак"</t>
+  </si>
+  <si>
+    <t>Город Могилев, Улица Ленинская,  д.63</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Новое пространство"</t>
+  </si>
+  <si>
+    <t>Бытовые приборы отопления;Деревянные окна и двери;Котлы отопительные, водогрейные твердотопливные, пеллетные, горелки пеллетные.;Ламинированные напольные покрытия;Металлические двери;Обои;Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры);Портландцемент, портландцемент со шлаком;Санитарно-техническое оборудование;Светильники</t>
+  </si>
+  <si>
+    <t>Могилевская обл., р-н Кричевский, Город Кричев, Улица Фрунзе,  д.2</t>
+  </si>
+  <si>
+    <t>Частное торговое унитарное предприятие "Биг Стронг"</t>
+  </si>
+  <si>
+    <t>Бытовые приборы отопления;Газовые или электрические плиты;газоэлектрические плиты;встраиваемые панели (столы);встраиваемые духовки;электроплитки настольные;воздухоочистители;вытяжки;Котлы отопительные;водогрейные твердотопливные;пеллетные;горелки пеллетные.;Кухонные машины;мясорубки;кухонные комбайны;миксеры;шинковки;электросоковыжималки;электро­соковыжималки-шинковки;электросушилки для овощей;фруктов;грибов и ягод;Машины стиральные;стирально-сушильные;Микроволновые печи;Ноутбуки;персональные мини-компьютеры;мини-ПК;мониторы;моноблоки;сервера;системные блоки;системы хранения данных;интерактивные панели;Телевизоры;Фены для волос;Холодильники;холодильники-морозильники;морозильники</t>
+  </si>
+  <si>
+    <t>Могилевская обл., р-н Кричевский, Город Кричев, Улица м-н Комсомольский,  д.3</t>
+  </si>
+  <si>
+    <t>Частное торговое унитарное предприятие "ОкнаДвериСервис"</t>
+  </si>
+  <si>
+    <t>Деревянные окна и двери;Ламинированные напольные покрытия;Металлические двери;Обои;Светильники</t>
+  </si>
+  <si>
+    <t>Могилевская обл., р-н Кричевский, Город Кричев микрорайон Комсомольский,  д.3, кв.78</t>
+  </si>
+  <si>
+    <t>Частное унитарное предприятие "КомпаниВласСтрой"</t>
+  </si>
+  <si>
+    <t>Деревянные окна и двери;Домокомплекты, сборные деревянные сооружения и изделия;Ламинированные напольные покрытия;Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры);Портландцемент, портландцемент со шлаком;Санитарно-техническое оборудование</t>
+  </si>
+  <si>
+    <t>Могилевская обл., р-н Кричевский, Город Кричев Мстиславское шоссе,  д.3</t>
+  </si>
+  <si>
+    <t>Индивидуальныйй предприниматель Ушакова Юлия Юрьевна</t>
+  </si>
+  <si>
+    <t>Город Могилев, Улица Берёзовская,  д.20а, кв.56</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Артамид"</t>
+  </si>
+  <si>
+    <t>Город Могилев, Улица Якубовского,  д.90, кв.149</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Белбилгрупп"</t>
+  </si>
+  <si>
+    <t>Ламинированные напольные покрытия;Металлические двери;Обои;Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры);Санитарно-техническое оборудование</t>
+  </si>
+  <si>
+    <t>Могилевская обл., р-н Горецкий, Город Горки, Улица Вокзальная,  д.11С, кв.1</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Деловое дело"</t>
+  </si>
+  <si>
+    <t>МОГИЛЕВСКАЯ обл., р-н МОГИЛЕВСКИЙ, ВЕЙНЯНСКИЙ с/с, Агрогородок ВЕЙНО АБК, консервный цех,  д.18</t>
+  </si>
+  <si>
+    <t>ООО "МирСна"</t>
+  </si>
+  <si>
+    <t>д Николаевка 1, ул. ДАЧНАЯ, 27</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Территория мебели-фм"</t>
+  </si>
+  <si>
+    <t>Могилевская обл., р-н Бобруйский, Город Бобруйск, Улица Чонгарская,  д.44, кв.5</t>
+  </si>
+  <si>
+    <t>Частное предприятие "Домикол"</t>
+  </si>
+  <si>
+    <t>г Бобруйск, ул. РОКОССОВСКОГО, 78</t>
+  </si>
+  <si>
+    <t>Частное предприятие "Болео"</t>
+  </si>
+  <si>
+    <t>г Бобруйск, ул. 50 ЛЕТ ВЛКСМ, 41</t>
+  </si>
+  <si>
+    <t>ООО "Бержер"</t>
+  </si>
+  <si>
+    <t>г Бобруйск, ул. ЗАПАДНАЯ, 19Г-38</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Зетакичен"</t>
+  </si>
+  <si>
+    <t>Могилевская обл., р-н Бобруйский, Город Бобруйск, Улица Западная,  д.19, кв.6</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Оазис уюта"</t>
+  </si>
+  <si>
+    <t>Могилевская обл., р-н Бобруйский, Город Бобруйск, Улица Гоголя,  д.170Б-1, кв.1</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Облик Дома"</t>
+  </si>
+  <si>
+    <t>Могилевская обл., р-н Бобруйский, Город Бобруйск, Улица Гоголя,  д.181/6-1</t>
+  </si>
+  <si>
+    <t>Общество  с  ограниченной ответственностью "Топ кухни"</t>
+  </si>
+  <si>
+    <t>Город Могилев, Улица Чайковского,  д.11,  корп.3, кв.417</t>
+  </si>
+  <si>
+    <t>Общество с  ограниченной ответственностью "ДанаВендра"</t>
+  </si>
+  <si>
+    <t>Мотовелотовары;Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, воздухоочистители, вытяжки;Котлы отопительные газовые;Котлы пеллетные, горелки пеллетные;Котлы электрические отопительные;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки;Машины стиральные, стирально-сушильные;Мебель;Микроволновые печи;Обогреватели конвекторные электрические;Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры);Предметы одежды, принадлежности к одежде и прочие изделия из натурального меха, головные уборы из натурального меха;Санитарно-техническое оборудование;Светильники;Телевизоры;Холодильники, холодильники-морозильники, морозильники;Шины легковые, легкогрузовые;Электросоковыжималки, электросоковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод</t>
+  </si>
+  <si>
+    <t>Город Могилев, Переулок Т.Карпинской,  д.2А, кв.каб. 7</t>
+  </si>
+  <si>
+    <t>Индивидуальный предприниматель Дулебенец Валерий Алексеевич</t>
+  </si>
+  <si>
+    <t>Город Могилев, Улица Каштановая,  д.7, кв.116</t>
+  </si>
+  <si>
+    <t>Частное предприятие "Роскошный ремонт"</t>
+  </si>
+  <si>
+    <t>г Могилев, ул. МОВЧАНСКОГО, 4а</t>
+  </si>
+  <si>
+    <t>Частное предприятие "Топ Трейд Сервис"</t>
+  </si>
+  <si>
+    <t>г Могилев, ул. ЧАЙКОВСКОГО, 8-610</t>
+  </si>
+  <si>
+    <t>ООО "Алвара Трейд"</t>
+  </si>
+  <si>
+    <t>г Могилев, ул. ЗЛАТОУСТОВСКОГО, 12-33</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "АММ Дистрибуция"</t>
+  </si>
+  <si>
+    <t>Город Могилев, Улица Островского,  д.15, кв.9</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "КотелГрад"</t>
+  </si>
+  <si>
+    <t>Город Могилев, Улица Б.Бирули,  д.4, кв.139</t>
+  </si>
+  <si>
+    <t>Индивидуальный предприниматель Голованец Ольга Васильевна</t>
+  </si>
+  <si>
+    <t>МОГИЛЕВСКАЯ обл., р-н МОГИЛЕВСКИЙ, ПОЛЫКОВИЧСКИЙ с/с, Агрогородок ПОЛЫКОВИЧИ, Улица Заводская,  д.6, кв.28</t>
+  </si>
+  <si>
+    <t>ИП Костюкевич Олег Сергеевич</t>
+  </si>
+  <si>
+    <t>г Могилев, ул. КРИНИЧНАЯ, 6-57</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Эжени групп"</t>
+  </si>
+  <si>
+    <t>Город Могилев, Улица Ушакова,  д.10,  корп.1, кв.3</t>
+  </si>
+  <si>
+    <t>ИП Команков Евгений Владимирович</t>
+  </si>
+  <si>
+    <t>г Могилев, пр. ПУШКИНСКИЙ, 71/общ.-308</t>
+  </si>
+  <si>
+    <t>ИП Зотов Павел Геннадьевич</t>
+  </si>
+  <si>
+    <t>г Могилев, ул. 30 ЛЕТ ПОБЕДЫ, 22а-143</t>
+  </si>
+  <si>
+    <t>Индивидуальный предприниматель Семёнов Дмитрий Владимирович</t>
+  </si>
+  <si>
+    <t>Город Могилев, Улица Берёзовская,  д.5, кв.48</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "НКБ-ВИКТОРИ"</t>
+  </si>
+  <si>
+    <t>Город Могилев, Шоссе Славгородское,  д.22</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Владимиров мебель"</t>
+  </si>
+  <si>
+    <t>Город Могилев, Улица Габровская,  д.41</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Могилёв Ремонт Групп"</t>
+  </si>
+  <si>
+    <t>Город Могилев, Бульвар Непокоренных,  д.37б, кв.33</t>
+  </si>
+  <si>
+    <t>Индивидуальный предприниматель Жерносек Виктор Алексеевич</t>
+  </si>
+  <si>
+    <t>Город Могилев, Улица Турова,  д.36, кв.94</t>
+  </si>
+  <si>
+    <t>Общество с  ограниченной ответственностью "ДенМебельПлюс"</t>
   </si>
   <si>
     <t>Город Могилев, Улица Мовчанского,  д.9, кв.53</t>
   </si>
   <si>
-    <t>Частное торговое унитарное предприятие "Сруб2010"</t>
-[...328 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "ФАБРИКА МЕБЕЛЬНЫХ ДЕТАЛЕЙ"</t>
   </si>
   <si>
     <t>Совместное общество с ограниченной ответственностью "ЗОВ-ЛенЕВРОМЕБЕЛЬ"</t>
   </si>
   <si>
     <t>Гродненская область,г.Гродно,ул.Мясницкая,12</t>
   </si>
   <si>
     <t>Совместное общество с ограниченной ответственностью "Каркасные строительные технологии"</t>
   </si>
   <si>
     <t>Город Минск, Улица Селицкого,  д.25,  корп.1</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Компания "Сонит"</t>
   </si>
   <si>
     <t>МОГИЛЕВСКАЯ обл., р-н МОГИЛЕВСКИЙ, БУЙНИЧСКИЙ с/с, Агрогородок БУЙНИЧИ</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Дин-сток"</t>
   </si>
   <si>
     <t>г.Могилев, ул.Тимирязевская,34</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "НД-Прайм"</t>
   </si>
   <si>
     <t>Город Могилев, Улица Лазаренко,  д.55а/19</t>
-  </si>
-[...1 lines deleted...]
-    <t>Категория товара</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="41"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="3">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...9 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="justify" vertical="center" wrapText="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="justify"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -6946,10932 +7046,11152 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:C1037"/>
+  <dimension ref="A1:C1056"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+      <selection activeCell="D1" sqref="D1:H1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="30.7109375" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="30.7109375" style="4" customWidth="1"/>
+    <col min="1" max="1" width="30.7109375" customWidth="1"/>
+    <col min="2" max="2" width="20.7109375" customWidth="1"/>
+    <col min="3" max="3" width="30.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="1"/>
-[...1 lines deleted...]
-      <c r="C1" s="1"/>
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="B2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A3" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="105" x14ac:dyDescent="0.25">
+      <c r="A4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A6" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A7" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="165" x14ac:dyDescent="0.25">
+      <c r="A8" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A9" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="210" x14ac:dyDescent="0.25">
+      <c r="A10" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="195" x14ac:dyDescent="0.25">
+      <c r="A11" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A12" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A13" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A14" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="105" x14ac:dyDescent="0.25">
+      <c r="A15" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A16" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B16" s="2"/>
+      <c r="C16" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A17" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A18" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A19" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A20" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="105" x14ac:dyDescent="0.25">
+      <c r="A21" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A22" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A23" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A24" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A25" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="B25" s="2"/>
+      <c r="C25" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A26" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A27" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="B27" s="2"/>
+      <c r="C27" s="2" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A28" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A29" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A30" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A31" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A32" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A33" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B33" s="2"/>
+      <c r="C33" s="2" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A34" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A35" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A36" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A37" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A38" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A39" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A40" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A41" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="B41" s="2"/>
+      <c r="C41" s="2" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A42" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A43" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A44" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A45" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A46" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A47" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A48" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A49" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3" ht="90" x14ac:dyDescent="0.25">
+      <c r="A50" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A51" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A52" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A53" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A54" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A55" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3" ht="90" x14ac:dyDescent="0.25">
+      <c r="A56" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A57" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A58" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="B58" s="2"/>
+      <c r="C58" s="2" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A59" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="B59" s="2"/>
+      <c r="C59" s="2" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A60" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A61" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A62" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="B62" s="2"/>
+      <c r="C62" s="2" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A63" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A64" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="B64" s="2"/>
+      <c r="C64" s="2" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A65" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A66" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A67" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A68" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A69" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A70" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A71" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A72" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A73" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="B73" s="2"/>
+      <c r="C73" s="2" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A74" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A75" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A76" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A77" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A78" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="B78" s="2"/>
+      <c r="C78" s="2" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A79" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A80" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A81" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A82" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A83" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="B83" s="2"/>
+      <c r="C83" s="2" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A84" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A85" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A86" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A87" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A88" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A89" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A90" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A91" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3" ht="240" x14ac:dyDescent="0.25">
+      <c r="A92" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A93" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A94" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A95" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="B95" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C95" s="2" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A96" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A97" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="B97" s="2"/>
+      <c r="C97" s="2" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3" ht="90" x14ac:dyDescent="0.25">
+      <c r="A98" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A99" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="B99" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C99" s="2" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A100" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="B100" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C100" s="2" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A101" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="B101" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C101" s="2" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A102" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="B102" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C102" s="2" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A103" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="B103" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="C103" s="2" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A104" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="B104" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="C104" s="2" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A105" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="B105" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="C105" s="2" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A106" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="B106" s="2"/>
+      <c r="C106" s="2" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A107" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="B107" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="C107" s="2" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A108" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="B108" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C108" s="2" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A109" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="B109" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C109" s="2" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A110" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="B110" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C110" s="2" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A111" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="B111" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C111" s="2" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A112" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="B112" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="C112" s="2" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A113" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="B113" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C113" s="2" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A114" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="B114" s="2"/>
+      <c r="C114" s="2" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A115" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="B115" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C115" s="2" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3" ht="405" x14ac:dyDescent="0.25">
+      <c r="A116" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="B116" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="C116" s="2" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A117" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="B117" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C117" s="2" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A118" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="B118" s="2"/>
+      <c r="C118" s="2" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3" ht="285" x14ac:dyDescent="0.25">
+      <c r="A119" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="B119" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="C119" s="2" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A120" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="B120" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C120" s="2" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A121" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="B121" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C121" s="2" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A122" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="B122" s="2"/>
+      <c r="C122" s="2" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A123" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="B123" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C123" s="2" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A124" s="2" t="s">
+        <v>283</v>
+      </c>
+      <c r="B124" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C124" s="2" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A125" s="2" t="s">
+        <v>285</v>
+      </c>
+      <c r="B125" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C125" s="2" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A126" s="2" t="s">
+        <v>287</v>
+      </c>
+      <c r="B126" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C126" s="2" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3" ht="165" x14ac:dyDescent="0.25">
+      <c r="A127" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="B127" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="C127" s="2" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A128" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="B128" s="2"/>
+      <c r="C128" s="2" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A129" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="B129" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C129" s="2" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A130" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="B130" s="2"/>
+      <c r="C130" s="2" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A131" s="2" t="s">
+        <v>298</v>
+      </c>
+      <c r="B131" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="C131" s="2" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A132" s="2" t="s">
+        <v>301</v>
+      </c>
+      <c r="B132" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C132" s="2" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A133" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="B133" s="2"/>
+      <c r="C133" s="2" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A134" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="B134" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C134" s="2" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A135" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B135" s="2"/>
+      <c r="C135" s="2" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A136" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="B136" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C136" s="2" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A137" s="2" t="s">
+        <v>311</v>
+      </c>
+      <c r="B137" s="2"/>
+      <c r="C137" s="2" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A138" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="B138" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C138" s="2" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A139" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="B139" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="C139" s="2" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A140" s="2" t="s">
+        <v>317</v>
+      </c>
+      <c r="B140" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C140" s="2" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3" ht="390" x14ac:dyDescent="0.25">
+      <c r="A141" s="2" t="s">
+        <v>319</v>
+      </c>
+      <c r="B141" s="2" t="s">
+        <v>320</v>
+      </c>
+      <c r="C141" s="2" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A142" s="2" t="s">
+        <v>322</v>
+      </c>
+      <c r="B142" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C142" s="2" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A143" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="B143" s="2"/>
+      <c r="C143" s="2" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A144" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="B144" s="2"/>
+      <c r="C144" s="2" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A145" s="2" t="s">
+        <v>328</v>
+      </c>
+      <c r="B145" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C145" s="2" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A146" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="B146" s="2"/>
+      <c r="C146" s="2" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A147" s="2" t="s">
+        <v>332</v>
+      </c>
+      <c r="B147" s="2"/>
+      <c r="C147" s="2" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A148" s="2" t="s">
+        <v>334</v>
+      </c>
+      <c r="B148" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C148" s="2" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A149" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="B149" s="2"/>
+      <c r="C149" s="2" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A150" s="2" t="s">
+        <v>338</v>
+      </c>
+      <c r="B150" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C150" s="2" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A151" s="2" t="s">
+        <v>340</v>
+      </c>
+      <c r="B151" s="2"/>
+      <c r="C151" s="2" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A152" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="B152" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C152" s="2" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A153" s="2" t="s">
+        <v>344</v>
+      </c>
+      <c r="B153" s="2"/>
+      <c r="C153" s="2" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A154" s="2" t="s">
+        <v>346</v>
+      </c>
+      <c r="B154" s="2"/>
+      <c r="C154" s="2" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A155" s="2" t="s">
+        <v>348</v>
+      </c>
+      <c r="B155" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C155" s="2" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A156" s="2" t="s">
+        <v>350</v>
+      </c>
+      <c r="B156" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C156" s="2" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A157" s="2" t="s">
+        <v>352</v>
+      </c>
+      <c r="B157" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C157" s="2" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A158" s="2" t="s">
+        <v>354</v>
+      </c>
+      <c r="B158" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C158" s="2" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A159" s="2" t="s">
+        <v>356</v>
+      </c>
+      <c r="B159" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C159" s="2" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A160" s="2" t="s">
+        <v>357</v>
+      </c>
+      <c r="B160" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C160" s="2" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A161" s="2" t="s">
+        <v>359</v>
+      </c>
+      <c r="B161" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C161" s="2" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A162" s="2" t="s">
+        <v>361</v>
+      </c>
+      <c r="B162" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C162" s="2" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A163" s="2" t="s">
+        <v>362</v>
+      </c>
+      <c r="B163" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C163" s="2" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A164" s="2" t="s">
+        <v>364</v>
+      </c>
+      <c r="B164" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C164" s="2" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A165" s="2" t="s">
+        <v>365</v>
+      </c>
+      <c r="B165" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C165" s="2" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A166" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="B166" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C166" s="2" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A167" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="B167" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C167" s="2" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A168" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="B168" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C168" s="2" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="169" spans="1:3" ht="105" x14ac:dyDescent="0.25">
+      <c r="A169" s="2" t="s">
+        <v>373</v>
+      </c>
+      <c r="B169" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="C169" s="2" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A170" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="B170" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C170" s="2" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A171" s="2" t="s">
+        <v>377</v>
+      </c>
+      <c r="B171" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C171" s="2" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A172" s="2" t="s">
+        <v>379</v>
+      </c>
+      <c r="B172" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C172" s="2" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A173" s="2" t="s">
+        <v>381</v>
+      </c>
+      <c r="B173" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C173" s="2" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A174" s="2" t="s">
+        <v>383</v>
+      </c>
+      <c r="B174" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C174" s="2" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="175" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A175" s="2" t="s">
+        <v>385</v>
+      </c>
+      <c r="B175" s="2"/>
+      <c r="C175" s="2" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="176" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A176" s="2" t="s">
+        <v>387</v>
+      </c>
+      <c r="B176" s="2"/>
+      <c r="C176" s="2" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="177" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A177" s="2" t="s">
+        <v>389</v>
+      </c>
+      <c r="B177" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C177" s="2" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="178" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A178" s="2" t="s">
+        <v>391</v>
+      </c>
+      <c r="B178" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C178" s="2" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="179" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A179" s="2" t="s">
+        <v>393</v>
+      </c>
+      <c r="B179" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="C179" s="2" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="180" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A180" s="2" t="s">
+        <v>396</v>
+      </c>
+      <c r="B180" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C180" s="2" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="181" spans="1:3" ht="90" x14ac:dyDescent="0.25">
+      <c r="A181" s="2" t="s">
+        <v>398</v>
+      </c>
+      <c r="B181" s="2" t="s">
+        <v>399</v>
+      </c>
+      <c r="C181" s="2" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="182" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A182" s="2" t="s">
+        <v>401</v>
+      </c>
+      <c r="B182" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C182" s="2" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="183" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A183" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="B183" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C183" s="2" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="184" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A184" s="2" t="s">
+        <v>405</v>
+      </c>
+      <c r="B184" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C184" s="2" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="185" spans="1:3" ht="120" x14ac:dyDescent="0.25">
+      <c r="A185" s="2" t="s">
+        <v>407</v>
+      </c>
+      <c r="B185" s="2" t="s">
+        <v>399</v>
+      </c>
+      <c r="C185" s="2" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="186" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A186" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="B186" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C186" s="2" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="187" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A187" s="2" t="s">
+        <v>411</v>
+      </c>
+      <c r="B187" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C187" s="2" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="188" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A188" s="2" t="s">
+        <v>413</v>
+      </c>
+      <c r="B188" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C188" s="2" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="189" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A189" s="2" t="s">
+        <v>415</v>
+      </c>
+      <c r="B189" s="2" t="s">
+        <v>416</v>
+      </c>
+      <c r="C189" s="2" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="190" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A190" s="2" t="s">
+        <v>418</v>
+      </c>
+      <c r="B190" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C190" s="2" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="191" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A191" s="2" t="s">
+        <v>420</v>
+      </c>
+      <c r="B191" s="2"/>
+      <c r="C191" s="2" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="192" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A192" s="2" t="s">
+        <v>422</v>
+      </c>
+      <c r="B192" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C192" s="2" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="193" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A193" s="2" t="s">
+        <v>424</v>
+      </c>
+      <c r="B193" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="C193" s="2" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="194" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A194" s="2" t="s">
+        <v>427</v>
+      </c>
+      <c r="B194" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C194" s="2" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="195" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A195" s="2" t="s">
+        <v>429</v>
+      </c>
+      <c r="B195" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C195" s="2" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="196" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A196" s="2" t="s">
+        <v>431</v>
+      </c>
+      <c r="B196" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C196" s="2" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="197" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A197" s="2" t="s">
+        <v>433</v>
+      </c>
+      <c r="B197" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="C197" s="2" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="198" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A198" s="2" t="s">
+        <v>435</v>
+      </c>
+      <c r="B198" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C198" s="2" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="199" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A199" s="2" t="s">
+        <v>437</v>
+      </c>
+      <c r="B199" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C199" s="2" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="200" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A200" s="2" t="s">
+        <v>439</v>
+      </c>
+      <c r="B200" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C200" s="2" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="201" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A201" s="2" t="s">
+        <v>441</v>
+      </c>
+      <c r="B201" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="C201" s="2" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="202" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A202" s="2" t="s">
+        <v>443</v>
+      </c>
+      <c r="B202" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C202" s="2" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="203" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A203" s="2" t="s">
+        <v>445</v>
+      </c>
+      <c r="B203" s="2" t="s">
+        <v>446</v>
+      </c>
+      <c r="C203" s="2" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="204" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A204" s="2" t="s">
+        <v>448</v>
+      </c>
+      <c r="B204" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="C204" s="2" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="205" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A205" s="2" t="s">
+        <v>450</v>
+      </c>
+      <c r="B205" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C205" s="2" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="206" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A206" s="2" t="s">
+        <v>452</v>
+      </c>
+      <c r="B206" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C206" s="2" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="207" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A207" s="2" t="s">
+        <v>454</v>
+      </c>
+      <c r="B207" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C207" s="2" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="208" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A208" s="2" t="s">
+        <v>456</v>
+      </c>
+      <c r="B208" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C208" s="2" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="209" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A209" s="2" t="s">
+        <v>458</v>
+      </c>
+      <c r="B209" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C209" s="2" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="210" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A210" s="2" t="s">
+        <v>460</v>
+      </c>
+      <c r="B210" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C210" s="2" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="211" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A211" s="2" t="s">
+        <v>462</v>
+      </c>
+      <c r="B211" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="C211" s="2" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="212" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A212" s="2" t="s">
+        <v>464</v>
+      </c>
+      <c r="B212" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C212" s="2" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="213" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A213" s="2" t="s">
+        <v>466</v>
+      </c>
+      <c r="B213" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C213" s="2" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="214" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A214" s="2" t="s">
+        <v>468</v>
+      </c>
+      <c r="B214" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C214" s="2" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="215" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A215" s="2" t="s">
+        <v>470</v>
+      </c>
+      <c r="B215" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C215" s="2" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="216" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A216" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="B216" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C216" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="217" spans="1:3" ht="90" x14ac:dyDescent="0.25">
+      <c r="A217" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="B217" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="C217" s="2" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="218" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A218" s="2" t="s">
+        <v>476</v>
+      </c>
+      <c r="B218" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C218" s="2" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="219" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A219" s="2" t="s">
+        <v>478</v>
+      </c>
+      <c r="B219" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C219" s="2" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="220" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A220" s="2" t="s">
+        <v>480</v>
+      </c>
+      <c r="B220" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C220" s="2" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="221" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A221" s="2" t="s">
+        <v>482</v>
+      </c>
+      <c r="B221" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C221" s="2" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="222" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A222" s="2" t="s">
+        <v>483</v>
+      </c>
+      <c r="B222" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="C222" s="2" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="223" spans="1:3" ht="165" x14ac:dyDescent="0.25">
+      <c r="A223" s="2" t="s">
+        <v>485</v>
+      </c>
+      <c r="B223" s="2" t="s">
+        <v>486</v>
+      </c>
+      <c r="C223" s="2" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="224" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A224" s="2" t="s">
+        <v>488</v>
+      </c>
+      <c r="B224" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C224" s="2" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="225" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A225" s="2" t="s">
+        <v>490</v>
+      </c>
+      <c r="B225" s="2" t="s">
+        <v>491</v>
+      </c>
+      <c r="C225" s="2" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="226" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A226" s="2" t="s">
+        <v>493</v>
+      </c>
+      <c r="B226" s="2"/>
+      <c r="C226" s="2" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="227" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A227" s="2" t="s">
+        <v>495</v>
+      </c>
+      <c r="B227" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="C227" s="2" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="228" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A228" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="B228" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C228" s="2" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="229" spans="1:3" ht="120" x14ac:dyDescent="0.25">
+      <c r="A229" s="2" t="s">
+        <v>499</v>
+      </c>
+      <c r="B229" s="2" t="s">
+        <v>500</v>
+      </c>
+      <c r="C229" s="2" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="230" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A230" s="2" t="s">
+        <v>502</v>
+      </c>
+      <c r="B230" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C230" s="2" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="231" spans="1:3" ht="165" x14ac:dyDescent="0.25">
+      <c r="A231" s="2" t="s">
+        <v>504</v>
+      </c>
+      <c r="B231" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="C231" s="2" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="232" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A232" s="2" t="s">
+        <v>506</v>
+      </c>
+      <c r="B232" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C232" s="2" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="233" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A233" s="2" t="s">
+        <v>508</v>
+      </c>
+      <c r="B233" s="2" t="s">
+        <v>509</v>
+      </c>
+      <c r="C233" s="2" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="234" spans="1:3" ht="195" x14ac:dyDescent="0.25">
+      <c r="A234" s="2" t="s">
+        <v>511</v>
+      </c>
+      <c r="B234" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C234" s="2" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="235" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A235" s="2" t="s">
+        <v>513</v>
+      </c>
+      <c r="B235" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C235" s="2" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="236" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A236" s="2" t="s">
+        <v>515</v>
+      </c>
+      <c r="B236" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="C236" s="2" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="237" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A237" s="2" t="s">
+        <v>517</v>
+      </c>
+      <c r="B237" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C237" s="2" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="238" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A238" s="2" t="s">
+        <v>519</v>
+      </c>
+      <c r="B238" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C238" s="2" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="239" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A239" s="2" t="s">
+        <v>521</v>
+      </c>
+      <c r="B239" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C239" s="2" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="240" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A240" s="2" t="s">
+        <v>523</v>
+      </c>
+      <c r="B240" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C240" s="2" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="241" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A241" s="2" t="s">
+        <v>525</v>
+      </c>
+      <c r="B241" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C241" s="2" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="242" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A242" s="2" t="s">
+        <v>527</v>
+      </c>
+      <c r="B242" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C242" s="2" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="243" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A243" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="B243" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C243" s="2" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="244" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A244" s="2" t="s">
+        <v>531</v>
+      </c>
+      <c r="B244" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="C244" s="2" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="245" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A245" s="2" t="s">
+        <v>533</v>
+      </c>
+      <c r="B245" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C245" s="2" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="246" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A246" s="2" t="s">
+        <v>535</v>
+      </c>
+      <c r="B246" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C246" s="2" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="247" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A247" s="2" t="s">
+        <v>537</v>
+      </c>
+      <c r="B247" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C247" s="2" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="248" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A248" s="2" t="s">
+        <v>539</v>
+      </c>
+      <c r="B248" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="C248" s="2" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="249" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A249" s="2" t="s">
+        <v>541</v>
+      </c>
+      <c r="B249" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C249" s="2" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="250" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A250" s="2" t="s">
+        <v>543</v>
+      </c>
+      <c r="B250" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C250" s="2" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="251" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A251" s="2" t="s">
+        <v>545</v>
+      </c>
+      <c r="B251" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C251" s="2" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="252" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A252" s="2" t="s">
+        <v>547</v>
+      </c>
+      <c r="B252" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C252" s="2" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="253" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A253" s="2" t="s">
+        <v>549</v>
+      </c>
+      <c r="B253" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C253" s="2" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="254" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A254" s="2" t="s">
+        <v>551</v>
+      </c>
+      <c r="B254" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C254" s="2" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="255" spans="1:3" ht="180" x14ac:dyDescent="0.25">
+      <c r="A255" s="2" t="s">
+        <v>553</v>
+      </c>
+      <c r="B255" s="2" t="s">
+        <v>554</v>
+      </c>
+      <c r="C255" s="2" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="256" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A256" s="2" t="s">
+        <v>556</v>
+      </c>
+      <c r="B256" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C256" s="2" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="257" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A257" s="2" t="s">
+        <v>558</v>
+      </c>
+      <c r="B257" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C257" s="2" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="258" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A258" s="2" t="s">
+        <v>560</v>
+      </c>
+      <c r="B258" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C258" s="2" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="259" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A259" s="2" t="s">
+        <v>562</v>
+      </c>
+      <c r="B259" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C259" s="2" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="260" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A260" s="2" t="s">
+        <v>564</v>
+      </c>
+      <c r="B260" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="C260" s="2" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="261" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A261" s="2" t="s">
+        <v>566</v>
+      </c>
+      <c r="B261" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C261" s="2" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="262" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A262" s="2" t="s">
+        <v>568</v>
+      </c>
+      <c r="B262" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="C262" s="2" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="263" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A263" s="2" t="s">
+        <v>570</v>
+      </c>
+      <c r="B263" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C263" s="2" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="264" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A264" s="2" t="s">
+        <v>572</v>
+      </c>
+      <c r="B264" s="2" t="s">
+        <v>573</v>
+      </c>
+      <c r="C264" s="2" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="265" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A265" s="2" t="s">
+        <v>575</v>
+      </c>
+      <c r="B265" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C265" s="2" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="266" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A266" s="2" t="s">
+        <v>577</v>
+      </c>
+      <c r="B266" s="2"/>
+      <c r="C266" s="2" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="267" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A267" s="2" t="s">
+        <v>579</v>
+      </c>
+      <c r="B267" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="C267" s="2" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="268" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A268" s="2" t="s">
+        <v>581</v>
+      </c>
+      <c r="B268" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C268" s="2" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="269" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A269" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B269" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C269" s="2" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="270" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A270" s="2" t="s">
+        <v>585</v>
+      </c>
+      <c r="B270" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C270" s="2" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="271" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A271" s="2" t="s">
+        <v>587</v>
+      </c>
+      <c r="B271" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="C271" s="2" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="272" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A272" s="2" t="s">
+        <v>589</v>
+      </c>
+      <c r="B272" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C272" s="2" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="273" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A273" s="2" t="s">
+        <v>591</v>
+      </c>
+      <c r="B273" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C273" s="2" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="274" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A274" s="2" t="s">
+        <v>593</v>
+      </c>
+      <c r="B274" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C274" s="2" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="275" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A275" s="2" t="s">
+        <v>595</v>
+      </c>
+      <c r="B275" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C275" s="2" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="276" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A276" s="2" t="s">
+        <v>597</v>
+      </c>
+      <c r="B276" s="2"/>
+      <c r="C276" s="2" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="277" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A277" s="2" t="s">
+        <v>599</v>
+      </c>
+      <c r="B277" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="C277" s="2" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="278" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A278" s="2" t="s">
+        <v>601</v>
+      </c>
+      <c r="B278" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="C278" s="2" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="279" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A279" s="2" t="s">
+        <v>603</v>
+      </c>
+      <c r="B279" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C279" s="2" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="280" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A280" s="2" t="s">
+        <v>605</v>
+      </c>
+      <c r="B280" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C280" s="2" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="281" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A281" s="2" t="s">
+        <v>607</v>
+      </c>
+      <c r="B281" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C281" s="2" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="282" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A282" s="2" t="s">
+        <v>609</v>
+      </c>
+      <c r="B282" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C282" s="2" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="283" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A283" s="2" t="s">
+        <v>611</v>
+      </c>
+      <c r="B283" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C283" s="2" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="284" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A284" s="2" t="s">
+        <v>613</v>
+      </c>
+      <c r="B284" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C284" s="2" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="285" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A285" s="2" t="s">
+        <v>615</v>
+      </c>
+      <c r="B285" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C285" s="2" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="286" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A286" s="2" t="s">
+        <v>617</v>
+      </c>
+      <c r="B286" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C286" s="2" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="287" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A287" s="2" t="s">
+        <v>619</v>
+      </c>
+      <c r="B287" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C287" s="2" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="288" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A288" s="2" t="s">
+        <v>621</v>
+      </c>
+      <c r="B288" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C288" s="2" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="289" spans="1:3" ht="285" x14ac:dyDescent="0.25">
+      <c r="A289" s="2" t="s">
+        <v>623</v>
+      </c>
+      <c r="B289" s="2" t="s">
+        <v>624</v>
+      </c>
+      <c r="C289" s="2" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="290" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A290" s="2" t="s">
+        <v>626</v>
+      </c>
+      <c r="B290" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C290" s="2" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="291" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A291" s="2" t="s">
+        <v>628</v>
+      </c>
+      <c r="B291" s="2" t="s">
+        <v>629</v>
+      </c>
+      <c r="C291" s="2" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="292" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A292" s="2" t="s">
+        <v>631</v>
+      </c>
+      <c r="B292" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C292" s="2" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="293" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A293" s="2" t="s">
+        <v>633</v>
+      </c>
+      <c r="B293" s="2" t="s">
+        <v>634</v>
+      </c>
+      <c r="C293" s="2" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="294" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A294" s="2" t="s">
+        <v>636</v>
+      </c>
+      <c r="B294" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C294" s="2" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="295" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A295" s="2" t="s">
+        <v>638</v>
+      </c>
+      <c r="B295" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C295" s="2" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="296" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A296" s="2" t="s">
+        <v>640</v>
+      </c>
+      <c r="B296" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C296" s="2" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="297" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A297" s="2" t="s">
+        <v>642</v>
+      </c>
+      <c r="B297" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C297" s="2" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="298" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A298" s="2" t="s">
+        <v>644</v>
+      </c>
+      <c r="B298" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C298" s="2" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="299" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A299" s="2" t="s">
+        <v>646</v>
+      </c>
+      <c r="B299" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C299" s="2" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="300" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A300" s="2" t="s">
+        <v>648</v>
+      </c>
+      <c r="B300" s="2"/>
+      <c r="C300" s="2" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="301" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A301" s="2" t="s">
+        <v>650</v>
+      </c>
+      <c r="B301" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C301" s="2" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="302" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A302" s="2" t="s">
+        <v>652</v>
+      </c>
+      <c r="B302" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="C302" s="2" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="303" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A303" s="2" t="s">
+        <v>654</v>
+      </c>
+      <c r="B303" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="C303" s="2" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="304" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A304" s="2" t="s">
+        <v>656</v>
+      </c>
+      <c r="B304" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C304" s="2" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="305" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A305" s="2" t="s">
+        <v>658</v>
+      </c>
+      <c r="B305" s="2" t="s">
+        <v>659</v>
+      </c>
+      <c r="C305" s="2" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="306" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A306" s="2" t="s">
+        <v>661</v>
+      </c>
+      <c r="B306" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C306" s="2" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="307" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A307" s="2" t="s">
+        <v>663</v>
+      </c>
+      <c r="B307" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C307" s="2" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="308" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A308" s="2" t="s">
+        <v>665</v>
+      </c>
+      <c r="B308" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C308" s="2" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="309" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A309" s="2" t="s">
+        <v>667</v>
+      </c>
+      <c r="B309" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C309" s="2" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="310" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A310" s="2" t="s">
+        <v>669</v>
+      </c>
+      <c r="B310" s="2"/>
+      <c r="C310" s="2" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="311" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A311" s="2" t="s">
+        <v>671</v>
+      </c>
+      <c r="B311" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C311" s="2" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="312" spans="1:3" ht="165" x14ac:dyDescent="0.25">
+      <c r="A312" s="2" t="s">
+        <v>673</v>
+      </c>
+      <c r="B312" s="2" t="s">
+        <v>486</v>
+      </c>
+      <c r="C312" s="2" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="313" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A313" s="2" t="s">
+        <v>675</v>
+      </c>
+      <c r="B313" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C313" s="2" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="314" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A314" s="2" t="s">
+        <v>677</v>
+      </c>
+      <c r="B314" s="2" t="s">
+        <v>678</v>
+      </c>
+      <c r="C314" s="2" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="315" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A315" s="2" t="s">
+        <v>680</v>
+      </c>
+      <c r="B315" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="C315" s="2" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="316" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A316" s="2" t="s">
+        <v>682</v>
+      </c>
+      <c r="B316" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="C316" s="2" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="317" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A317" s="2" t="s">
+        <v>684</v>
+      </c>
+      <c r="B317" s="2" t="s">
+        <v>685</v>
+      </c>
+      <c r="C317" s="2" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="318" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A318" s="2" t="s">
+        <v>687</v>
+      </c>
+      <c r="B318" s="2" t="s">
+        <v>688</v>
+      </c>
+      <c r="C318" s="2" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="319" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A319" s="2" t="s">
+        <v>690</v>
+      </c>
+      <c r="B319" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C319" s="2" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="320" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A320" s="2" t="s">
+        <v>692</v>
+      </c>
+      <c r="B320" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C320" s="2" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="321" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A321" s="2" t="s">
+        <v>694</v>
+      </c>
+      <c r="B321" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C321" s="2" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="322" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A322" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B322" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="C322" s="2" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="323" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A323" s="2" t="s">
+        <v>698</v>
+      </c>
+      <c r="B323" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C323" s="2" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="324" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A324" s="2" t="s">
+        <v>700</v>
+      </c>
+      <c r="B324" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C324" s="2" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="325" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A325" s="2" t="s">
+        <v>702</v>
+      </c>
+      <c r="B325" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C325" s="2" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="326" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A326" s="2" t="s">
+        <v>704</v>
+      </c>
+      <c r="B326" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C326" s="2" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="327" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A327" s="2" t="s">
+        <v>706</v>
+      </c>
+      <c r="B327" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C327" s="2" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="328" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A328" s="2" t="s">
+        <v>708</v>
+      </c>
+      <c r="B328" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C328" s="2" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="329" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A329" s="2" t="s">
+        <v>710</v>
+      </c>
+      <c r="B329" s="2"/>
+      <c r="C329" s="2" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="330" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A330" s="2" t="s">
+        <v>712</v>
+      </c>
+      <c r="B330" s="2" t="s">
+        <v>713</v>
+      </c>
+      <c r="C330" s="2" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="331" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A331" s="2" t="s">
+        <v>715</v>
+      </c>
+      <c r="B331" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C331" s="2" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="332" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A332" s="2" t="s">
+        <v>717</v>
+      </c>
+      <c r="B332" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="C332" s="2" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="333" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A333" s="2" t="s">
+        <v>720</v>
+      </c>
+      <c r="B333" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C333" s="2" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="334" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A334" s="2" t="s">
+        <v>722</v>
+      </c>
+      <c r="B334" s="2"/>
+      <c r="C334" s="2" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="335" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A335" s="2" t="s">
+        <v>724</v>
+      </c>
+      <c r="B335" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C335" s="2" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="336" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A336" s="2" t="s">
+        <v>726</v>
+      </c>
+      <c r="B336" s="2"/>
+      <c r="C336" s="2" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="337" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A337" s="2" t="s">
+        <v>728</v>
+      </c>
+      <c r="B337" s="2" t="s">
+        <v>729</v>
+      </c>
+      <c r="C337" s="2" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="338" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A338" s="2" t="s">
+        <v>731</v>
+      </c>
+      <c r="B338" s="2"/>
+      <c r="C338" s="2" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="339" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A339" s="2" t="s">
+        <v>733</v>
+      </c>
+      <c r="B339" s="2"/>
+      <c r="C339" s="2" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="340" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A340" s="2" t="s">
+        <v>735</v>
+      </c>
+      <c r="B340" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="C340" s="2" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="341" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A341" s="2" t="s">
+        <v>737</v>
+      </c>
+      <c r="B341" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="C341" s="2" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="342" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A342" s="2" t="s">
+        <v>739</v>
+      </c>
+      <c r="B342" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C342" s="2" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="343" spans="1:3" ht="300" x14ac:dyDescent="0.25">
+      <c r="A343" s="2" t="s">
+        <v>741</v>
+      </c>
+      <c r="B343" s="2" t="s">
+        <v>742</v>
+      </c>
+      <c r="C343" s="2" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="344" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A344" s="2" t="s">
+        <v>744</v>
+      </c>
+      <c r="B344" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="C344" s="2" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="345" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A345" s="2" t="s">
+        <v>746</v>
+      </c>
+      <c r="B345" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C345" s="2" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="346" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A346" s="2" t="s">
+        <v>748</v>
+      </c>
+      <c r="B346" s="2"/>
+      <c r="C346" s="2" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="347" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A347" s="2" t="s">
+        <v>750</v>
+      </c>
+      <c r="B347" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C347" s="2" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="348" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A348" s="2" t="s">
+        <v>752</v>
+      </c>
+      <c r="B348" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C348" s="2" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="349" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A349" s="2" t="s">
+        <v>754</v>
+      </c>
+      <c r="B349" s="2"/>
+      <c r="C349" s="2" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="350" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A350" s="2" t="s">
+        <v>756</v>
+      </c>
+      <c r="B350" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C350" s="2" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="351" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A351" s="2" t="s">
+        <v>758</v>
+      </c>
+      <c r="B351" s="2"/>
+      <c r="C351" s="2" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="352" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A352" s="2" t="s">
+        <v>760</v>
+      </c>
+      <c r="B352" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="C352" s="2" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="353" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A353" s="2" t="s">
+        <v>762</v>
+      </c>
+      <c r="B353" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C353" s="2" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="354" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A354" s="2" t="s">
+        <v>764</v>
+      </c>
+      <c r="B354" s="2" t="s">
+        <v>765</v>
+      </c>
+      <c r="C354" s="2" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="355" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A355" s="2" t="s">
+        <v>767</v>
+      </c>
+      <c r="B355" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="C355" s="2" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="356" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A356" s="2" t="s">
+        <v>769</v>
+      </c>
+      <c r="B356" s="2"/>
+      <c r="C356" s="2" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="357" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A357" s="2" t="s">
+        <v>771</v>
+      </c>
+      <c r="B357" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C357" s="2" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="358" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A358" s="2" t="s">
+        <v>773</v>
+      </c>
+      <c r="B358" s="2" t="s">
+        <v>774</v>
+      </c>
+      <c r="C358" s="2" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="359" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A359" s="2" t="s">
+        <v>776</v>
+      </c>
+      <c r="B359" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C359" s="2" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="360" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A360" s="2" t="s">
+        <v>778</v>
+      </c>
+      <c r="B360" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C360" s="2" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="361" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A361" s="2" t="s">
+        <v>780</v>
+      </c>
+      <c r="B361" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C361" s="2" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="362" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A362" s="2" t="s">
+        <v>782</v>
+      </c>
+      <c r="B362" s="2" t="s">
+        <v>573</v>
+      </c>
+      <c r="C362" s="2" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="363" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A363" s="2" t="s">
+        <v>784</v>
+      </c>
+      <c r="B363" s="2"/>
+      <c r="C363" s="2" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="364" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A364" s="2" t="s">
+        <v>786</v>
+      </c>
+      <c r="B364" s="2"/>
+      <c r="C364" s="2" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="365" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A365" s="2" t="s">
+        <v>788</v>
+      </c>
+      <c r="B365" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C365" s="2" t="s">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="366" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A366" s="2" t="s">
+        <v>790</v>
+      </c>
+      <c r="B366" s="2"/>
+      <c r="C366" s="2" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="367" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A367" s="2" t="s">
+        <v>792</v>
+      </c>
+      <c r="B367" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="C367" s="2" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="368" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A368" s="2" t="s">
+        <v>794</v>
+      </c>
+      <c r="B368" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C368" s="2" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="369" spans="1:3" ht="165" x14ac:dyDescent="0.25">
+      <c r="A369" s="2" t="s">
+        <v>796</v>
+      </c>
+      <c r="B369" s="2" t="s">
+        <v>486</v>
+      </c>
+      <c r="C369" s="2" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="370" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A370" s="2" t="s">
+        <v>798</v>
+      </c>
+      <c r="B370" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C370" s="2" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="371" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A371" s="2" t="s">
+        <v>800</v>
+      </c>
+      <c r="B371" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C371" s="2" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="372" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A372" s="2" t="s">
+        <v>802</v>
+      </c>
+      <c r="B372" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C372" s="2" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="373" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A373" s="2" t="s">
+        <v>804</v>
+      </c>
+      <c r="B373" s="2" t="s">
+        <v>805</v>
+      </c>
+      <c r="C373" s="2" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="374" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A374" s="2" t="s">
+        <v>807</v>
+      </c>
+      <c r="B374" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C374" s="2" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="375" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A375" s="2" t="s">
+        <v>809</v>
+      </c>
+      <c r="B375" s="2"/>
+      <c r="C375" s="2" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="376" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A376" s="2" t="s">
+        <v>811</v>
+      </c>
+      <c r="B376" s="2"/>
+      <c r="C376" s="2" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="377" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A377" s="2" t="s">
+        <v>813</v>
+      </c>
+      <c r="B377" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C377" s="2" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="378" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A378" s="2" t="s">
+        <v>815</v>
+      </c>
+      <c r="B378" s="2"/>
+      <c r="C378" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="379" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A379" s="2" t="s">
+        <v>817</v>
+      </c>
+      <c r="B379" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C379" s="2" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="380" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A380" s="2" t="s">
+        <v>819</v>
+      </c>
+      <c r="B380" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C380" s="2" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="381" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A381" s="2" t="s">
+        <v>821</v>
+      </c>
+      <c r="B381" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="C381" s="2" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="382" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A382" s="2" t="s">
+        <v>823</v>
+      </c>
+      <c r="B382" s="2"/>
+      <c r="C382" s="2" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="383" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A383" s="2" t="s">
+        <v>825</v>
+      </c>
+      <c r="B383" s="2"/>
+      <c r="C383" s="2" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="384" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A384" s="2" t="s">
+        <v>827</v>
+      </c>
+      <c r="B384" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C384" s="2" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="385" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A385" s="2" t="s">
+        <v>829</v>
+      </c>
+      <c r="B385" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C385" s="2" t="s">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="386" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A386" s="2" t="s">
+        <v>831</v>
+      </c>
+      <c r="B386" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C386" s="2" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="387" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A387" s="2" t="s">
+        <v>833</v>
+      </c>
+      <c r="B387" s="2" t="s">
+        <v>834</v>
+      </c>
+      <c r="C387" s="2" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="388" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A388" s="2" t="s">
+        <v>836</v>
+      </c>
+      <c r="B388" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C388" s="2" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="389" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A389" s="2" t="s">
+        <v>838</v>
+      </c>
+      <c r="B389" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C389" s="2" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="390" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A390" s="2" t="s">
+        <v>840</v>
+      </c>
+      <c r="B390" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C390" s="2" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="391" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A391" s="2" t="s">
+        <v>842</v>
+      </c>
+      <c r="B391" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C391" s="2" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="392" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A392" s="2" t="s">
+        <v>844</v>
+      </c>
+      <c r="B392" s="2"/>
+      <c r="C392" s="2" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="393" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A393" s="2" t="s">
+        <v>846</v>
+      </c>
+      <c r="B393" s="2"/>
+      <c r="C393" s="2" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="394" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A394" s="2" t="s">
+        <v>848</v>
+      </c>
+      <c r="B394" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="C394" s="2" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="395" spans="1:3" ht="120" x14ac:dyDescent="0.25">
+      <c r="A395" s="2" t="s">
+        <v>850</v>
+      </c>
+      <c r="B395" s="2" t="s">
+        <v>851</v>
+      </c>
+      <c r="C395" s="2" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="396" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A396" s="2" t="s">
+        <v>853</v>
+      </c>
+      <c r="B396" s="2" t="s">
+        <v>854</v>
+      </c>
+      <c r="C396" s="2" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="397" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A397" s="2" t="s">
+        <v>856</v>
+      </c>
+      <c r="B397" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="C397" s="2" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="398" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A398" s="2" t="s">
+        <v>858</v>
+      </c>
+      <c r="B398" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="C398" s="2" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="399" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A399" s="2" t="s">
+        <v>860</v>
+      </c>
+      <c r="B399" s="2"/>
+      <c r="C399" s="2" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="400" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A400" s="2" t="s">
+        <v>862</v>
+      </c>
+      <c r="B400" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C400" s="2" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="401" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A401" s="2" t="s">
+        <v>863</v>
+      </c>
+      <c r="B401" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C401" s="2" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="402" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A402" s="2" t="s">
+        <v>865</v>
+      </c>
+      <c r="B402" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C402" s="2" t="s">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="403" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A403" s="2" t="s">
+        <v>867</v>
+      </c>
+      <c r="B403" s="2" t="s">
+        <v>868</v>
+      </c>
+      <c r="C403" s="2" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="404" spans="1:3" ht="90" x14ac:dyDescent="0.25">
+      <c r="A404" s="2" t="s">
+        <v>870</v>
+      </c>
+      <c r="B404" s="2" t="s">
+        <v>871</v>
+      </c>
+      <c r="C404" s="2" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="405" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A405" s="2" t="s">
+        <v>873</v>
+      </c>
+      <c r="B405" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C405" s="2" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="406" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A406" s="2" t="s">
+        <v>875</v>
+      </c>
+      <c r="B406" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="C406" s="2" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="407" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A407" s="2" t="s">
+        <v>877</v>
+      </c>
+      <c r="B407" s="2"/>
+      <c r="C407" s="2" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="408" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A408" s="2" t="s">
+        <v>879</v>
+      </c>
+      <c r="B408" s="2"/>
+      <c r="C408" s="2" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="409" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A409" s="2" t="s">
+        <v>881</v>
+      </c>
+      <c r="B409" s="2"/>
+      <c r="C409" s="2" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="410" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A410" s="2" t="s">
+        <v>883</v>
+      </c>
+      <c r="B410" s="2"/>
+      <c r="C410" s="2" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="411" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A411" s="2" t="s">
+        <v>885</v>
+      </c>
+      <c r="B411" s="2"/>
+      <c r="C411" s="2" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="412" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A412" s="2" t="s">
+        <v>887</v>
+      </c>
+      <c r="B412" s="2"/>
+      <c r="C412" s="2" t="s">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="413" spans="1:3" ht="225" x14ac:dyDescent="0.25">
+      <c r="A413" s="2" t="s">
+        <v>889</v>
+      </c>
+      <c r="B413" s="2" t="s">
+        <v>890</v>
+      </c>
+      <c r="C413" s="2" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="414" spans="1:3" ht="195" x14ac:dyDescent="0.25">
+      <c r="A414" s="2" t="s">
+        <v>892</v>
+      </c>
+      <c r="B414" s="2" t="s">
+        <v>893</v>
+      </c>
+      <c r="C414" s="2" t="s">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="415" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A415" s="2" t="s">
+        <v>895</v>
+      </c>
+      <c r="B415" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C415" s="2" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="416" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A416" s="2" t="s">
+        <v>897</v>
+      </c>
+      <c r="B416" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C416" s="2" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="417" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A417" s="2" t="s">
+        <v>899</v>
+      </c>
+      <c r="B417" s="2"/>
+      <c r="C417" s="2" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="418" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A418" s="2" t="s">
+        <v>901</v>
+      </c>
+      <c r="B418" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="C418" s="2" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="419" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A419" s="2" t="s">
+        <v>903</v>
+      </c>
+      <c r="B419" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C419" s="2" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="420" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A420" s="2" t="s">
+        <v>905</v>
+      </c>
+      <c r="B420" s="2" t="s">
+        <v>906</v>
+      </c>
+      <c r="C420" s="2" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="421" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A421" s="2" t="s">
+        <v>908</v>
+      </c>
+      <c r="B421" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C421" s="2" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="422" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A422" s="2" t="s">
+        <v>910</v>
+      </c>
+      <c r="B422" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="C422" s="2" t="s">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="423" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A423" s="2" t="s">
+        <v>912</v>
+      </c>
+      <c r="B423" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="C423" s="2" t="s">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="424" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A424" s="2" t="s">
+        <v>914</v>
+      </c>
+      <c r="B424" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C424" s="2" t="s">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="425" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A425" s="2" t="s">
+        <v>916</v>
+      </c>
+      <c r="B425" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="C425" s="2" t="s">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="426" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A426" s="2" t="s">
+        <v>918</v>
+      </c>
+      <c r="B426" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C426" s="2" t="s">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="427" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A427" s="2" t="s">
+        <v>920</v>
+      </c>
+      <c r="B427" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C427" s="2" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="428" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A428" s="2" t="s">
+        <v>922</v>
+      </c>
+      <c r="B428" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C428" s="2" t="s">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="429" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A429" s="2" t="s">
+        <v>924</v>
+      </c>
+      <c r="B429" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="C429" s="2" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="430" spans="1:3" ht="90" x14ac:dyDescent="0.25">
+      <c r="A430" s="2" t="s">
+        <v>926</v>
+      </c>
+      <c r="B430" s="2" t="s">
+        <v>927</v>
+      </c>
+      <c r="C430" s="2" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="431" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A431" s="2" t="s">
+        <v>929</v>
+      </c>
+      <c r="B431" s="2"/>
+      <c r="C431" s="2" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="432" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A432" s="2" t="s">
+        <v>931</v>
+      </c>
+      <c r="B432" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C432" s="2" t="s">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="433" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A433" s="2" t="s">
+        <v>933</v>
+      </c>
+      <c r="B433" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="C433" s="2" t="s">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="434" spans="1:3" ht="90" x14ac:dyDescent="0.25">
+      <c r="A434" s="2" t="s">
+        <v>935</v>
+      </c>
+      <c r="B434" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="C434" s="2" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="435" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A435" s="2" t="s">
+        <v>937</v>
+      </c>
+      <c r="B435" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C435" s="2" t="s">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="436" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A436" s="2" t="s">
+        <v>939</v>
+      </c>
+      <c r="B436" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C436" s="2" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="437" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A437" s="2" t="s">
+        <v>941</v>
+      </c>
+      <c r="B437" s="2"/>
+      <c r="C437" s="2" t="s">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="438" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A438" s="2" t="s">
+        <v>943</v>
+      </c>
+      <c r="B438" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C438" s="2" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="439" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A439" s="2" t="s">
+        <v>945</v>
+      </c>
+      <c r="B439" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C439" s="2" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="440" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A440" s="2" t="s">
+        <v>947</v>
+      </c>
+      <c r="B440" s="2"/>
+      <c r="C440" s="2" t="s">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="441" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A441" s="2" t="s">
+        <v>949</v>
+      </c>
+      <c r="B441" s="2"/>
+      <c r="C441" s="2" t="s">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="442" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A442" s="2" t="s">
+        <v>951</v>
+      </c>
+      <c r="B442" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C442" s="2" t="s">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="443" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A443" s="2" t="s">
+        <v>953</v>
+      </c>
+      <c r="B443" s="2" t="s">
+        <v>954</v>
+      </c>
+      <c r="C443" s="2" t="s">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="444" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A444" s="2" t="s">
+        <v>956</v>
+      </c>
+      <c r="B444" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C444" s="2" t="s">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="445" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A445" s="2" t="s">
+        <v>958</v>
+      </c>
+      <c r="B445" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C445" s="2" t="s">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="446" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A446" s="2" t="s">
+        <v>960</v>
+      </c>
+      <c r="B446" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C446" s="2" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="447" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A447" s="2" t="s">
+        <v>962</v>
+      </c>
+      <c r="B447" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C447" s="2" t="s">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="448" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A448" s="2" t="s">
+        <v>964</v>
+      </c>
+      <c r="B448" s="2"/>
+      <c r="C448" s="2" t="s">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="449" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A449" s="2" t="s">
+        <v>966</v>
+      </c>
+      <c r="B449" s="2"/>
+      <c r="C449" s="2" t="s">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="450" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A450" s="2" t="s">
+        <v>968</v>
+      </c>
+      <c r="B450" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="C450" s="2" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="451" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A451" s="2" t="s">
+        <v>970</v>
+      </c>
+      <c r="B451" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C451" s="2" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="452" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A452" s="2" t="s">
+        <v>972</v>
+      </c>
+      <c r="B452" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C452" s="2" t="s">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="453" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A453" s="2" t="s">
+        <v>974</v>
+      </c>
+      <c r="B453" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="C453" s="2" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="454" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A454" s="2" t="s">
+        <v>976</v>
+      </c>
+      <c r="B454" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C454" s="2" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="455" spans="1:3" ht="195" x14ac:dyDescent="0.25">
+      <c r="A455" s="2" t="s">
+        <v>978</v>
+      </c>
+      <c r="B455" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C455" s="2" t="s">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="456" spans="1:3" ht="165" x14ac:dyDescent="0.25">
+      <c r="A456" s="2" t="s">
+        <v>980</v>
+      </c>
+      <c r="B456" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="C456" s="2" t="s">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="457" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A457" s="2" t="s">
+        <v>982</v>
+      </c>
+      <c r="B457" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C457" s="2" t="s">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="458" spans="1:3" ht="180" x14ac:dyDescent="0.25">
+      <c r="A458" s="2" t="s">
+        <v>984</v>
+      </c>
+      <c r="B458" s="2" t="s">
+        <v>554</v>
+      </c>
+      <c r="C458" s="2" t="s">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="459" spans="1:3" ht="180" x14ac:dyDescent="0.25">
+      <c r="A459" s="2" t="s">
+        <v>986</v>
+      </c>
+      <c r="B459" s="2" t="s">
+        <v>554</v>
+      </c>
+      <c r="C459" s="2" t="s">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="460" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A460" s="2" t="s">
+        <v>988</v>
+      </c>
+      <c r="B460" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C460" s="2" t="s">
+        <v>989</v>
+      </c>
+    </row>
+    <row r="461" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A461" s="2" t="s">
+        <v>990</v>
+      </c>
+      <c r="B461" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C461" s="2" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="462" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A462" s="2" t="s">
+        <v>992</v>
+      </c>
+      <c r="B462" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C462" s="2" t="s">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="463" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A463" s="2" t="s">
+        <v>994</v>
+      </c>
+      <c r="B463" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="C463" s="2" t="s">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="464" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A464" s="2" t="s">
+        <v>996</v>
+      </c>
+      <c r="B464" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C464" s="2" t="s">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="465" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A465" s="2" t="s">
+        <v>998</v>
+      </c>
+      <c r="B465" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C465" s="2" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="466" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A466" s="2" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B466" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C466" s="2" t="s">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="467" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A467" s="2" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B467" s="2"/>
+      <c r="C467" s="2" t="s">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="468" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A468" s="2" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B468" s="2" t="s">
+        <v>491</v>
+      </c>
+      <c r="C468" s="2" t="s">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="469" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A469" s="2" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B469" s="2"/>
+      <c r="C469" s="2" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="470" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A470" s="2" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B470" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="C470" s="2" t="s">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="471" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A471" s="2" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B471" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C471" s="2" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="472" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A472" s="2" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B472" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C472" s="2" t="s">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="473" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A473" s="2" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B473" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C473" s="2" t="s">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="474" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A474" s="2" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B474" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C474" s="2" t="s">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="475" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A475" s="2" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B475" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="C475" s="2" t="s">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="476" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A476" s="2" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B476" s="2"/>
+      <c r="C476" s="2" t="s">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="477" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A477" s="2" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B477" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C477" s="2" t="s">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="478" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A478" s="2" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B478" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C478" s="2" t="s">
+        <v>1025</v>
+      </c>
+    </row>
+    <row r="479" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A479" s="2" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B479" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C479" s="2" t="s">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="480" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A480" s="2" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B480" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C480" s="2" t="s">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="481" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A481" s="2" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B481" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C481" s="2" t="s">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="482" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A482" s="2" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B482" s="2" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C482" s="2" t="s">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="483" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A483" s="2" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B483" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C483" s="2" t="s">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="484" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A484" s="2" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B484" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C484" s="2" t="s">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="485" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A485" s="2" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B485" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C485" s="2" t="s">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="486" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A486" s="2" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B486" s="2"/>
+      <c r="C486" s="2" t="s">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="487" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A487" s="2" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B487" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C487" s="2" t="s">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="488" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A488" s="2" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B488" s="2"/>
+      <c r="C488" s="2" t="s">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="489" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A489" s="2" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B489" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C489" s="2" t="s">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="490" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A490" s="2" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B490" s="2" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C490" s="2" t="s">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="491" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A491" s="2" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B491" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C491" s="2" t="s">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="492" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A492" s="2" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B492" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C492" s="2" t="s">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="493" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A493" s="2" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B493" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="C493" s="2" t="s">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="494" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A494" s="2" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B494" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C494" s="2" t="s">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="495" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A495" s="2" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B495" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C495" s="2" t="s">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="496" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A496" s="2" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B496" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C496" s="2" t="s">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="497" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A497" s="2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B497" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C497" s="2" t="s">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="498" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A498" s="2" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B498" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C498" s="2" t="s">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="499" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A499" s="2" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B499" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C499" s="2" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="500" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A500" s="2" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B500" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C500" s="2" t="s">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="501" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A501" s="2" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B501" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="C501" s="2" t="s">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="502" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A502" s="2" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B502" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="C502" s="2" t="s">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="503" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A503" s="2" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B503" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C503" s="2" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="504" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A504" s="2" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B504" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C504" s="2" t="s">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="505" spans="1:3" ht="210" x14ac:dyDescent="0.25">
+      <c r="A505" s="2" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B505" s="2" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C505" s="2" t="s">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="506" spans="1:3" ht="285" x14ac:dyDescent="0.25">
+      <c r="A506" s="2" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B506" s="2" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C506" s="2" t="s">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="507" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A507" s="2" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B507" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="C507" s="2" t="s">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="508" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A508" s="2" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B508" s="2"/>
+      <c r="C508" s="2" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="509" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A509" s="2" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B509" s="2" t="s">
+        <v>774</v>
+      </c>
+      <c r="C509" s="2" t="s">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="510" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A510" s="2" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B510" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="C510" s="2" t="s">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="511" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A511" s="2" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B511" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="C511" s="2" t="s">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="512" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A512" s="2" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B512" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C512" s="2" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="513" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A513" s="2" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B513" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="C513" s="2" t="s">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="514" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A514" s="2" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B514" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C514" s="2" t="s">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="515" spans="1:3" ht="90" x14ac:dyDescent="0.25">
+      <c r="A515" s="2" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B515" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="C515" s="2" t="s">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="516" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A516" s="2" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B516" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C516" s="2" t="s">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="517" spans="1:3" ht="90" x14ac:dyDescent="0.25">
+      <c r="A517" s="2" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B517" s="2" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C517" s="2" t="s">
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="518" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A518" s="2" t="s">
+        <v>1109</v>
+      </c>
+      <c r="B518" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C518" s="2" t="s">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="519" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A519" s="2" t="s">
+        <v>1111</v>
+      </c>
+      <c r="B519" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C519" s="2" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="520" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A520" s="2" t="s">
+        <v>1113</v>
+      </c>
+      <c r="B520" s="2" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C520" s="2" t="s">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="521" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A521" s="2" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B521" s="2"/>
+      <c r="C521" s="2" t="s">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="522" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A522" s="2" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B522" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="C522" s="2" t="s">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="523" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A523" s="2" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B523" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="C523" s="2" t="s">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="524" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A524" s="2" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B524" s="2"/>
+      <c r="C524" s="2" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="525" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A525" s="2" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B525" s="2"/>
+      <c r="C525" s="2" t="s">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="526" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A526" s="2" t="s">
+        <v>1126</v>
+      </c>
+      <c r="B526" s="2"/>
+      <c r="C526" s="2" t="s">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="527" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A527" s="2" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B527" s="2" t="s">
+        <v>573</v>
+      </c>
+      <c r="C527" s="2" t="s">
+        <v>1129</v>
+      </c>
+    </row>
+    <row r="528" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A528" s="2" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B528" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C528" s="2" t="s">
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="529" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A529" s="2" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B529" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C529" s="2" t="s">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="530" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A530" s="2" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B530" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="C530" s="2" t="s">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="531" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A531" s="2" t="s">
+        <v>1136</v>
+      </c>
+      <c r="B531" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C531" s="2" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="532" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A532" s="2" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B532" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C532" s="2" t="s">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="533" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A533" s="2" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B533" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C533" s="2" t="s">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="534" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A534" s="2" t="s">
+        <v>1142</v>
+      </c>
+      <c r="B534" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="C534" s="2" t="s">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="535" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A535" s="2" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B535" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C535" s="2" t="s">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="536" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A536" s="2" t="s">
+        <v>1146</v>
+      </c>
+      <c r="B536" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C536" s="2" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="537" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A537" s="2" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B537" s="2" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C537" s="2" t="s">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="538" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A538" s="2" t="s">
+        <v>1151</v>
+      </c>
+      <c r="B538" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="C538" s="2" t="s">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="539" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A539" s="2" t="s">
+        <v>1153</v>
+      </c>
+      <c r="B539" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C539" s="2" t="s">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="540" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A540" s="2" t="s">
+        <v>1155</v>
+      </c>
+      <c r="B540" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C540" s="2" t="s">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="541" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A541" s="2" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B541" s="2" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C541" s="2" t="s">
+        <v>1159</v>
+      </c>
+    </row>
+    <row r="542" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A542" s="2" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B542" s="2" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C542" s="2" t="s">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="543" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A543" s="2" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B543" s="2" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C543" s="2" t="s">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="544" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A544" s="2" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B544" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C544" s="2" t="s">
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="545" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A545" s="2" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B545" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C545" s="2" t="s">
+        <v>1169</v>
+      </c>
+    </row>
+    <row r="546" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A546" s="2" t="s">
+        <v>1170</v>
+      </c>
+      <c r="B546" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C546" s="2" t="s">
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="547" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A547" s="2" t="s">
+        <v>1172</v>
+      </c>
+      <c r="B547" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C547" s="2" t="s">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="548" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A548" s="2" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B548" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C548" s="2" t="s">
+        <v>1175</v>
+      </c>
+    </row>
+    <row r="549" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A549" s="2" t="s">
+        <v>1176</v>
+      </c>
+      <c r="B549" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="C549" s="2" t="s">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="550" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A550" s="2" t="s">
+        <v>1178</v>
+      </c>
+      <c r="B550" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C550" s="2" t="s">
+        <v>1179</v>
+      </c>
+    </row>
+    <row r="551" spans="1:3" ht="270" x14ac:dyDescent="0.25">
+      <c r="A551" s="2" t="s">
+        <v>1180</v>
+      </c>
+      <c r="B551" s="2" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C551" s="2" t="s">
+        <v>1182</v>
+      </c>
+    </row>
+    <row r="552" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A552" s="2" t="s">
+        <v>1183</v>
+      </c>
+      <c r="B552" s="2" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C552" s="2" t="s">
+        <v>1185</v>
+      </c>
+    </row>
+    <row r="553" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A553" s="2" t="s">
+        <v>1186</v>
+      </c>
+      <c r="B553" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C553" s="2" t="s">
+        <v>1187</v>
+      </c>
+    </row>
+    <row r="554" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A554" s="2" t="s">
+        <v>1188</v>
+      </c>
+      <c r="B554" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="C554" s="2" t="s">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="555" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A555" s="2" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B555" s="2"/>
+      <c r="C555" s="2" t="s">
+        <v>1191</v>
+      </c>
+    </row>
+    <row r="556" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A556" s="2" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B556" s="2"/>
+      <c r="C556" s="2" t="s">
+        <v>1193</v>
+      </c>
+    </row>
+    <row r="557" spans="1:3" ht="210" x14ac:dyDescent="0.25">
+      <c r="A557" s="2" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B557" s="2" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C557" s="2" t="s">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="558" spans="1:3" ht="300" x14ac:dyDescent="0.25">
+      <c r="A558" s="2" t="s">
+        <v>1196</v>
+      </c>
+      <c r="B558" s="2" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C558" s="2" t="s">
+        <v>1198</v>
+      </c>
+    </row>
+    <row r="559" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A559" s="2" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B559" s="2" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C559" s="2" t="s">
+        <v>1201</v>
+      </c>
+    </row>
+    <row r="560" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A560" s="2" t="s">
+        <v>1202</v>
+      </c>
+      <c r="B560" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C560" s="2" t="s">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="561" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A561" s="2" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B561" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C561" s="2" t="s">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="562" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A562" s="2" t="s">
+        <v>1206</v>
+      </c>
+      <c r="B562" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C562" s="2" t="s">
+        <v>1207</v>
+      </c>
+    </row>
+    <row r="563" spans="1:3" ht="270" x14ac:dyDescent="0.25">
+      <c r="A563" s="2" t="s">
+        <v>1208</v>
+      </c>
+      <c r="B563" s="2" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C563" s="2" t="s">
+        <v>1210</v>
+      </c>
+    </row>
+    <row r="564" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A564" s="2" t="s">
+        <v>1211</v>
+      </c>
+      <c r="B564" s="2"/>
+      <c r="C564" s="2" t="s">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="565" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A565" s="2" t="s">
+        <v>1213</v>
+      </c>
+      <c r="B565" s="2" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C565" s="2" t="s">
+        <v>1215</v>
+      </c>
+    </row>
+    <row r="566" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A566" s="2" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B566" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C566" s="2" t="s">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="567" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A567" s="2" t="s">
+        <v>1218</v>
+      </c>
+      <c r="B567" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="C567" s="2" t="s">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="568" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A568" s="2" t="s">
+        <v>1220</v>
+      </c>
+      <c r="B568" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C568" s="2" t="s">
+        <v>1221</v>
+      </c>
+    </row>
+    <row r="569" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A569" s="2" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B569" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C569" s="2" t="s">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="570" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A570" s="2" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B570" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="C570" s="2" t="s">
+        <v>1225</v>
+      </c>
+    </row>
+    <row r="571" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A571" s="2" t="s">
+        <v>1226</v>
+      </c>
+      <c r="B571" s="2"/>
+      <c r="C571" s="2" t="s">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="572" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A572" s="2" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B572" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C572" s="2" t="s">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="573" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A573" s="2" t="s">
+        <v>1230</v>
+      </c>
+      <c r="B573" s="2"/>
+      <c r="C573" s="2" t="s">
+        <v>1231</v>
+      </c>
+    </row>
+    <row r="574" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A574" s="2" t="s">
+        <v>1232</v>
+      </c>
+      <c r="B574" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C574" s="2" t="s">
+        <v>1233</v>
+      </c>
+    </row>
+    <row r="575" spans="1:3" ht="90" x14ac:dyDescent="0.25">
+      <c r="A575" s="2" t="s">
+        <v>1234</v>
+      </c>
+      <c r="B575" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="C575" s="2" t="s">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="576" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A576" s="2" t="s">
+        <v>1236</v>
+      </c>
+      <c r="B576" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C576" s="2" t="s">
+        <v>1237</v>
+      </c>
+    </row>
+    <row r="577" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A577" s="2" t="s">
+        <v>1238</v>
+      </c>
+      <c r="B577" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C577" s="2" t="s">
+        <v>1239</v>
+      </c>
+    </row>
+    <row r="578" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A578" s="2" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B578" s="2"/>
+      <c r="C578" s="2" t="s">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="579" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A579" s="2" t="s">
+        <v>1242</v>
+      </c>
+      <c r="B579" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C579" s="2" t="s">
+        <v>1243</v>
+      </c>
+    </row>
+    <row r="580" spans="1:3" ht="135" x14ac:dyDescent="0.25">
+      <c r="A580" s="2" t="s">
+        <v>1244</v>
+      </c>
+      <c r="B580" s="2" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C580" s="2" t="s">
+        <v>1246</v>
+      </c>
+    </row>
+    <row r="581" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A581" s="2" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B581" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C581" s="2" t="s">
+        <v>1248</v>
+      </c>
+    </row>
+    <row r="582" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A582" s="2" t="s">
+        <v>1249</v>
+      </c>
+      <c r="B582" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C582" s="2" t="s">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="583" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A583" s="2" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B583" s="2"/>
+      <c r="C583" s="2" t="s">
+        <v>1252</v>
+      </c>
+    </row>
+    <row r="584" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A584" s="2" t="s">
+        <v>1253</v>
+      </c>
+      <c r="B584" s="2" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C584" s="2" t="s">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="585" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A585" s="2" t="s">
+        <v>1255</v>
+      </c>
+      <c r="B585" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C585" s="2" t="s">
+        <v>1256</v>
+      </c>
+    </row>
+    <row r="586" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A586" s="2" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B586" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C586" s="2" t="s">
+        <v>1258</v>
+      </c>
+    </row>
+    <row r="587" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A587" s="2" t="s">
+        <v>1259</v>
+      </c>
+      <c r="B587" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="C587" s="2" t="s">
+        <v>1260</v>
+      </c>
+    </row>
+    <row r="588" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A588" s="2" t="s">
+        <v>1261</v>
+      </c>
+      <c r="B588" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C588" s="2" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="589" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A589" s="2" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B589" s="2"/>
+      <c r="C589" s="2" t="s">
+        <v>1264</v>
+      </c>
+    </row>
+    <row r="590" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A590" s="2" t="s">
+        <v>1265</v>
+      </c>
+      <c r="B590" s="2"/>
+      <c r="C590" s="2" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="591" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A591" s="2" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B591" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="C591" s="2" t="s">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="592" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A592" s="2" t="s">
+        <v>1269</v>
+      </c>
+      <c r="B592" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C592" s="2" t="s">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="593" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A593" s="2" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B593" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="C593" s="2" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="594" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A594" s="2" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B594" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C594" s="2" t="s">
+        <v>1274</v>
+      </c>
+    </row>
+    <row r="595" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A595" s="2" t="s">
+        <v>1275</v>
+      </c>
+      <c r="B595" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="C595" s="2" t="s">
+        <v>1276</v>
+      </c>
+    </row>
+    <row r="596" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A596" s="2" t="s">
+        <v>1277</v>
+      </c>
+      <c r="B596" s="2" t="s">
+        <v>1278</v>
+      </c>
+      <c r="C596" s="2" t="s">
+        <v>1279</v>
+      </c>
+    </row>
+    <row r="597" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A597" s="2" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B597" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C597" s="2" t="s">
+        <v>1281</v>
+      </c>
+    </row>
+    <row r="598" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A598" s="2" t="s">
+        <v>1282</v>
+      </c>
+      <c r="B598" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C598" s="2" t="s">
+        <v>1283</v>
+      </c>
+    </row>
+    <row r="599" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A599" s="2" t="s">
+        <v>1284</v>
+      </c>
+      <c r="B599" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C599" s="2" t="s">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="600" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A600" s="2" t="s">
+        <v>1286</v>
+      </c>
+      <c r="B600" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C600" s="2" t="s">
+        <v>1287</v>
+      </c>
+    </row>
+    <row r="601" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A601" s="2" t="s">
+        <v>1288</v>
+      </c>
+      <c r="B601" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C601" s="2" t="s">
+        <v>1289</v>
+      </c>
+    </row>
+    <row r="602" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A602" s="2" t="s">
+        <v>1290</v>
+      </c>
+      <c r="B602" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="C602" s="2" t="s">
+        <v>1291</v>
+      </c>
+    </row>
+    <row r="603" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A603" s="2" t="s">
+        <v>1292</v>
+      </c>
+      <c r="B603" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C603" s="2" t="s">
+        <v>1293</v>
+      </c>
+    </row>
+    <row r="604" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A604" s="2" t="s">
+        <v>1294</v>
+      </c>
+      <c r="B604" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C604" s="2" t="s">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="605" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A605" s="2" t="s">
+        <v>1296</v>
+      </c>
+      <c r="B605" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C605" s="2" t="s">
+        <v>1297</v>
+      </c>
+    </row>
+    <row r="606" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A606" s="2" t="s">
+        <v>1298</v>
+      </c>
+      <c r="B606" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C606" s="2" t="s">
+        <v>1299</v>
+      </c>
+    </row>
+    <row r="607" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A607" s="2" t="s">
+        <v>1300</v>
+      </c>
+      <c r="B607" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C607" s="2" t="s">
+        <v>1301</v>
+      </c>
+    </row>
+    <row r="608" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A608" s="2" t="s">
+        <v>1302</v>
+      </c>
+      <c r="B608" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C608" s="2" t="s">
+        <v>1303</v>
+      </c>
+    </row>
+    <row r="609" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A609" s="2" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B609" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C609" s="2" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="610" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A610" s="2" t="s">
+        <v>1306</v>
+      </c>
+      <c r="B610" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C610" s="2" t="s">
+        <v>1307</v>
+      </c>
+    </row>
+    <row r="611" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A611" s="2" t="s">
+        <v>1308</v>
+      </c>
+      <c r="B611" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C611" s="2" t="s">
+        <v>1309</v>
+      </c>
+    </row>
+    <row r="612" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A612" s="2" t="s">
+        <v>1310</v>
+      </c>
+      <c r="B612" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C612" s="2" t="s">
+        <v>1311</v>
+      </c>
+    </row>
+    <row r="613" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A613" s="2" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B613" s="2" t="s">
+        <v>1313</v>
+      </c>
+      <c r="C613" s="2" t="s">
+        <v>1314</v>
+      </c>
+    </row>
+    <row r="614" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A614" s="2" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B614" s="2" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C614" s="2" t="s">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="615" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A615" s="2" t="s">
+        <v>1318</v>
+      </c>
+      <c r="B615" s="2" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C615" s="2" t="s">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="616" spans="1:3" ht="180" x14ac:dyDescent="0.25">
+      <c r="A616" s="2" t="s">
+        <v>1321</v>
+      </c>
+      <c r="B616" s="2" t="s">
+        <v>554</v>
+      </c>
+      <c r="C616" s="2" t="s">
+        <v>1322</v>
+      </c>
+    </row>
+    <row r="617" spans="1:3" ht="90" x14ac:dyDescent="0.25">
+      <c r="A617" s="2" t="s">
+        <v>1323</v>
+      </c>
+      <c r="B617" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="C617" s="2" t="s">
+        <v>1324</v>
+      </c>
+    </row>
+    <row r="618" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A618" s="2" t="s">
+        <v>1325</v>
+      </c>
+      <c r="B618" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C618" s="2" t="s">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="619" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A619" s="2" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B619" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C619" s="2" t="s">
+        <v>1328</v>
+      </c>
+    </row>
+    <row r="620" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A620" s="2" t="s">
+        <v>1329</v>
+      </c>
+      <c r="B620" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C620" s="2" t="s">
+        <v>1330</v>
+      </c>
+    </row>
+    <row r="621" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A621" s="2" t="s">
+        <v>1331</v>
+      </c>
+      <c r="B621" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C621" s="2" t="s">
+        <v>1332</v>
+      </c>
+    </row>
+    <row r="622" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A622" s="2" t="s">
+        <v>1333</v>
+      </c>
+      <c r="B622" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C622" s="2" t="s">
+        <v>1334</v>
+      </c>
+    </row>
+    <row r="623" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A623" s="2" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B623" s="2"/>
+      <c r="C623" s="2" t="s">
+        <v>1336</v>
+      </c>
+    </row>
+    <row r="624" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A624" s="2" t="s">
+        <v>1337</v>
+      </c>
+      <c r="B624" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C624" s="2" t="s">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="625" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A625" s="2" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B625" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C625" s="2" t="s">
+        <v>1340</v>
+      </c>
+    </row>
+    <row r="626" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A626" s="2" t="s">
+        <v>1341</v>
+      </c>
+      <c r="B626" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="C626" s="2" t="s">
+        <v>1342</v>
+      </c>
+    </row>
+    <row r="627" spans="1:3" ht="165" x14ac:dyDescent="0.25">
+      <c r="A627" s="2" t="s">
+        <v>1343</v>
+      </c>
+      <c r="B627" s="2" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C627" s="2" t="s">
+        <v>1345</v>
+      </c>
+    </row>
+    <row r="628" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A628" s="2" t="s">
+        <v>1346</v>
+      </c>
+      <c r="B628" s="2"/>
+      <c r="C628" s="2" t="s">
+        <v>1347</v>
+      </c>
+    </row>
+    <row r="629" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A629" s="2" t="s">
+        <v>1348</v>
+      </c>
+      <c r="B629" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C629" s="2" t="s">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="630" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A630" s="2" t="s">
+        <v>1350</v>
+      </c>
+      <c r="B630" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C630" s="2" t="s">
+        <v>1351</v>
+      </c>
+    </row>
+    <row r="631" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A631" s="2" t="s">
+        <v>1352</v>
+      </c>
+      <c r="B631" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C631" s="2" t="s">
+        <v>1353</v>
+      </c>
+    </row>
+    <row r="632" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A632" s="2" t="s">
+        <v>1354</v>
+      </c>
+      <c r="B632" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="C632" s="2" t="s">
+        <v>1355</v>
+      </c>
+    </row>
+    <row r="633" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A633" s="2" t="s">
+        <v>1356</v>
+      </c>
+      <c r="B633" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="C633" s="2" t="s">
+        <v>1357</v>
+      </c>
+    </row>
+    <row r="634" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A634" s="2" t="s">
+        <v>1358</v>
+      </c>
+      <c r="B634" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C634" s="2" t="s">
+        <v>1359</v>
+      </c>
+    </row>
+    <row r="635" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A635" s="2" t="s">
+        <v>1360</v>
+      </c>
+      <c r="B635" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C635" s="2" t="s">
+        <v>1361</v>
+      </c>
+    </row>
+    <row r="636" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A636" s="2" t="s">
+        <v>1362</v>
+      </c>
+      <c r="B636" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C636" s="2" t="s">
+        <v>1363</v>
+      </c>
+    </row>
+    <row r="637" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A637" s="2" t="s">
+        <v>1364</v>
+      </c>
+      <c r="B637" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C637" s="2" t="s">
+        <v>1365</v>
+      </c>
+    </row>
+    <row r="638" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A638" s="2" t="s">
+        <v>1366</v>
+      </c>
+      <c r="B638" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C638" s="2" t="s">
+        <v>1367</v>
+      </c>
+    </row>
+    <row r="639" spans="1:3" ht="90" x14ac:dyDescent="0.25">
+      <c r="A639" s="2" t="s">
+        <v>1368</v>
+      </c>
+      <c r="B639" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="C639" s="2" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="640" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A640" s="2" t="s">
+        <v>1370</v>
+      </c>
+      <c r="B640" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="C640" s="2" t="s">
+        <v>1371</v>
+      </c>
+    </row>
+    <row r="641" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A641" s="2" t="s">
+        <v>1372</v>
+      </c>
+      <c r="B641" s="2"/>
+      <c r="C641" s="2" t="s">
+        <v>1373</v>
+      </c>
+    </row>
+    <row r="642" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A642" s="2" t="s">
+        <v>1374</v>
+      </c>
+      <c r="B642" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C642" s="2" t="s">
+        <v>1375</v>
+      </c>
+    </row>
+    <row r="643" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A643" s="2" t="s">
+        <v>1376</v>
+      </c>
+      <c r="B643" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C643" s="2" t="s">
+        <v>1377</v>
+      </c>
+    </row>
+    <row r="644" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A644" s="2" t="s">
+        <v>1378</v>
+      </c>
+      <c r="B644" s="2"/>
+      <c r="C644" s="2" t="s">
+        <v>1379</v>
+      </c>
+    </row>
+    <row r="645" spans="1:3" ht="165" x14ac:dyDescent="0.25">
+      <c r="A645" s="2" t="s">
+        <v>1380</v>
+      </c>
+      <c r="B645" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="C645" s="2" t="s">
+        <v>1381</v>
+      </c>
+    </row>
+    <row r="646" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A646" s="2" t="s">
+        <v>1382</v>
+      </c>
+      <c r="B646" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C646" s="2" t="s">
+        <v>1383</v>
+      </c>
+    </row>
+    <row r="647" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A647" s="2" t="s">
+        <v>1384</v>
+      </c>
+      <c r="B647" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C647" s="2" t="s">
+        <v>1385</v>
+      </c>
+    </row>
+    <row r="648" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A648" s="2" t="s">
+        <v>1386</v>
+      </c>
+      <c r="B648" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C648" s="2" t="s">
+        <v>1387</v>
+      </c>
+    </row>
+    <row r="649" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A649" s="2" t="s">
+        <v>1388</v>
+      </c>
+      <c r="B649" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C649" s="2" t="s">
+        <v>1389</v>
+      </c>
+    </row>
+    <row r="650" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A650" s="2" t="s">
+        <v>1390</v>
+      </c>
+      <c r="B650" s="2"/>
+      <c r="C650" s="2" t="s">
+        <v>1391</v>
+      </c>
+    </row>
+    <row r="651" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A651" s="2" t="s">
+        <v>1392</v>
+      </c>
+      <c r="B651" s="2"/>
+      <c r="C651" s="2" t="s">
+        <v>1393</v>
+      </c>
+    </row>
+    <row r="652" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A652" s="2" t="s">
+        <v>1394</v>
+      </c>
+      <c r="B652" s="2" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C652" s="2" t="s">
+        <v>1396</v>
+      </c>
+    </row>
+    <row r="653" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A653" s="2" t="s">
+        <v>1397</v>
+      </c>
+      <c r="B653" s="2"/>
+      <c r="C653" s="2" t="s">
+        <v>1398</v>
+      </c>
+    </row>
+    <row r="654" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A654" s="2" t="s">
+        <v>1399</v>
+      </c>
+      <c r="B654" s="2"/>
+      <c r="C654" s="2" t="s">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="655" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A655" s="2" t="s">
+        <v>1401</v>
+      </c>
+      <c r="B655" s="2"/>
+      <c r="C655" s="2" t="s">
+        <v>1402</v>
+      </c>
+    </row>
+    <row r="656" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A656" s="2" t="s">
+        <v>1403</v>
+      </c>
+      <c r="B656" s="2"/>
+      <c r="C656" s="2" t="s">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="657" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A657" s="2" t="s">
+        <v>1405</v>
+      </c>
+      <c r="B657" s="2"/>
+      <c r="C657" s="2" t="s">
+        <v>1406</v>
+      </c>
+    </row>
+    <row r="658" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A658" s="2" t="s">
+        <v>1407</v>
+      </c>
+      <c r="B658" s="2"/>
+      <c r="C658" s="2" t="s">
+        <v>1408</v>
+      </c>
+    </row>
+    <row r="659" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A659" s="2" t="s">
+        <v>1409</v>
+      </c>
+      <c r="B659" s="2"/>
+      <c r="C659" s="2" t="s">
+        <v>1410</v>
+      </c>
+    </row>
+    <row r="660" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A660" s="2" t="s">
+        <v>1411</v>
+      </c>
+      <c r="B660" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C660" s="2" t="s">
+        <v>1412</v>
+      </c>
+    </row>
+    <row r="661" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A661" s="2" t="s">
+        <v>1413</v>
+      </c>
+      <c r="B661" s="2"/>
+      <c r="C661" s="2" t="s">
+        <v>1414</v>
+      </c>
+    </row>
+    <row r="662" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A662" s="2" t="s">
+        <v>1415</v>
+      </c>
+      <c r="B662" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C662" s="2" t="s">
+        <v>1416</v>
+      </c>
+    </row>
+    <row r="663" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A663" s="2" t="s">
+        <v>1417</v>
+      </c>
+      <c r="B663" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C663" s="2" t="s">
+        <v>1418</v>
+      </c>
+    </row>
+    <row r="664" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A664" s="2" t="s">
+        <v>1419</v>
+      </c>
+      <c r="B664" s="2"/>
+      <c r="C664" s="2" t="s">
+        <v>1420</v>
+      </c>
+    </row>
+    <row r="665" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A665" s="2" t="s">
+        <v>1421</v>
+      </c>
+      <c r="B665" s="2"/>
+      <c r="C665" s="2" t="s">
+        <v>1422</v>
+      </c>
+    </row>
+    <row r="666" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A666" s="2" t="s">
+        <v>1423</v>
+      </c>
+      <c r="B666" s="2"/>
+      <c r="C666" s="2" t="s">
+        <v>1424</v>
+      </c>
+    </row>
+    <row r="667" spans="1:3" ht="180" x14ac:dyDescent="0.25">
+      <c r="A667" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B667" s="2" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C667" s="2" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="668" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A668" s="2" t="s">
+        <v>1428</v>
+      </c>
+      <c r="B668" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C668" s="2" t="s">
+        <v>1429</v>
+      </c>
+    </row>
+    <row r="669" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A669" s="2" t="s">
+        <v>1430</v>
+      </c>
+      <c r="B669" s="2"/>
+      <c r="C669" s="2" t="s">
+        <v>1431</v>
+      </c>
+    </row>
+    <row r="670" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A670" s="2" t="s">
+        <v>1432</v>
+      </c>
+      <c r="B670" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="C670" s="2" t="s">
+        <v>1433</v>
+      </c>
+    </row>
+    <row r="671" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A671" s="2" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B671" s="2"/>
+      <c r="C671" s="2" t="s">
+        <v>1435</v>
+      </c>
+    </row>
+    <row r="672" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A672" s="2" t="s">
+        <v>1436</v>
+      </c>
+      <c r="B672" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C672" s="2" t="s">
+        <v>1437</v>
+      </c>
+    </row>
+    <row r="673" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A673" s="2" t="s">
+        <v>1438</v>
+      </c>
+      <c r="B673" s="2"/>
+      <c r="C673" s="2" t="s">
+        <v>1439</v>
+      </c>
+    </row>
+    <row r="674" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A674" s="2" t="s">
+        <v>1440</v>
+      </c>
+      <c r="B674" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C674" s="2" t="s">
+        <v>1441</v>
+      </c>
+    </row>
+    <row r="675" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A675" s="2" t="s">
+        <v>1442</v>
+      </c>
+      <c r="B675" s="2"/>
+      <c r="C675" s="2" t="s">
+        <v>1443</v>
+      </c>
+    </row>
+    <row r="676" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A676" s="2" t="s">
+        <v>1444</v>
+      </c>
+      <c r="B676" s="2"/>
+      <c r="C676" s="2" t="s">
+        <v>1445</v>
+      </c>
+    </row>
+    <row r="677" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A677" s="2" t="s">
+        <v>1446</v>
+      </c>
+      <c r="B677" s="2"/>
+      <c r="C677" s="2" t="s">
+        <v>1447</v>
+      </c>
+    </row>
+    <row r="678" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A678" s="2" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B678" s="2"/>
+      <c r="C678" s="2" t="s">
+        <v>1449</v>
+      </c>
+    </row>
+    <row r="679" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A679" s="2" t="s">
+        <v>1450</v>
+      </c>
+      <c r="B679" s="2"/>
+      <c r="C679" s="2" t="s">
+        <v>1451</v>
+      </c>
+    </row>
+    <row r="680" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A680" s="2" t="s">
+        <v>1452</v>
+      </c>
+      <c r="B680" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C680" s="2" t="s">
+        <v>1453</v>
+      </c>
+    </row>
+    <row r="681" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A681" s="2" t="s">
+        <v>1454</v>
+      </c>
+      <c r="B681" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C681" s="2" t="s">
+        <v>1455</v>
+      </c>
+    </row>
+    <row r="682" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A682" s="2" t="s">
+        <v>1456</v>
+      </c>
+      <c r="B682" s="2"/>
+      <c r="C682" s="2" t="s">
+        <v>1457</v>
+      </c>
+    </row>
+    <row r="683" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A683" s="2" t="s">
+        <v>1458</v>
+      </c>
+      <c r="B683" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C683" s="2" t="s">
+        <v>1459</v>
+      </c>
+    </row>
+    <row r="684" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A684" s="2" t="s">
+        <v>1460</v>
+      </c>
+      <c r="B684" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C684" s="2" t="s">
+        <v>1461</v>
+      </c>
+    </row>
+    <row r="685" spans="1:3" ht="195" x14ac:dyDescent="0.25">
+      <c r="A685" s="2" t="s">
+        <v>1462</v>
+      </c>
+      <c r="B685" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C685" s="2" t="s">
+        <v>1463</v>
+      </c>
+    </row>
+    <row r="686" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A686" s="2" t="s">
+        <v>1464</v>
+      </c>
+      <c r="B686" s="2"/>
+      <c r="C686" s="2" t="s">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="687" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A687" s="2" t="s">
+        <v>1466</v>
+      </c>
+      <c r="B687" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C687" s="2" t="s">
+        <v>1467</v>
+      </c>
+    </row>
+    <row r="688" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A688" s="2" t="s">
+        <v>1468</v>
+      </c>
+      <c r="B688" s="2"/>
+      <c r="C688" s="2" t="s">
+        <v>1469</v>
+      </c>
+    </row>
+    <row r="689" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A689" s="2" t="s">
+        <v>1470</v>
+      </c>
+      <c r="B689" s="2"/>
+      <c r="C689" s="2" t="s">
+        <v>1471</v>
+      </c>
+    </row>
+    <row r="690" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A690" s="2" t="s">
+        <v>1472</v>
+      </c>
+      <c r="B690" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="C690" s="2" t="s">
+        <v>1473</v>
+      </c>
+    </row>
+    <row r="691" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A691" s="2" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B691" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C691" s="2" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="692" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A692" s="2" t="s">
+        <v>1476</v>
+      </c>
+      <c r="B692" s="2"/>
+      <c r="C692" s="2" t="s">
+        <v>1477</v>
+      </c>
+    </row>
+    <row r="693" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A693" s="2" t="s">
+        <v>1478</v>
+      </c>
+      <c r="B693" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="C693" s="2" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="694" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A694" s="2" t="s">
+        <v>1480</v>
+      </c>
+      <c r="B694" s="2"/>
+      <c r="C694" s="2" t="s">
+        <v>1481</v>
+      </c>
+    </row>
+    <row r="695" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A695" s="2" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B695" s="2"/>
+      <c r="C695" s="2" t="s">
+        <v>1483</v>
+      </c>
+    </row>
+    <row r="696" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A696" s="2" t="s">
+        <v>1484</v>
+      </c>
+      <c r="B696" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C696" s="2" t="s">
+        <v>1485</v>
+      </c>
+    </row>
+    <row r="697" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A697" s="2" t="s">
+        <v>1486</v>
+      </c>
+      <c r="B697" s="2"/>
+      <c r="C697" s="2" t="s">
+        <v>1487</v>
+      </c>
+    </row>
+    <row r="698" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A698" s="2" t="s">
+        <v>1488</v>
+      </c>
+      <c r="B698" s="2"/>
+      <c r="C698" s="2" t="s">
+        <v>1489</v>
+      </c>
+    </row>
+    <row r="699" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A699" s="2" t="s">
+        <v>1490</v>
+      </c>
+      <c r="B699" s="2"/>
+      <c r="C699" s="2" t="s">
+        <v>1491</v>
+      </c>
+    </row>
+    <row r="700" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A700" s="2" t="s">
+        <v>1492</v>
+      </c>
+      <c r="B700" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C700" s="2" t="s">
+        <v>1493</v>
+      </c>
+    </row>
+    <row r="701" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A701" s="2" t="s">
+        <v>1494</v>
+      </c>
+      <c r="B701" s="2"/>
+      <c r="C701" s="2" t="s">
+        <v>1495</v>
+      </c>
+    </row>
+    <row r="702" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A702" s="2" t="s">
+        <v>1496</v>
+      </c>
+      <c r="B702" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="C702" s="2" t="s">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="703" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A703" s="2" t="s">
+        <v>1498</v>
+      </c>
+      <c r="B703" s="2"/>
+      <c r="C703" s="2" t="s">
+        <v>1499</v>
+      </c>
+    </row>
+    <row r="704" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A704" s="2" t="s">
+        <v>1500</v>
+      </c>
+      <c r="B704" s="2"/>
+      <c r="C704" s="2" t="s">
+        <v>1501</v>
+      </c>
+    </row>
+    <row r="705" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A705" s="2" t="s">
+        <v>1502</v>
+      </c>
+      <c r="B705" s="2"/>
+      <c r="C705" s="2" t="s">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="706" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A706" s="2" t="s">
+        <v>1504</v>
+      </c>
+      <c r="B706" s="2"/>
+      <c r="C706" s="2" t="s">
+        <v>1505</v>
+      </c>
+    </row>
+    <row r="707" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A707" s="2" t="s">
+        <v>1506</v>
+      </c>
+      <c r="B707" s="2"/>
+      <c r="C707" s="2" t="s">
+        <v>1507</v>
+      </c>
+    </row>
+    <row r="708" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A708" s="2" t="s">
+        <v>1508</v>
+      </c>
+      <c r="B708" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C708" s="2" t="s">
+        <v>1509</v>
+      </c>
+    </row>
+    <row r="709" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A709" s="2" t="s">
+        <v>1510</v>
+      </c>
+      <c r="B709" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C709" s="2" t="s">
+        <v>1511</v>
+      </c>
+    </row>
+    <row r="710" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A710" s="2" t="s">
+        <v>1512</v>
+      </c>
+      <c r="B710" s="2"/>
+      <c r="C710" s="2" t="s">
+        <v>1513</v>
+      </c>
+    </row>
+    <row r="711" spans="1:3" ht="165" x14ac:dyDescent="0.25">
+      <c r="A711" s="2" t="s">
+        <v>1514</v>
+      </c>
+      <c r="B711" s="2" t="s">
+        <v>486</v>
+      </c>
+      <c r="C711" s="2" t="s">
+        <v>1515</v>
+      </c>
+    </row>
+    <row r="712" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A712" s="2" t="s">
+        <v>1516</v>
+      </c>
+      <c r="B712" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C712" s="2" t="s">
+        <v>1517</v>
+      </c>
+    </row>
+    <row r="713" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A713" s="2" t="s">
+        <v>1518</v>
+      </c>
+      <c r="B713" s="2"/>
+      <c r="C713" s="2" t="s">
+        <v>1519</v>
+      </c>
+    </row>
+    <row r="714" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A714" s="2" t="s">
+        <v>1520</v>
+      </c>
+      <c r="B714" s="2"/>
+      <c r="C714" s="2" t="s">
+        <v>1521</v>
+      </c>
+    </row>
+    <row r="715" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A715" s="2" t="s">
+        <v>1522</v>
+      </c>
+      <c r="B715" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C715" s="2" t="s">
+        <v>1523</v>
+      </c>
+    </row>
+    <row r="716" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A716" s="2" t="s">
+        <v>1524</v>
+      </c>
+      <c r="B716" s="2"/>
+      <c r="C716" s="2" t="s">
+        <v>1525</v>
+      </c>
+    </row>
+    <row r="717" spans="1:3" ht="180" x14ac:dyDescent="0.25">
+      <c r="A717" s="2" t="s">
+        <v>1526</v>
+      </c>
+      <c r="B717" s="2" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C717" s="2" t="s">
+        <v>1528</v>
+      </c>
+    </row>
+    <row r="718" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A718" s="2" t="s">
+        <v>1529</v>
+      </c>
+      <c r="B718" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C718" s="2" t="s">
+        <v>1530</v>
+      </c>
+    </row>
+    <row r="719" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A719" s="2" t="s">
+        <v>1531</v>
+      </c>
+      <c r="B719" s="2"/>
+      <c r="C719" s="2" t="s">
+        <v>1532</v>
+      </c>
+    </row>
+    <row r="720" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A720" s="2" t="s">
+        <v>1533</v>
+      </c>
+      <c r="B720" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C720" s="2" t="s">
+        <v>1534</v>
+      </c>
+    </row>
+    <row r="721" spans="1:3" ht="90" x14ac:dyDescent="0.25">
+      <c r="A721" s="2" t="s">
+        <v>1535</v>
+      </c>
+      <c r="B721" s="2" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C721" s="2" t="s">
+        <v>1536</v>
+      </c>
+    </row>
+    <row r="722" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A722" s="2" t="s">
+        <v>1537</v>
+      </c>
+      <c r="B722" s="2"/>
+      <c r="C722" s="2" t="s">
+        <v>1538</v>
+      </c>
+    </row>
+    <row r="723" spans="1:3" ht="90" x14ac:dyDescent="0.25">
+      <c r="A723" s="2" t="s">
+        <v>1539</v>
+      </c>
+      <c r="B723" s="2" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C723" s="2" t="s">
+        <v>1540</v>
+      </c>
+    </row>
+    <row r="724" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A724" s="2" t="s">
+        <v>1541</v>
+      </c>
+      <c r="B724" s="2" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C724" s="2" t="s">
+        <v>1543</v>
+      </c>
+    </row>
+    <row r="725" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A725" s="2" t="s">
+        <v>1544</v>
+      </c>
+      <c r="B725" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C725" s="2" t="s">
+        <v>1545</v>
+      </c>
+    </row>
+    <row r="726" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A726" s="2" t="s">
+        <v>1546</v>
+      </c>
+      <c r="B726" s="2"/>
+      <c r="C726" s="2" t="s">
+        <v>1547</v>
+      </c>
+    </row>
+    <row r="727" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A727" s="2" t="s">
+        <v>1548</v>
+      </c>
+      <c r="B727" s="2"/>
+      <c r="C727" s="2" t="s">
+        <v>1549</v>
+      </c>
+    </row>
+    <row r="728" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A728" s="2" t="s">
+        <v>1550</v>
+      </c>
+      <c r="B728" s="2"/>
+      <c r="C728" s="2" t="s">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="729" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A729" s="2" t="s">
+        <v>1552</v>
+      </c>
+      <c r="B729" s="2"/>
+      <c r="C729" s="2" t="s">
+        <v>1553</v>
+      </c>
+    </row>
+    <row r="730" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A730" s="2" t="s">
+        <v>1554</v>
+      </c>
+      <c r="B730" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="C730" s="2" t="s">
+        <v>1555</v>
+      </c>
+    </row>
+    <row r="731" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A731" s="2" t="s">
+        <v>1556</v>
+      </c>
+      <c r="B731" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C731" s="2" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="732" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A732" s="2" t="s">
+        <v>1558</v>
+      </c>
+      <c r="B732" s="2"/>
+      <c r="C732" s="2" t="s">
+        <v>1559</v>
+      </c>
+    </row>
+    <row r="733" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A733" s="2" t="s">
+        <v>1560</v>
+      </c>
+      <c r="B733" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C733" s="2" t="s">
+        <v>1561</v>
+      </c>
+    </row>
+    <row r="734" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A734" s="2" t="s">
+        <v>1562</v>
+      </c>
+      <c r="B734" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C734" s="2" t="s">
+        <v>1563</v>
+      </c>
+    </row>
+    <row r="735" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A735" s="2" t="s">
+        <v>1564</v>
+      </c>
+      <c r="B735" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C735" s="2" t="s">
+        <v>1565</v>
+      </c>
+    </row>
+    <row r="736" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A736" s="2" t="s">
+        <v>1566</v>
+      </c>
+      <c r="B736" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C736" s="2" t="s">
+        <v>1567</v>
+      </c>
+    </row>
+    <row r="737" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A737" s="2" t="s">
+        <v>1568</v>
+      </c>
+      <c r="B737" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C737" s="2" t="s">
+        <v>1569</v>
+      </c>
+    </row>
+    <row r="738" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A738" s="2" t="s">
+        <v>1570</v>
+      </c>
+      <c r="B738" s="2"/>
+      <c r="C738" s="2" t="s">
+        <v>1571</v>
+      </c>
+    </row>
+    <row r="739" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A739" s="2" t="s">
+        <v>1572</v>
+      </c>
+      <c r="B739" s="2"/>
+      <c r="C739" s="2" t="s">
+        <v>1573</v>
+      </c>
+    </row>
+    <row r="740" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A740" s="2" t="s">
+        <v>1574</v>
+      </c>
+      <c r="B740" s="2"/>
+      <c r="C740" s="2" t="s">
+        <v>1575</v>
+      </c>
+    </row>
+    <row r="741" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A741" s="2" t="s">
+        <v>1576</v>
+      </c>
+      <c r="B741" s="2"/>
+      <c r="C741" s="2" t="s">
+        <v>1577</v>
+      </c>
+    </row>
+    <row r="742" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A742" s="2" t="s">
+        <v>1578</v>
+      </c>
+      <c r="B742" s="2"/>
+      <c r="C742" s="2" t="s">
+        <v>1575</v>
+      </c>
+    </row>
+    <row r="743" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A743" s="2" t="s">
+        <v>1579</v>
+      </c>
+      <c r="B743" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C743" s="2" t="s">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="744" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A744" s="2" t="s">
+        <v>1581</v>
+      </c>
+      <c r="B744" s="2"/>
+      <c r="C744" s="2" t="s">
+        <v>1582</v>
+      </c>
+    </row>
+    <row r="745" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A745" s="2" t="s">
+        <v>1583</v>
+      </c>
+      <c r="B745" s="2"/>
+      <c r="C745" s="2" t="s">
+        <v>1584</v>
+      </c>
+    </row>
+    <row r="746" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A746" s="2" t="s">
+        <v>1585</v>
+      </c>
+      <c r="B746" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C746" s="2" t="s">
+        <v>1586</v>
+      </c>
+    </row>
+    <row r="747" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A747" s="2" t="s">
+        <v>1587</v>
+      </c>
+      <c r="B747" s="2"/>
+      <c r="C747" s="2" t="s">
+        <v>1588</v>
+      </c>
+    </row>
+    <row r="748" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A748" s="2" t="s">
+        <v>1589</v>
+      </c>
+      <c r="B748" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="C748" s="2" t="s">
+        <v>1590</v>
+      </c>
+    </row>
+    <row r="749" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A749" s="2" t="s">
+        <v>1591</v>
+      </c>
+      <c r="B749" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C749" s="2" t="s">
+        <v>1592</v>
+      </c>
+    </row>
+    <row r="750" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A750" s="2" t="s">
+        <v>1593</v>
+      </c>
+      <c r="B750" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C750" s="2" t="s">
+        <v>1594</v>
+      </c>
+    </row>
+    <row r="751" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A751" s="2" t="s">
+        <v>1595</v>
+      </c>
+      <c r="B751" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C751" s="2" t="s">
+        <v>1596</v>
+      </c>
+    </row>
+    <row r="752" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A752" s="2" t="s">
+        <v>1597</v>
+      </c>
+      <c r="B752" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C752" s="2" t="s">
+        <v>1598</v>
+      </c>
+    </row>
+    <row r="753" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A753" s="2" t="s">
+        <v>1599</v>
+      </c>
+      <c r="B753" s="2"/>
+      <c r="C753" s="2" t="s">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="754" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A754" s="2" t="s">
+        <v>1601</v>
+      </c>
+      <c r="B754" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C754" s="2" t="s">
+        <v>1602</v>
+      </c>
+    </row>
+    <row r="755" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A755" s="2" t="s">
+        <v>1603</v>
+      </c>
+      <c r="B755" s="2"/>
+      <c r="C755" s="2" t="s">
+        <v>1604</v>
+      </c>
+    </row>
+    <row r="756" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A756" s="2" t="s">
+        <v>1605</v>
+      </c>
+      <c r="B756" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C756" s="2" t="s">
+        <v>1606</v>
+      </c>
+    </row>
+    <row r="757" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A757" s="2" t="s">
+        <v>1607</v>
+      </c>
+      <c r="B757" s="2"/>
+      <c r="C757" s="2" t="s">
+        <v>1608</v>
+      </c>
+    </row>
+    <row r="758" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A758" s="2" t="s">
+        <v>1609</v>
+      </c>
+      <c r="B758" s="2" t="s">
+        <v>1610</v>
+      </c>
+      <c r="C758" s="2" t="s">
+        <v>1611</v>
+      </c>
+    </row>
+    <row r="759" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A759" s="2" t="s">
+        <v>1612</v>
+      </c>
+      <c r="B759" s="2"/>
+      <c r="C759" s="2" t="s">
+        <v>1613</v>
+      </c>
+    </row>
+    <row r="760" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A760" s="2" t="s">
+        <v>1614</v>
+      </c>
+      <c r="B760" s="2" t="s">
+        <v>1615</v>
+      </c>
+      <c r="C760" s="2" t="s">
+        <v>1616</v>
+      </c>
+    </row>
+    <row r="761" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A761" s="2" t="s">
+        <v>1617</v>
+      </c>
+      <c r="B761" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C761" s="2" t="s">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="762" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A762" s="2" t="s">
+        <v>1619</v>
+      </c>
+      <c r="B762" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C762" s="2" t="s">
+        <v>1620</v>
+      </c>
+    </row>
+    <row r="763" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A763" s="2" t="s">
+        <v>1621</v>
+      </c>
+      <c r="B763" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C763" s="2" t="s">
+        <v>1622</v>
+      </c>
+    </row>
+    <row r="764" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A764" s="2" t="s">
+        <v>1623</v>
+      </c>
+      <c r="B764" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C764" s="2" t="s">
+        <v>1624</v>
+      </c>
+    </row>
+    <row r="765" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A765" s="2" t="s">
+        <v>1625</v>
+      </c>
+      <c r="B765" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C765" s="2" t="s">
+        <v>1626</v>
+      </c>
+    </row>
+    <row r="766" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A766" s="2" t="s">
+        <v>1627</v>
+      </c>
+      <c r="B766" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C766" s="2" t="s">
+        <v>1628</v>
+      </c>
+    </row>
+    <row r="767" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A767" s="2" t="s">
+        <v>1629</v>
+      </c>
+      <c r="B767" s="2"/>
+      <c r="C767" s="2" t="s">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="768" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A768" s="2" t="s">
+        <v>1631</v>
+      </c>
+      <c r="B768" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C768" s="2" t="s">
+        <v>1632</v>
+      </c>
+    </row>
+    <row r="769" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A769" s="2" t="s">
+        <v>1633</v>
+      </c>
+      <c r="B769" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="C769" s="2" t="s">
+        <v>1634</v>
+      </c>
+    </row>
+    <row r="770" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A770" s="2" t="s">
+        <v>1635</v>
+      </c>
+      <c r="B770" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C770" s="2" t="s">
+        <v>1636</v>
+      </c>
+    </row>
+    <row r="771" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A771" s="2" t="s">
+        <v>1637</v>
+      </c>
+      <c r="B771" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C771" s="2" t="s">
+        <v>1638</v>
+      </c>
+    </row>
+    <row r="772" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A772" s="2" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B772" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="C772" s="2" t="s">
+        <v>1640</v>
+      </c>
+    </row>
+    <row r="773" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A773" s="2" t="s">
+        <v>1641</v>
+      </c>
+      <c r="B773" s="2"/>
+      <c r="C773" s="2" t="s">
+        <v>1642</v>
+      </c>
+    </row>
+    <row r="774" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A774" s="2" t="s">
+        <v>1643</v>
+      </c>
+      <c r="B774" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C774" s="2" t="s">
+        <v>1644</v>
+      </c>
+    </row>
+    <row r="775" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A775" s="2" t="s">
+        <v>1645</v>
+      </c>
+      <c r="B775" s="2"/>
+      <c r="C775" s="2" t="s">
+        <v>1646</v>
+      </c>
+    </row>
+    <row r="776" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A776" s="2" t="s">
+        <v>1647</v>
+      </c>
+      <c r="B776" s="2"/>
+      <c r="C776" s="2" t="s">
+        <v>1648</v>
+      </c>
+    </row>
+    <row r="777" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A777" s="2" t="s">
+        <v>1649</v>
+      </c>
+      <c r="B777" s="2"/>
+      <c r="C777" s="2" t="s">
+        <v>1650</v>
+      </c>
+    </row>
+    <row r="778" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A778" s="2" t="s">
+        <v>1651</v>
+      </c>
+      <c r="B778" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C778" s="2" t="s">
+        <v>1652</v>
+      </c>
+    </row>
+    <row r="779" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A779" s="2" t="s">
+        <v>1653</v>
+      </c>
+      <c r="B779" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C779" s="2" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="780" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A780" s="2" t="s">
+        <v>1655</v>
+      </c>
+      <c r="B780" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C780" s="2" t="s">
+        <v>1656</v>
+      </c>
+    </row>
+    <row r="781" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A781" s="2" t="s">
+        <v>1657</v>
+      </c>
+      <c r="B781" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C781" s="2" t="s">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="782" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A782" s="2" t="s">
+        <v>1659</v>
+      </c>
+      <c r="B782" s="2"/>
+      <c r="C782" s="2" t="s">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="783" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A783" s="2" t="s">
+        <v>1661</v>
+      </c>
+      <c r="B783" s="2"/>
+      <c r="C783" s="2" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="784" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A784" s="2" t="s">
+        <v>1663</v>
+      </c>
+      <c r="B784" s="2"/>
+      <c r="C784" s="2" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="785" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A785" s="2" t="s">
+        <v>1665</v>
+      </c>
+      <c r="B785" s="2"/>
+      <c r="C785" s="2" t="s">
+        <v>1666</v>
+      </c>
+    </row>
+    <row r="786" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A786" s="2" t="s">
+        <v>1667</v>
+      </c>
+      <c r="B786" s="2"/>
+      <c r="C786" s="2" t="s">
+        <v>1668</v>
+      </c>
+    </row>
+    <row r="787" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A787" s="2" t="s">
+        <v>1669</v>
+      </c>
+      <c r="B787" s="2"/>
+      <c r="C787" s="2" t="s">
+        <v>1670</v>
+      </c>
+    </row>
+    <row r="788" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A788" s="2" t="s">
+        <v>1671</v>
+      </c>
+      <c r="B788" s="2"/>
+      <c r="C788" s="2" t="s">
+        <v>1672</v>
+      </c>
+    </row>
+    <row r="789" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A789" s="2" t="s">
+        <v>1673</v>
+      </c>
+      <c r="B789" s="2"/>
+      <c r="C789" s="2" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="790" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A790" s="2" t="s">
+        <v>1675</v>
+      </c>
+      <c r="B790" s="2"/>
+      <c r="C790" s="2" t="s">
+        <v>1676</v>
+      </c>
+    </row>
+    <row r="791" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A791" s="2" t="s">
+        <v>1677</v>
+      </c>
+      <c r="B791" s="2"/>
+      <c r="C791" s="2" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="792" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A792" s="2" t="s">
+        <v>1679</v>
+      </c>
+      <c r="B792" s="2"/>
+      <c r="C792" s="2" t="s">
+        <v>1680</v>
+      </c>
+    </row>
+    <row r="793" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A793" s="2" t="s">
+        <v>1681</v>
+      </c>
+      <c r="B793" s="2"/>
+      <c r="C793" s="2" t="s">
+        <v>1682</v>
+      </c>
+    </row>
+    <row r="794" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A794" s="2" t="s">
+        <v>1683</v>
+      </c>
+      <c r="B794" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="C794" s="2" t="s">
+        <v>1684</v>
+      </c>
+    </row>
+    <row r="795" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A795" s="2" t="s">
+        <v>1685</v>
+      </c>
+      <c r="B795" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="C795" s="2" t="s">
+        <v>1686</v>
+      </c>
+    </row>
+    <row r="796" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A796" s="2" t="s">
+        <v>1687</v>
+      </c>
+      <c r="B796" s="2"/>
+      <c r="C796" s="2" t="s">
+        <v>1688</v>
+      </c>
+    </row>
+    <row r="797" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A797" s="2" t="s">
+        <v>1689</v>
+      </c>
+      <c r="B797" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C797" s="2" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="798" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A798" s="2" t="s">
+        <v>1691</v>
+      </c>
+      <c r="B798" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="C798" s="2" t="s">
+        <v>1692</v>
+      </c>
+    </row>
+    <row r="799" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A799" s="2" t="s">
+        <v>1693</v>
+      </c>
+      <c r="B799" s="2"/>
+      <c r="C799" s="2" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="800" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A800" s="2" t="s">
+        <v>1695</v>
+      </c>
+      <c r="B800" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C800" s="2" t="s">
+        <v>1696</v>
+      </c>
+    </row>
+    <row r="801" spans="1:3" ht="90" x14ac:dyDescent="0.25">
+      <c r="A801" s="2" t="s">
+        <v>1697</v>
+      </c>
+      <c r="B801" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C801" s="2" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="802" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A802" s="2" t="s">
+        <v>1699</v>
+      </c>
+      <c r="B802" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C802" s="2" t="s">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="803" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A803" s="2" t="s">
+        <v>1701</v>
+      </c>
+      <c r="B803" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C803" s="2" t="s">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="804" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A804" s="2" t="s">
+        <v>1703</v>
+      </c>
+      <c r="B804" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C804" s="2" t="s">
+        <v>1704</v>
+      </c>
+    </row>
+    <row r="805" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A805" s="2" t="s">
+        <v>1705</v>
+      </c>
+      <c r="B805" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C805" s="2" t="s">
+        <v>1706</v>
+      </c>
+    </row>
+    <row r="806" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A806" s="2" t="s">
+        <v>1707</v>
+      </c>
+      <c r="B806" s="2"/>
+      <c r="C806" s="2" t="s">
+        <v>1708</v>
+      </c>
+    </row>
+    <row r="807" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A807" s="2" t="s">
+        <v>1709</v>
+      </c>
+      <c r="B807" s="2"/>
+      <c r="C807" s="2" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="808" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A808" s="2" t="s">
+        <v>1711</v>
+      </c>
+      <c r="B808" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C808" s="2" t="s">
+        <v>1712</v>
+      </c>
+    </row>
+    <row r="809" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A809" s="2" t="s">
+        <v>1713</v>
+      </c>
+      <c r="B809" s="2"/>
+      <c r="C809" s="2" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="810" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A810" s="2" t="s">
+        <v>1715</v>
+      </c>
+      <c r="B810" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C810" s="2" t="s">
+        <v>1716</v>
+      </c>
+    </row>
+    <row r="811" spans="1:3" ht="90" x14ac:dyDescent="0.25">
+      <c r="A811" s="2" t="s">
+        <v>1717</v>
+      </c>
+      <c r="B811" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="C811" s="2" t="s">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="812" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A812" s="2" t="s">
+        <v>1719</v>
+      </c>
+      <c r="B812" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C812" s="2" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="813" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A813" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B813" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C813" s="2" t="s">
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="814" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A814" s="2" t="s">
+        <v>1723</v>
+      </c>
+      <c r="B814" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="C814" s="2" t="s">
+        <v>1724</v>
+      </c>
+    </row>
+    <row r="815" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A815" s="2" t="s">
+        <v>1725</v>
+      </c>
+      <c r="B815" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="C815" s="2" t="s">
+        <v>1726</v>
+      </c>
+    </row>
+    <row r="816" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A816" s="2" t="s">
+        <v>1727</v>
+      </c>
+      <c r="B816" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C816" s="2" t="s">
+        <v>1728</v>
+      </c>
+    </row>
+    <row r="817" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A817" s="2" t="s">
+        <v>1729</v>
+      </c>
+      <c r="B817" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C817" s="2" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="818" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A818" s="2" t="s">
+        <v>1731</v>
+      </c>
+      <c r="B818" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C818" s="2" t="s">
+        <v>1732</v>
+      </c>
+    </row>
+    <row r="819" spans="1:3" ht="120" x14ac:dyDescent="0.25">
+      <c r="A819" s="2" t="s">
+        <v>1733</v>
+      </c>
+      <c r="B819" s="2" t="s">
+        <v>851</v>
+      </c>
+      <c r="C819" s="2" t="s">
+        <v>1734</v>
+      </c>
+    </row>
+    <row r="820" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A820" s="2" t="s">
+        <v>1735</v>
+      </c>
+      <c r="B820" s="2"/>
+      <c r="C820" s="2" t="s">
+        <v>1736</v>
+      </c>
+    </row>
+    <row r="821" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A821" s="2" t="s">
+        <v>1737</v>
+      </c>
+      <c r="B821" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="C821" s="2" t="s">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="822" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A822" s="2" t="s">
+        <v>1739</v>
+      </c>
+      <c r="B822" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C822" s="2" t="s">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="823" spans="1:3" ht="225" x14ac:dyDescent="0.25">
+      <c r="A823" s="2" t="s">
+        <v>1741</v>
+      </c>
+      <c r="B823" s="2" t="s">
+        <v>1742</v>
+      </c>
+      <c r="C823" s="2" t="s">
+        <v>1743</v>
+      </c>
+    </row>
+    <row r="824" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A824" s="2" t="s">
+        <v>1744</v>
+      </c>
+      <c r="B824" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C824" s="2" t="s">
+        <v>1745</v>
+      </c>
+    </row>
+    <row r="825" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A825" s="2" t="s">
+        <v>1746</v>
+      </c>
+      <c r="B825" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C825" s="2" t="s">
+        <v>1747</v>
+      </c>
+    </row>
+    <row r="826" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A826" s="2" t="s">
+        <v>1748</v>
+      </c>
+      <c r="B826" s="2"/>
+      <c r="C826" s="2" t="s">
+        <v>1749</v>
+      </c>
+    </row>
+    <row r="827" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A827" s="2" t="s">
+        <v>1750</v>
+      </c>
+      <c r="B827" s="2"/>
+      <c r="C827" s="2" t="s">
+        <v>1751</v>
+      </c>
+    </row>
+    <row r="828" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A828" s="2" t="s">
+        <v>1752</v>
+      </c>
+      <c r="B828" s="2"/>
+      <c r="C828" s="2" t="s">
+        <v>1753</v>
+      </c>
+    </row>
+    <row r="829" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A829" s="2" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B829" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C829" s="2"/>
+    </row>
+    <row r="830" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A830" s="2" t="s">
+        <v>1755</v>
+      </c>
+      <c r="B830" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C830" s="2" t="s">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="831" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A831" s="2" t="s">
+        <v>1757</v>
+      </c>
+      <c r="B831" s="2"/>
+      <c r="C831" s="2" t="s">
+        <v>1758</v>
+      </c>
+    </row>
+    <row r="832" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A832" s="2" t="s">
+        <v>1759</v>
+      </c>
+      <c r="B832" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C832" s="2" t="s">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="833" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A833" s="2" t="s">
+        <v>1761</v>
+      </c>
+      <c r="B833" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C833" s="2" t="s">
+        <v>1762</v>
+      </c>
+    </row>
+    <row r="834" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A834" s="2" t="s">
+        <v>1763</v>
+      </c>
+      <c r="B834" s="2"/>
+      <c r="C834" s="2" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="835" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A835" s="2" t="s">
+        <v>1765</v>
+      </c>
+      <c r="B835" s="2" t="s">
+        <v>1766</v>
+      </c>
+      <c r="C835" s="2" t="s">
+        <v>1767</v>
+      </c>
+    </row>
+    <row r="836" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A836" s="2" t="s">
+        <v>1768</v>
+      </c>
+      <c r="B836" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="C836" s="2" t="s">
+        <v>1769</v>
+      </c>
+    </row>
+    <row r="837" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A837" s="2" t="s">
+        <v>1770</v>
+      </c>
+      <c r="B837" s="2"/>
+      <c r="C837" s="2" t="s">
+        <v>1771</v>
+      </c>
+    </row>
+    <row r="838" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A838" s="2" t="s">
+        <v>1772</v>
+      </c>
+      <c r="B838" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C838" s="2" t="s">
+        <v>1773</v>
+      </c>
+    </row>
+    <row r="839" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A839" s="2" t="s">
+        <v>1774</v>
+      </c>
+      <c r="B839" s="2" t="s">
+        <v>713</v>
+      </c>
+      <c r="C839" s="2" t="s">
+        <v>1775</v>
+      </c>
+    </row>
+    <row r="840" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A840" s="2" t="s">
+        <v>1776</v>
+      </c>
+      <c r="B840" s="2"/>
+      <c r="C840" s="2" t="s">
+        <v>1777</v>
+      </c>
+    </row>
+    <row r="841" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A841" s="2" t="s">
+        <v>1778</v>
+      </c>
+      <c r="B841" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C841" s="2" t="s">
+        <v>1779</v>
+      </c>
+    </row>
+    <row r="842" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A842" s="2" t="s">
+        <v>1780</v>
+      </c>
+      <c r="B842" s="2"/>
+      <c r="C842" s="2" t="s">
+        <v>1781</v>
+      </c>
+    </row>
+    <row r="843" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A843" s="2" t="s">
+        <v>1782</v>
+      </c>
+      <c r="B843" s="2"/>
+      <c r="C843" s="2" t="s">
+        <v>1783</v>
+      </c>
+    </row>
+    <row r="844" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A844" s="2" t="s">
+        <v>1784</v>
+      </c>
+      <c r="B844" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="C844" s="2" t="s">
+        <v>1785</v>
+      </c>
+    </row>
+    <row r="845" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A845" s="2" t="s">
+        <v>1786</v>
+      </c>
+      <c r="B845" s="2"/>
+      <c r="C845" s="2" t="s">
+        <v>1787</v>
+      </c>
+    </row>
+    <row r="846" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A846" s="2" t="s">
+        <v>1788</v>
+      </c>
+      <c r="B846" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C846" s="2" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="847" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A847" s="2" t="s">
+        <v>1790</v>
+      </c>
+      <c r="B847" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C847" s="2" t="s">
+        <v>1791</v>
+      </c>
+    </row>
+    <row r="848" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A848" s="2" t="s">
+        <v>1792</v>
+      </c>
+      <c r="B848" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C848" s="2" t="s">
+        <v>1793</v>
+      </c>
+    </row>
+    <row r="849" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A849" s="2" t="s">
+        <v>1794</v>
+      </c>
+      <c r="B849" s="2"/>
+      <c r="C849" s="2" t="s">
+        <v>1795</v>
+      </c>
+    </row>
+    <row r="850" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A850" s="2" t="s">
+        <v>1796</v>
+      </c>
+      <c r="B850" s="2"/>
+      <c r="C850" s="2" t="s">
+        <v>1797</v>
+      </c>
+    </row>
+    <row r="851" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A851" s="2" t="s">
+        <v>1798</v>
+      </c>
+      <c r="B851" s="2"/>
+      <c r="C851" s="2" t="s">
+        <v>1799</v>
+      </c>
+    </row>
+    <row r="852" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A852" s="2" t="s">
+        <v>1800</v>
+      </c>
+      <c r="B852" s="2"/>
+      <c r="C852" s="2" t="s">
+        <v>1801</v>
+      </c>
+    </row>
+    <row r="853" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A853" s="2" t="s">
+        <v>1802</v>
+      </c>
+      <c r="B853" s="2" t="s">
+        <v>1766</v>
+      </c>
+      <c r="C853" s="2" t="s">
+        <v>1803</v>
+      </c>
+    </row>
+    <row r="854" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A854" s="2" t="s">
+        <v>1804</v>
+      </c>
+      <c r="B854" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C854" s="2" t="s">
+        <v>1805</v>
+      </c>
+    </row>
+    <row r="855" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A855" s="2" t="s">
+        <v>1806</v>
+      </c>
+      <c r="B855" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C855" s="2" t="s">
+        <v>1807</v>
+      </c>
+    </row>
+    <row r="856" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A856" s="2" t="s">
+        <v>1808</v>
+      </c>
+      <c r="B856" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C856" s="2" t="s">
+        <v>1809</v>
+      </c>
+    </row>
+    <row r="857" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A857" s="2" t="s">
+        <v>1810</v>
+      </c>
+      <c r="B857" s="2"/>
+      <c r="C857" s="2" t="s">
+        <v>1811</v>
+      </c>
+    </row>
+    <row r="858" spans="1:3" ht="255" x14ac:dyDescent="0.25">
+      <c r="A858" s="2" t="s">
+        <v>1812</v>
+      </c>
+      <c r="B858" s="2" t="s">
+        <v>1813</v>
+      </c>
+      <c r="C858" s="2" t="s">
+        <v>1814</v>
+      </c>
+    </row>
+    <row r="859" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A859" s="2" t="s">
+        <v>1815</v>
+      </c>
+      <c r="B859" s="2" t="s">
+        <v>1816</v>
+      </c>
+      <c r="C859" s="2" t="s">
+        <v>1817</v>
+      </c>
+    </row>
+    <row r="860" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A860" s="2" t="s">
+        <v>1818</v>
+      </c>
+      <c r="B860" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="C860" s="2" t="s">
+        <v>1819</v>
+      </c>
+    </row>
+    <row r="861" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A861" s="2" t="s">
+        <v>1820</v>
+      </c>
+      <c r="B861" s="2" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C861" s="2" t="s">
+        <v>1821</v>
+      </c>
+    </row>
+    <row r="862" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A862" s="2" t="s">
+        <v>1822</v>
+      </c>
+      <c r="B862" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C862" s="2" t="s">
+        <v>1823</v>
+      </c>
+    </row>
+    <row r="863" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A863" s="2" t="s">
+        <v>1824</v>
+      </c>
+      <c r="B863" s="2"/>
+      <c r="C863" s="2" t="s">
+        <v>1825</v>
+      </c>
+    </row>
+    <row r="864" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A864" s="2" t="s">
+        <v>1826</v>
+      </c>
+      <c r="B864" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C864" s="2" t="s">
+        <v>1827</v>
+      </c>
+    </row>
+    <row r="865" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A865" s="2" t="s">
+        <v>1828</v>
+      </c>
+      <c r="B865" s="2"/>
+      <c r="C865" s="2" t="s">
+        <v>1829</v>
+      </c>
+    </row>
+    <row r="866" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A866" s="2" t="s">
+        <v>1830</v>
+      </c>
+      <c r="B866" s="2"/>
+      <c r="C866" s="2" t="s">
+        <v>1831</v>
+      </c>
+    </row>
+    <row r="867" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A867" s="2" t="s">
+        <v>1832</v>
+      </c>
+      <c r="B867" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C867" s="2" t="s">
+        <v>1833</v>
+      </c>
+    </row>
+    <row r="868" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A868" s="2" t="s">
+        <v>1834</v>
+      </c>
+      <c r="B868" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C868" s="2" t="s">
+        <v>1835</v>
+      </c>
+    </row>
+    <row r="869" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A869" s="2" t="s">
+        <v>1836</v>
+      </c>
+      <c r="B869" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C869" s="2" t="s">
+        <v>1837</v>
+      </c>
+    </row>
+    <row r="870" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A870" s="2" t="s">
+        <v>1838</v>
+      </c>
+      <c r="B870" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C870" s="2" t="s">
+        <v>1839</v>
+      </c>
+    </row>
+    <row r="871" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A871" s="2" t="s">
+        <v>1840</v>
+      </c>
+      <c r="B871" s="2"/>
+      <c r="C871" s="2" t="s">
+        <v>1841</v>
+      </c>
+    </row>
+    <row r="872" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A872" s="2" t="s">
+        <v>1842</v>
+      </c>
+      <c r="B872" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C872" s="2" t="s">
+        <v>1843</v>
+      </c>
+    </row>
+    <row r="873" spans="1:3" ht="165" x14ac:dyDescent="0.25">
+      <c r="A873" s="2" t="s">
+        <v>1844</v>
+      </c>
+      <c r="B873" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="C873" s="2" t="s">
+        <v>1845</v>
+      </c>
+    </row>
+    <row r="874" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A874" s="2" t="s">
+        <v>1846</v>
+      </c>
+      <c r="B874" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C874" s="2" t="s">
+        <v>1847</v>
+      </c>
+    </row>
+    <row r="875" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A875" s="2" t="s">
+        <v>1848</v>
+      </c>
+      <c r="B875" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C875" s="2" t="s">
+        <v>1849</v>
+      </c>
+    </row>
+    <row r="876" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A876" s="2" t="s">
+        <v>1850</v>
+      </c>
+      <c r="B876" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C876" s="2" t="s">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="877" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A877" s="2" t="s">
+        <v>1852</v>
+      </c>
+      <c r="B877" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C877" s="2" t="s">
+        <v>1853</v>
+      </c>
+    </row>
+    <row r="878" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A878" s="2" t="s">
+        <v>1854</v>
+      </c>
+      <c r="B878" s="2"/>
+      <c r="C878" s="2" t="s">
+        <v>1855</v>
+      </c>
+    </row>
+    <row r="879" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A879" s="2" t="s">
+        <v>1856</v>
+      </c>
+      <c r="B879" s="2"/>
+      <c r="C879" s="2" t="s">
+        <v>1857</v>
+      </c>
+    </row>
+    <row r="880" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A880" s="2" t="s">
+        <v>1858</v>
+      </c>
+      <c r="B880" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="C880" s="2" t="s">
+        <v>1859</v>
+      </c>
+    </row>
+    <row r="881" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A881" s="2" t="s">
+        <v>1860</v>
+      </c>
+      <c r="B881" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C881" s="2" t="s">
+        <v>1861</v>
+      </c>
+    </row>
+    <row r="882" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A882" s="2" t="s">
+        <v>1862</v>
+      </c>
+      <c r="B882" s="2"/>
+      <c r="C882" s="2" t="s">
+        <v>1863</v>
+      </c>
+    </row>
+    <row r="883" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A883" s="2" t="s">
+        <v>1864</v>
+      </c>
+      <c r="B883" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C883" s="2"/>
+    </row>
+    <row r="884" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A884" s="2" t="s">
+        <v>1865</v>
+      </c>
+      <c r="B884" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C884" s="2" t="s">
+        <v>1866</v>
+      </c>
+    </row>
+    <row r="885" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A885" s="2" t="s">
+        <v>1867</v>
+      </c>
+      <c r="B885" s="2"/>
+      <c r="C885" s="2" t="s">
+        <v>1868</v>
+      </c>
+    </row>
+    <row r="886" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A886" s="2" t="s">
+        <v>1869</v>
+      </c>
+      <c r="B886" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C886" s="2" t="s">
+        <v>1870</v>
+      </c>
+    </row>
+    <row r="887" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A887" s="2" t="s">
+        <v>1871</v>
+      </c>
+      <c r="B887" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C887" s="2" t="s">
+        <v>1872</v>
+      </c>
+    </row>
+    <row r="888" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A888" s="2" t="s">
+        <v>1873</v>
+      </c>
+      <c r="B888" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C888" s="2" t="s">
+        <v>1874</v>
+      </c>
+    </row>
+    <row r="889" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A889" s="2" t="s">
+        <v>1875</v>
+      </c>
+      <c r="B889" s="2"/>
+      <c r="C889" s="2" t="s">
+        <v>1876</v>
+      </c>
+    </row>
+    <row r="890" spans="1:3" ht="105" x14ac:dyDescent="0.25">
+      <c r="A890" s="2" t="s">
+        <v>1877</v>
+      </c>
+      <c r="B890" s="2" t="s">
+        <v>1878</v>
+      </c>
+      <c r="C890" s="2" t="s">
+        <v>1879</v>
+      </c>
+    </row>
+    <row r="891" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A891" s="2" t="s">
+        <v>1880</v>
+      </c>
+      <c r="B891" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C891" s="2" t="s">
+        <v>1881</v>
+      </c>
+    </row>
+    <row r="892" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A892" s="2" t="s">
+        <v>1882</v>
+      </c>
+      <c r="B892" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C892" s="2" t="s">
+        <v>1883</v>
+      </c>
+    </row>
+    <row r="893" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A893" s="2" t="s">
+        <v>1884</v>
+      </c>
+      <c r="B893" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C893" s="2" t="s">
+        <v>1885</v>
+      </c>
+    </row>
+    <row r="894" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A894" s="2" t="s">
+        <v>1886</v>
+      </c>
+      <c r="B894" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C894" s="2" t="s">
+        <v>1887</v>
+      </c>
+    </row>
+    <row r="895" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A895" s="2" t="s">
+        <v>1888</v>
+      </c>
+      <c r="B895" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C895" s="2" t="s">
+        <v>1889</v>
+      </c>
+    </row>
+    <row r="896" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A896" s="2" t="s">
+        <v>1890</v>
+      </c>
+      <c r="B896" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C896" s="2"/>
+    </row>
+    <row r="897" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A897" s="2" t="s">
+        <v>1891</v>
+      </c>
+      <c r="B897" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C897" s="2" t="s">
+        <v>1892</v>
+      </c>
+    </row>
+    <row r="898" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A898" s="2" t="s">
+        <v>1893</v>
+      </c>
+      <c r="B898" s="2"/>
+      <c r="C898" s="2" t="s">
+        <v>1894</v>
+      </c>
+    </row>
+    <row r="899" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A899" s="2" t="s">
+        <v>1895</v>
+      </c>
+      <c r="B899" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C899" s="2" t="s">
+        <v>1896</v>
+      </c>
+    </row>
+    <row r="900" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A900" s="2" t="s">
+        <v>1897</v>
+      </c>
+      <c r="B900" s="2"/>
+      <c r="C900" s="2" t="s">
+        <v>1898</v>
+      </c>
+    </row>
+    <row r="901" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A901" s="2" t="s">
+        <v>1899</v>
+      </c>
+      <c r="B901" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C901" s="2" t="s">
+        <v>1900</v>
+      </c>
+    </row>
+    <row r="902" spans="1:3" ht="225" x14ac:dyDescent="0.25">
+      <c r="A902" s="2" t="s">
+        <v>1901</v>
+      </c>
+      <c r="B902" s="2" t="s">
+        <v>1902</v>
+      </c>
+      <c r="C902" s="2" t="s">
+        <v>1903</v>
+      </c>
+    </row>
+    <row r="903" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A903" s="2" t="s">
+        <v>1904</v>
+      </c>
+      <c r="B903" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C903" s="2" t="s">
+        <v>1905</v>
+      </c>
+    </row>
+    <row r="904" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A904" s="2" t="s">
+        <v>1906</v>
+      </c>
+      <c r="B904" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C904" s="2" t="s">
+        <v>1907</v>
+      </c>
+    </row>
+    <row r="905" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A905" s="2" t="s">
+        <v>1908</v>
+      </c>
+      <c r="B905" s="2"/>
+      <c r="C905" s="2" t="s">
+        <v>1909</v>
+      </c>
+    </row>
+    <row r="906" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A906" s="2" t="s">
+        <v>1910</v>
+      </c>
+      <c r="B906" s="2" t="s">
+        <v>573</v>
+      </c>
+      <c r="C906" s="2" t="s">
+        <v>1911</v>
+      </c>
+    </row>
+    <row r="907" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A907" s="2" t="s">
+        <v>1912</v>
+      </c>
+      <c r="B907" s="2"/>
+      <c r="C907" s="2" t="s">
+        <v>1913</v>
+      </c>
+    </row>
+    <row r="908" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A908" s="2" t="s">
+        <v>1914</v>
+      </c>
+      <c r="B908" s="2" t="s">
+        <v>1915</v>
+      </c>
+      <c r="C908" s="2" t="s">
+        <v>1916</v>
+      </c>
+    </row>
+    <row r="909" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A909" s="2" t="s">
+        <v>1917</v>
+      </c>
+      <c r="B909" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C909" s="2" t="s">
+        <v>1918</v>
+      </c>
+    </row>
+    <row r="910" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A910" s="2" t="s">
+        <v>1919</v>
+      </c>
+      <c r="B910" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C910" s="2" t="s">
+        <v>1920</v>
+      </c>
+    </row>
+    <row r="911" spans="1:3" ht="90" x14ac:dyDescent="0.25">
+      <c r="A911" s="2" t="s">
+        <v>1921</v>
+      </c>
+      <c r="B911" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="C911" s="2" t="s">
+        <v>1922</v>
+      </c>
+    </row>
+    <row r="912" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A912" s="2" t="s">
+        <v>1923</v>
+      </c>
+      <c r="B912" s="2" t="s">
+        <v>629</v>
+      </c>
+      <c r="C912" s="2" t="s">
+        <v>1924</v>
+      </c>
+    </row>
+    <row r="913" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A913" s="2" t="s">
+        <v>1925</v>
+      </c>
+      <c r="B913" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C913" s="2" t="s">
+        <v>1926</v>
+      </c>
+    </row>
+    <row r="914" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A914" s="2" t="s">
+        <v>1927</v>
+      </c>
+      <c r="B914" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C914" s="2" t="s">
+        <v>1928</v>
+      </c>
+    </row>
+    <row r="915" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A915" s="2" t="s">
+        <v>1929</v>
+      </c>
+      <c r="B915" s="2"/>
+      <c r="C915" s="2" t="s">
+        <v>1930</v>
+      </c>
+    </row>
+    <row r="916" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A916" s="2" t="s">
+        <v>1931</v>
+      </c>
+      <c r="B916" s="2"/>
+      <c r="C916" s="2" t="s">
+        <v>1932</v>
+      </c>
+    </row>
+    <row r="917" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A917" s="2" t="s">
+        <v>1933</v>
+      </c>
+      <c r="B917" s="2"/>
+      <c r="C917" s="2" t="s">
+        <v>1934</v>
+      </c>
+    </row>
+    <row r="918" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A918" s="2" t="s">
+        <v>1935</v>
+      </c>
+      <c r="B918" s="2"/>
+      <c r="C918" s="2" t="s">
+        <v>1936</v>
+      </c>
+    </row>
+    <row r="919" spans="1:3" ht="195" x14ac:dyDescent="0.25">
+      <c r="A919" s="2" t="s">
+        <v>1937</v>
+      </c>
+      <c r="B919" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C919" s="2" t="s">
+        <v>1938</v>
+      </c>
+    </row>
+    <row r="920" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A920" s="2" t="s">
+        <v>1939</v>
+      </c>
+      <c r="B920" s="2" t="s">
+        <v>1766</v>
+      </c>
+      <c r="C920" s="2" t="s">
+        <v>1940</v>
+      </c>
+    </row>
+    <row r="921" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A921" s="2" t="s">
+        <v>1941</v>
+      </c>
+      <c r="B921" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C921" s="2" t="s">
+        <v>1942</v>
+      </c>
+    </row>
+    <row r="922" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A922" s="2" t="s">
+        <v>1943</v>
+      </c>
+      <c r="B922" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C922" s="2" t="s">
+        <v>1944</v>
+      </c>
+    </row>
+    <row r="923" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A923" s="2" t="s">
+        <v>1945</v>
+      </c>
+      <c r="B923" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C923" s="2" t="s">
+        <v>1946</v>
+      </c>
+    </row>
+    <row r="924" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A924" s="2" t="s">
+        <v>1947</v>
+      </c>
+      <c r="B924" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C924" s="2" t="s">
+        <v>1948</v>
+      </c>
+    </row>
+    <row r="925" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A925" s="2" t="s">
+        <v>1949</v>
+      </c>
+      <c r="B925" s="2"/>
+      <c r="C925" s="2" t="s">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="926" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A926" s="2" t="s">
+        <v>1951</v>
+      </c>
+      <c r="B926" s="2"/>
+      <c r="C926" s="2" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="927" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A927" s="2" t="s">
+        <v>1953</v>
+      </c>
+      <c r="B927" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C927" s="2" t="s">
+        <v>1954</v>
+      </c>
+    </row>
+    <row r="928" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A928" s="2" t="s">
+        <v>1955</v>
+      </c>
+      <c r="B928" s="2"/>
+      <c r="C928" s="2" t="s">
+        <v>1956</v>
+      </c>
+    </row>
+    <row r="929" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A929" s="2" t="s">
+        <v>1957</v>
+      </c>
+      <c r="B929" s="2"/>
+      <c r="C929" s="2" t="s">
+        <v>1958</v>
+      </c>
+    </row>
+    <row r="930" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A930" s="2" t="s">
+        <v>1959</v>
+      </c>
+      <c r="B930" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C930" s="2" t="s">
+        <v>1960</v>
+      </c>
+    </row>
+    <row r="931" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A931" s="2" t="s">
+        <v>1961</v>
+      </c>
+      <c r="B931" s="2"/>
+      <c r="C931" s="2" t="s">
+        <v>1962</v>
+      </c>
+    </row>
+    <row r="932" spans="1:3" ht="225" x14ac:dyDescent="0.25">
+      <c r="A932" s="2" t="s">
+        <v>1963</v>
+      </c>
+      <c r="B932" s="2" t="s">
+        <v>1964</v>
+      </c>
+      <c r="C932" s="2" t="s">
+        <v>1965</v>
+      </c>
+    </row>
+    <row r="933" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A933" s="2" t="s">
+        <v>1966</v>
+      </c>
+      <c r="B933" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C933" s="2" t="s">
+        <v>1967</v>
+      </c>
+    </row>
+    <row r="934" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A934" s="2" t="s">
+        <v>1968</v>
+      </c>
+      <c r="B934" s="2"/>
+      <c r="C934" s="2" t="s">
+        <v>1969</v>
+      </c>
+    </row>
+    <row r="935" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A935" s="2" t="s">
+        <v>1970</v>
+      </c>
+      <c r="B935" s="2"/>
+      <c r="C935" s="2" t="s">
+        <v>1971</v>
+      </c>
+    </row>
+    <row r="936" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A936" s="2" t="s">
+        <v>1972</v>
+      </c>
+      <c r="B936" s="2"/>
+      <c r="C936" s="2" t="s">
+        <v>1973</v>
+      </c>
+    </row>
+    <row r="937" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A937" s="2" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B937" s="2"/>
+      <c r="C937" s="2" t="s">
+        <v>1975</v>
+      </c>
+    </row>
+    <row r="938" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A938" s="2" t="s">
+        <v>1976</v>
+      </c>
+      <c r="B938" s="2"/>
+      <c r="C938" s="2" t="s">
+        <v>1977</v>
+      </c>
+    </row>
+    <row r="939" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A939" s="2" t="s">
+        <v>1978</v>
+      </c>
+      <c r="B939" s="2"/>
+      <c r="C939" s="2" t="s">
+        <v>1979</v>
+      </c>
+    </row>
+    <row r="940" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A940" s="2" t="s">
+        <v>1980</v>
+      </c>
+      <c r="B940" s="2"/>
+      <c r="C940" s="2" t="s">
+        <v>1981</v>
+      </c>
+    </row>
+    <row r="941" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A941" s="2" t="s">
+        <v>1982</v>
+      </c>
+      <c r="B941" s="2"/>
+      <c r="C941" s="2" t="s">
+        <v>1983</v>
+      </c>
+    </row>
+    <row r="942" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A942" s="2" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B942" s="2"/>
+      <c r="C942" s="2" t="s">
+        <v>1985</v>
+      </c>
+    </row>
+    <row r="943" spans="1:3" ht="345" x14ac:dyDescent="0.25">
+      <c r="A943" s="2" t="s">
+        <v>1986</v>
+      </c>
+      <c r="B943" s="2" t="s">
+        <v>1987</v>
+      </c>
+      <c r="C943" s="2" t="s">
+        <v>1988</v>
+      </c>
+    </row>
+    <row r="944" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A944" s="2" t="s">
+        <v>1989</v>
+      </c>
+      <c r="B944" s="2"/>
+      <c r="C944" s="2" t="s">
+        <v>1990</v>
+      </c>
+    </row>
+    <row r="945" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A945" s="2" t="s">
+        <v>1991</v>
+      </c>
+      <c r="B945" s="2"/>
+      <c r="C945" s="2" t="s">
+        <v>1992</v>
+      </c>
+    </row>
+    <row r="946" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A946" s="2" t="s">
+        <v>1993</v>
+      </c>
+      <c r="B946" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C946" s="2" t="s">
+        <v>1994</v>
+      </c>
+    </row>
+    <row r="947" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A947" s="2" t="s">
+        <v>1995</v>
+      </c>
+      <c r="B947" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C947" s="2" t="s">
+        <v>1996</v>
+      </c>
+    </row>
+    <row r="948" spans="1:3" ht="210" x14ac:dyDescent="0.25">
+      <c r="A948" s="2" t="s">
+        <v>1997</v>
+      </c>
+      <c r="B948" s="2" t="s">
+        <v>1998</v>
+      </c>
+      <c r="C948" s="2" t="s">
+        <v>1999</v>
+      </c>
+    </row>
+    <row r="949" spans="1:3" ht="375" x14ac:dyDescent="0.25">
+      <c r="A949" s="2" t="s">
+        <v>2000</v>
+      </c>
+      <c r="B949" s="2" t="s">
+        <v>2001</v>
+      </c>
+      <c r="C949" s="2" t="s">
+        <v>2002</v>
+      </c>
+    </row>
+    <row r="950" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A950" s="2" t="s">
+        <v>2003</v>
+      </c>
+      <c r="B950" s="2"/>
+      <c r="C950" s="2" t="s">
+        <v>2004</v>
+      </c>
+    </row>
+    <row r="951" spans="1:3" ht="105" x14ac:dyDescent="0.25">
+      <c r="A951" s="2" t="s">
+        <v>2005</v>
+      </c>
+      <c r="B951" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="C951" s="2"/>
+    </row>
+    <row r="952" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A952" s="2" t="s">
+        <v>2006</v>
+      </c>
+      <c r="B952" s="2" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C952" s="2" t="s">
+        <v>2007</v>
+      </c>
+    </row>
+    <row r="953" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A953" s="2" t="s">
+        <v>2008</v>
+      </c>
+      <c r="B953" s="2"/>
+      <c r="C953" s="2" t="s">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="954" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A954" s="2" t="s">
+        <v>2010</v>
+      </c>
+      <c r="B954" s="2"/>
+      <c r="C954" s="2" t="s">
+        <v>2011</v>
+      </c>
+    </row>
+    <row r="955" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A955" s="2" t="s">
+        <v>2012</v>
+      </c>
+      <c r="B955" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C955" s="2" t="s">
+        <v>2013</v>
+      </c>
+    </row>
+    <row r="956" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A956" s="2" t="s">
+        <v>2014</v>
+      </c>
+      <c r="B956" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C956" s="2" t="s">
+        <v>2015</v>
+      </c>
+    </row>
+    <row r="957" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A957" s="2" t="s">
+        <v>2016</v>
+      </c>
+      <c r="B957" s="2"/>
+      <c r="C957" s="2" t="s">
+        <v>2017</v>
+      </c>
+    </row>
+    <row r="958" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A958" s="2" t="s">
+        <v>2018</v>
+      </c>
+      <c r="B958" s="2" t="s">
+        <v>2019</v>
+      </c>
+      <c r="C958" s="2" t="s">
+        <v>2020</v>
+      </c>
+    </row>
+    <row r="959" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A959" s="2" t="s">
+        <v>2021</v>
+      </c>
+      <c r="B959" s="2"/>
+      <c r="C959" s="2" t="s">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="960" spans="1:3" ht="225" x14ac:dyDescent="0.25">
+      <c r="A960" s="2" t="s">
+        <v>2023</v>
+      </c>
+      <c r="B960" s="2" t="s">
+        <v>2024</v>
+      </c>
+      <c r="C960" s="2" t="s">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="961" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A961" s="2" t="s">
+        <v>2026</v>
+      </c>
+      <c r="B961" s="2"/>
+      <c r="C961" s="2" t="s">
+        <v>2027</v>
+      </c>
+    </row>
+    <row r="962" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A962" s="2" t="s">
+        <v>2028</v>
+      </c>
+      <c r="B962" s="2"/>
+      <c r="C962" s="2" t="s">
+        <v>2029</v>
+      </c>
+    </row>
+    <row r="963" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A963" s="2" t="s">
+        <v>2030</v>
+      </c>
+      <c r="B963" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C963" s="2" t="s">
+        <v>2031</v>
+      </c>
+    </row>
+    <row r="964" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A964" s="2" t="s">
+        <v>2032</v>
+      </c>
+      <c r="B964" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C964" s="2" t="s">
+        <v>2033</v>
+      </c>
+    </row>
+    <row r="965" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A965" s="2" t="s">
+        <v>2034</v>
+      </c>
+      <c r="B965" s="2"/>
+      <c r="C965" s="2" t="s">
+        <v>2035</v>
+      </c>
+    </row>
+    <row r="966" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A966" s="2" t="s">
+        <v>2036</v>
+      </c>
+      <c r="B966" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C966" s="2" t="s">
+        <v>2037</v>
+      </c>
+    </row>
+    <row r="967" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A967" s="2" t="s">
+        <v>2038</v>
+      </c>
+      <c r="B967" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C967" s="2" t="s">
+        <v>2039</v>
+      </c>
+    </row>
+    <row r="968" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A968" s="2" t="s">
+        <v>2040</v>
+      </c>
+      <c r="B968" s="2"/>
+      <c r="C968" s="2" t="s">
+        <v>2041</v>
+      </c>
+    </row>
+    <row r="969" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A969" s="2" t="s">
+        <v>2042</v>
+      </c>
+      <c r="B969" s="2"/>
+      <c r="C969" s="2" t="s">
+        <v>2043</v>
+      </c>
+    </row>
+    <row r="970" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A970" s="2" t="s">
+        <v>2044</v>
+      </c>
+      <c r="B970" s="2"/>
+      <c r="C970" s="2" t="s">
+        <v>2045</v>
+      </c>
+    </row>
+    <row r="971" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A971" s="2" t="s">
+        <v>2046</v>
+      </c>
+      <c r="B971" s="2"/>
+      <c r="C971" s="2" t="s">
+        <v>2047</v>
+      </c>
+    </row>
+    <row r="972" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A972" s="2" t="s">
+        <v>2048</v>
+      </c>
+      <c r="B972" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C972" s="2" t="s">
+        <v>2049</v>
+      </c>
+    </row>
+    <row r="973" spans="1:3" ht="210" x14ac:dyDescent="0.25">
+      <c r="A973" s="2" t="s">
+        <v>2050</v>
+      </c>
+      <c r="B973" s="2" t="s">
+        <v>2051</v>
+      </c>
+      <c r="C973" s="2" t="s">
+        <v>2052</v>
+      </c>
+    </row>
+    <row r="974" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A974" s="2" t="s">
+        <v>2053</v>
+      </c>
+      <c r="B974" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C974" s="2" t="s">
+        <v>2054</v>
+      </c>
+    </row>
+    <row r="975" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A975" s="2" t="s">
+        <v>2055</v>
+      </c>
+      <c r="B975" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C975" s="2" t="s">
+        <v>2056</v>
+      </c>
+    </row>
+    <row r="976" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A976" s="2" t="s">
+        <v>2057</v>
+      </c>
+      <c r="B976" s="2"/>
+      <c r="C976" s="2" t="s">
+        <v>2058</v>
+      </c>
+    </row>
+    <row r="977" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A977" s="2" t="s">
+        <v>2059</v>
+      </c>
+      <c r="B977" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C977" s="2" t="s">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="978" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A978" s="2" t="s">
+        <v>2061</v>
+      </c>
+      <c r="B978" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="C978" s="2" t="s">
+        <v>2062</v>
+      </c>
+    </row>
+    <row r="979" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A979" s="2" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B979" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C979" s="2" t="s">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="980" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A980" s="2" t="s">
+        <v>2065</v>
+      </c>
+      <c r="B980" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C980" s="2" t="s">
+        <v>2066</v>
+      </c>
+    </row>
+    <row r="981" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A981" s="2" t="s">
+        <v>2067</v>
+      </c>
+      <c r="B981" s="2"/>
+      <c r="C981" s="2" t="s">
+        <v>2068</v>
+      </c>
+    </row>
+    <row r="982" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A982" s="2" t="s">
+        <v>2069</v>
+      </c>
+      <c r="B982" s="2"/>
+      <c r="C982" s="2" t="s">
+        <v>2070</v>
+      </c>
+    </row>
+    <row r="983" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A983" s="2" t="s">
+        <v>2071</v>
+      </c>
+      <c r="B983" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="C983" s="2" t="s">
+        <v>2072</v>
+      </c>
+    </row>
+    <row r="984" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A984" s="2" t="s">
+        <v>2073</v>
+      </c>
+      <c r="B984" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="C984" s="2" t="s">
+        <v>2074</v>
+      </c>
+    </row>
+    <row r="985" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A985" s="2" t="s">
+        <v>2075</v>
+      </c>
+      <c r="B985" s="2"/>
+      <c r="C985" s="2" t="s">
+        <v>1969</v>
+      </c>
+    </row>
+    <row r="986" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A986" s="2" t="s">
+        <v>2076</v>
+      </c>
+      <c r="B986" s="2"/>
+      <c r="C986" s="2" t="s">
+        <v>2077</v>
+      </c>
+    </row>
+    <row r="987" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A987" s="2" t="s">
+        <v>2078</v>
+      </c>
+      <c r="B987" s="2"/>
+      <c r="C987" s="2" t="s">
+        <v>2079</v>
+      </c>
+    </row>
+    <row r="988" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A988" s="2" t="s">
+        <v>2080</v>
+      </c>
+      <c r="B988" s="2"/>
+      <c r="C988" s="2" t="s">
+        <v>2081</v>
+      </c>
+    </row>
+    <row r="989" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A989" s="2" t="s">
+        <v>2082</v>
+      </c>
+      <c r="B989" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C989" s="2" t="s">
+        <v>2083</v>
+      </c>
+    </row>
+    <row r="990" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A990" s="2" t="s">
+        <v>2084</v>
+      </c>
+      <c r="B990" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C990" s="2" t="s">
+        <v>2085</v>
+      </c>
+    </row>
+    <row r="991" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A991" s="2" t="s">
+        <v>2086</v>
+      </c>
+      <c r="B991" s="2"/>
+      <c r="C991" s="2" t="s">
+        <v>2087</v>
+      </c>
+    </row>
+    <row r="992" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A992" s="2" t="s">
+        <v>2088</v>
+      </c>
+      <c r="B992" s="2"/>
+      <c r="C992" s="2" t="s">
+        <v>2089</v>
+      </c>
+    </row>
+    <row r="993" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A993" s="2" t="s">
+        <v>2090</v>
+      </c>
+      <c r="B993" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C993" s="2" t="s">
+        <v>2091</v>
+      </c>
+    </row>
+    <row r="994" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A994" s="2" t="s">
+        <v>2092</v>
+      </c>
+      <c r="B994" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C994" s="2" t="s">
+        <v>2093</v>
+      </c>
+    </row>
+    <row r="995" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A995" s="2" t="s">
+        <v>2094</v>
+      </c>
+      <c r="B995" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C995" s="2" t="s">
+        <v>2095</v>
+      </c>
+    </row>
+    <row r="996" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A996" s="2" t="s">
+        <v>2096</v>
+      </c>
+      <c r="B996" s="2"/>
+      <c r="C996" s="2" t="s">
+        <v>2097</v>
+      </c>
+    </row>
+    <row r="997" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A997" s="2" t="s">
+        <v>2098</v>
+      </c>
+      <c r="B997" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C997" s="2" t="s">
+        <v>2099</v>
+      </c>
+    </row>
+    <row r="998" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A998" s="2" t="s">
+        <v>2100</v>
+      </c>
+      <c r="B998" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C998" s="2" t="s">
+        <v>2101</v>
+      </c>
+    </row>
+    <row r="999" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A999" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B999" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C999" s="2" t="s">
+        <v>2103</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1000" s="2" t="s">
+        <v>2104</v>
+      </c>
+      <c r="B1000" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1000" s="2" t="s">
+        <v>2105</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1001" s="2" t="s">
+        <v>2106</v>
+      </c>
+      <c r="B1001" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1001" s="2" t="s">
+        <v>2107</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1002" s="2" t="s">
+        <v>2108</v>
+      </c>
+      <c r="B1002" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="C1002" s="2" t="s">
+        <v>2109</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1003" s="2" t="s">
+        <v>2110</v>
+      </c>
+      <c r="B1003" s="2"/>
+      <c r="C1003" s="2" t="s">
+        <v>2111</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1004" s="2" t="s">
+        <v>2112</v>
+      </c>
+      <c r="B1004" s="2" t="s">
+        <v>1766</v>
+      </c>
+      <c r="C1004" s="2" t="s">
+        <v>2113</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A1005" s="2" t="s">
+        <v>2114</v>
+      </c>
+      <c r="B1005" s="2"/>
+      <c r="C1005" s="2" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A1006" s="2" t="s">
+        <v>2116</v>
+      </c>
+      <c r="B1006" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1006" s="2" t="s">
+        <v>2117</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1007" s="2" t="s">
+        <v>2118</v>
+      </c>
+      <c r="B1007" s="2"/>
+      <c r="C1007" s="2" t="s">
+        <v>2119</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1008" s="2" t="s">
+        <v>2120</v>
+      </c>
+      <c r="B1008" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1008" s="2" t="s">
+        <v>2121</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1009" s="2" t="s">
+        <v>2122</v>
+      </c>
+      <c r="B1009" s="2"/>
+      <c r="C1009" s="2" t="s">
+        <v>2123</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1010" s="2" t="s">
+        <v>2124</v>
+      </c>
+      <c r="B1010" s="2"/>
+      <c r="C1010" s="2" t="s">
+        <v>2125</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1011" s="2" t="s">
+        <v>2126</v>
+      </c>
+      <c r="B1011" s="2"/>
+      <c r="C1011" s="2" t="s">
+        <v>2127</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1012" s="2" t="s">
+        <v>2128</v>
+      </c>
+      <c r="B1012" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1012" s="2" t="s">
+        <v>2129</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1013" s="2" t="s">
+        <v>2130</v>
+      </c>
+      <c r="B1013" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1013" s="2" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1014" s="2" t="s">
+        <v>2132</v>
+      </c>
+      <c r="B1014" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1014" s="2" t="s">
+        <v>2133</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A1015" s="2" t="s">
+        <v>2134</v>
+      </c>
+      <c r="B1015" s="2" t="s">
+        <v>2135</v>
+      </c>
+      <c r="C1015" s="2" t="s">
+        <v>2136</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A1016" s="2" t="s">
+        <v>2137</v>
+      </c>
+      <c r="B1016" s="2" t="s">
+        <v>2138</v>
+      </c>
+      <c r="C1016" s="2" t="s">
+        <v>2139</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:3" ht="105" x14ac:dyDescent="0.25">
+      <c r="A1017" s="2" t="s">
+        <v>2140</v>
+      </c>
+      <c r="B1017" s="2" t="s">
+        <v>2141</v>
+      </c>
+      <c r="C1017" s="2" t="s">
+        <v>2142</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:3" ht="330" x14ac:dyDescent="0.25">
+      <c r="A1018" s="2" t="s">
+        <v>2143</v>
+      </c>
+      <c r="B1018" s="2" t="s">
+        <v>2144</v>
+      </c>
+      <c r="C1018" s="2" t="s">
+        <v>2145</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1019" s="2" t="s">
+        <v>2146</v>
+      </c>
+      <c r="B1019" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1019" s="2" t="s">
+        <v>2147</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1020" s="2" t="s">
+        <v>2148</v>
+      </c>
+      <c r="B1020" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1020" s="2" t="s">
+        <v>2149</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:3" ht="240" x14ac:dyDescent="0.25">
+      <c r="A1021" s="2" t="s">
+        <v>2150</v>
+      </c>
+      <c r="B1021" s="2" t="s">
+        <v>2151</v>
+      </c>
+      <c r="C1021" s="2" t="s">
+        <v>2152</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A1022" s="2" t="s">
+        <v>2153</v>
+      </c>
+      <c r="B1022" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="C1022" s="2" t="s">
+        <v>2154</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A1023" s="2" t="s">
+        <v>2155</v>
+      </c>
+      <c r="B1023" s="2"/>
+      <c r="C1023" s="2" t="s">
+        <v>2156</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1024" s="2" t="s">
+        <v>2157</v>
+      </c>
+      <c r="B1024" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1024" s="2" t="s">
+        <v>2158</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1025" s="2" t="s">
+        <v>2159</v>
+      </c>
+      <c r="B1025" s="2"/>
+      <c r="C1025" s="2" t="s">
+        <v>2160</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1026" s="2" t="s">
+        <v>2161</v>
+      </c>
+      <c r="B1026" s="2"/>
+      <c r="C1026" s="2" t="s">
+        <v>2162</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1027" s="2" t="s">
+        <v>2163</v>
+      </c>
+      <c r="B1027" s="2"/>
+      <c r="C1027" s="2" t="s">
+        <v>2164</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1028" s="2" t="s">
+        <v>2165</v>
+      </c>
+      <c r="B1028" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1028" s="2" t="s">
+        <v>2166</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1029" s="2" t="s">
+        <v>2167</v>
+      </c>
+      <c r="B1029" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1029" s="2" t="s">
+        <v>2168</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1030" s="2" t="s">
+        <v>2169</v>
+      </c>
+      <c r="B1030" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1030" s="2" t="s">
+        <v>2170</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1031" s="2" t="s">
+        <v>2171</v>
+      </c>
+      <c r="B1031" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1031" s="2" t="s">
+        <v>2172</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A1032" s="2" t="s">
+        <v>2173</v>
+      </c>
+      <c r="B1032" s="2" t="s">
+        <v>2174</v>
+      </c>
+      <c r="C1032" s="2" t="s">
+        <v>2175</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1033" s="2" t="s">
+        <v>2176</v>
+      </c>
+      <c r="B1033" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1033" s="2" t="s">
+        <v>2177</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1034" s="2" t="s">
+        <v>2178</v>
+      </c>
+      <c r="B1034" s="2"/>
+      <c r="C1034" s="2" t="s">
+        <v>2179</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1035" s="2" t="s">
+        <v>2180</v>
+      </c>
+      <c r="B1035" s="2"/>
+      <c r="C1035" s="2" t="s">
         <v>2181</v>
       </c>
-      <c r="C2" s="2" t="s">
-[...246 lines deleted...]
-      <c r="C25" s="3" t="s">
+    </row>
+    <row r="1036" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1036" s="2" t="s">
+        <v>2182</v>
+      </c>
+      <c r="B1036" s="2"/>
+      <c r="C1036" s="2" t="s">
+        <v>2183</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:3" ht="165" x14ac:dyDescent="0.25">
+      <c r="A1037" s="2" t="s">
+        <v>2184</v>
+      </c>
+      <c r="B1037" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="C1037" s="2" t="s">
+        <v>2185</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:3" ht="90" x14ac:dyDescent="0.25">
+      <c r="A1038" s="2" t="s">
+        <v>2186</v>
+      </c>
+      <c r="B1038" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="C1038" s="2" t="s">
+        <v>2187</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A1039" s="2" t="s">
+        <v>2188</v>
+      </c>
+      <c r="B1039" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1039" s="2" t="s">
+        <v>2189</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1040" s="2" t="s">
+        <v>2190</v>
+      </c>
+      <c r="B1040" s="2"/>
+      <c r="C1040" s="2" t="s">
+        <v>2191</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1041" s="2" t="s">
+        <v>2192</v>
+      </c>
+      <c r="B1041" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1041" s="2" t="s">
+        <v>2193</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1042" s="2" t="s">
+        <v>2194</v>
+      </c>
+      <c r="B1042" s="2"/>
+      <c r="C1042" s="2" t="s">
+        <v>2195</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1043" s="2" t="s">
+        <v>2196</v>
+      </c>
+      <c r="B1043" s="2"/>
+      <c r="C1043" s="2" t="s">
+        <v>2197</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1044" s="2" t="s">
+        <v>2198</v>
+      </c>
+      <c r="B1044" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1044" s="2" t="s">
+        <v>2199</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1045" s="2" t="s">
+        <v>2200</v>
+      </c>
+      <c r="B1045" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1045" s="2" t="s">
+        <v>2201</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1046" s="2" t="s">
+        <v>2202</v>
+      </c>
+      <c r="B1046" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1046" s="2" t="s">
+        <v>2203</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1047" s="2" t="s">
+        <v>2204</v>
+      </c>
+      <c r="B1047" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1047" s="2" t="s">
+        <v>2205</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1048" s="2" t="s">
+        <v>2206</v>
+      </c>
+      <c r="B1048" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1048" s="2" t="s">
+        <v>2207</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1049" s="2" t="s">
+        <v>2208</v>
+      </c>
+      <c r="B1049" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1049" s="2" t="s">
+        <v>2209</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1050" s="2" t="s">
+        <v>2210</v>
+      </c>
+      <c r="B1050" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1050" s="2"/>
+    </row>
+    <row r="1051" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A1051" s="2" t="s">
+        <v>2211</v>
+      </c>
+      <c r="B1051" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1051" s="2" t="s">
+        <v>2212</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A1052" s="2" t="s">
+        <v>2213</v>
+      </c>
+      <c r="B1052" s="2" t="s">
         <v>60</v>
       </c>
-    </row>
-[...10584 lines deleted...]
-      <c r="C1037" s="3"/>
+      <c r="C1052" s="2" t="s">
+        <v>2214</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1053" s="2" t="s">
+        <v>2215</v>
+      </c>
+      <c r="B1053" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1053" s="2" t="s">
+        <v>2216</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1054" s="2" t="s">
+        <v>2217</v>
+      </c>
+      <c r="B1054" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1054" s="2" t="s">
+        <v>2218</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A1055" s="2" t="s">
+        <v>2219</v>
+      </c>
+      <c r="B1055" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1055" s="2" t="s">
+        <v>2220</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A1056" s="2"/>
+      <c r="B1056" s="2"/>
+      <c r="C1056" s="2"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
-[...1 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Отчёт</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>User</dc:creator>
+  <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>