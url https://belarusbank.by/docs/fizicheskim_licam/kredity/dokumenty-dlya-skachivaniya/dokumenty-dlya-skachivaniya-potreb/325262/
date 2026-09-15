--- v3 (2026-08-18)
+++ v4 (2026-09-15)
@@ -6,66 +6,66 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b00004215\Desktop\ЛЕШИН ОТЧЕТ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="15735" windowHeight="12090"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="13545"/>
   </bookViews>
   <sheets>
     <sheet name="Отчёт" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2896" uniqueCount="2221">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2979" uniqueCount="2276">
   <si>
     <t>Наименование ОТС</t>
   </si>
   <si>
     <t>Категоря товара</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>ООО "ОМА"</t>
   </si>
   <si>
     <t>д Дворицкая Слобода,  , 107-11</t>
   </si>
   <si>
     <t>Открытое акционерное общество "МИНСКДРЕВ"</t>
   </si>
   <si>
     <t>Деревянные окна и двери</t>
   </si>
   <si>
     <t>Город Минск, Улица Соцалистическая,  д.20</t>
   </si>
   <si>
@@ -290,59 +290,74 @@
   <si>
     <t>г Минск, ул. ПЕТРА ГЛЕБКИ, 92-19</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "РИМБАТ"</t>
   </si>
   <si>
     <t>Средства малой механизации</t>
   </si>
   <si>
     <t>Минская обл., р-н Минский, Новодворский с/с, Деревня Большое Стиклево ,  д.40,  корп.1, кв.8</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Мебель Лайм"</t>
   </si>
   <si>
     <t>Город Минск, Проспект Дзержинского,  д.19, кв.888</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Гранд Парк"</t>
   </si>
   <si>
     <t>г.Минск, ул.Платонова, д.22, комн.204</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Трабис"</t>
+  </si>
+  <si>
+    <t>Город Минск, Переулок 2-й Короткий,  д.23, кв.ком. 15</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "АльС Трейдинг"</t>
   </si>
   <si>
     <t>Шины легковые, легкогрузовые</t>
   </si>
   <si>
     <t>Город Минск, Улица Гурского,  д.46, кв.1/15-7</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Темпла"</t>
+  </si>
+  <si>
+    <t>Бытовые приборы отопления</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Максима Богдановича,  д.153Б, кв.202</t>
+  </si>
+  <si>
     <t>Частное торговое унитарное предприятие "Двери Дом"</t>
   </si>
   <si>
     <t>Город Минск, Улица Сурганова,  д.88, кв.2</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Территория сна"</t>
   </si>
   <si>
     <t>Город Минск, Улица Каменногорская,  д.47,  корп.143а</t>
   </si>
   <si>
     <t>Торговое унитарное предприятие "Керамин-Столица Инвест"</t>
   </si>
   <si>
     <t>Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры)</t>
   </si>
   <si>
     <t>Город Минск, Улица Осиповичская,  д.16, кв.2 (КОМ.10)</t>
   </si>
   <si>
     <t>ООО "Сильный пол"</t>
   </si>
   <si>
     <t>г Минск, ул. ИРИНОВСКАЯ, 19-каб.4</t>
@@ -407,86 +422,98 @@
   <si>
     <t>Республиканское производственно-торговое унитарное предприятие "Управляющая компания холдинга "Белорусская цементная компания"</t>
   </si>
   <si>
     <t>Портландцемент, портландцемент со шлаком</t>
   </si>
   <si>
     <t>Город Минск, Улица Кульман,  д.1/12</t>
   </si>
   <si>
     <t>ООО Бифитер</t>
   </si>
   <si>
     <t>Котлы отопительные газовые</t>
   </si>
   <si>
     <t>Город Минск пр.Пушкина,  д.52,  корп.2</t>
   </si>
   <si>
     <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШТАРК"</t>
   </si>
   <si>
     <t>Проспект Пушкина,  д.28, кв.1</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "АйТи Дистрибуция"</t>
+  </si>
+  <si>
+    <t>Минская обл., р-н Минский, Боровлянский с/с, Деревня Дроздово ,  д.103/3-7, кв.7-50</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "АртСтильМебель Плюс"</t>
   </si>
   <si>
     <t>МИНСКАЯ обл., р-н МИНСКИЙ, ЩОМЫСЛИЦКИЙ с/с, Агрогородок ОЗЕРЦО, Улица Центральная,  д.2А</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "ЭлСиСистемс"</t>
   </si>
   <si>
     <t>Город Минск, Тракт Логойский,  д.25,  корп.1, кв.пом.3Н</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Джаст Мебель"</t>
   </si>
   <si>
     <t>Комплекты белья постельного</t>
   </si>
   <si>
     <t>г. Минск, ул. Берута, д. 3б, ком. 73, пом. 3а</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Фанбер Групп"</t>
   </si>
   <si>
     <t>Котлы отопительные, водогрейные твердотопливные, пеллетные, горелки пеллетные.</t>
   </si>
   <si>
     <t>Город Минск, Улица Ольшевского,  д.24, кв.525</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Мебелон"</t>
   </si>
   <si>
     <t>г. Минск, пр. Партизанский, д.168, корп.33, каб.11</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Термокрафт"</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Тикотского,  д.46,  корп.2, кв.131</t>
+  </si>
+  <si>
     <t>ООО "МВЗ"</t>
   </si>
   <si>
     <t>г Минск, пр. ПАРТИЗАНСКИЙ, 8/3-5</t>
   </si>
   <si>
     <t>ООО "БАЙМЕБЕЛЬБАЙ"</t>
   </si>
   <si>
     <t>г Минск, пр. ПАРТИЗАНСКИЙ, 168/23/КАБИНЕТ-25</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ВМА Инвест"</t>
   </si>
   <si>
     <t>Город Минск, Улица Малая,  д.17</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "АлвисАгро"</t>
   </si>
   <si>
     <t>Мотовелотовары;Средства малой механизации</t>
   </si>
   <si>
     <t>Город Минск</t>
@@ -533,50 +560,56 @@
   <si>
     <t>Общество с ограниченной ответственностью "КОБА-групп"</t>
   </si>
   <si>
     <t>Санитарно-техническое оборудование</t>
   </si>
   <si>
     <t>Улица Ваупшасова,  д.10, кв.131</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "7745 Большой магазин"</t>
   </si>
   <si>
     <t>Мотовелотовары;Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, воздухоочистители, вытяжки;Деревянные окна и двери;Изделия из натуральной кожи;Ковры, ковровые изделия;Комплекты белья постельного;Домокомплекты, сборные деревянные сооружения и изделия;Котлы отопительные газовые;Котлы пеллетные, горелки пеллетные;Котлы электрические отопительные;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки;Ламинированные напольные покрытия;Машины стиральные, стирально-сушильные;Мебель;Металлические двери;Микроволновые печи;Обогреватели конвекторные электрические;Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры);Предметы одежды, принадлежности к одежде и прочие изделия из натурального меха, головные уборы из натурального меха;Санитарно-техническое оборудование;Светильники;Телевизоры;Фены для волос;Холодильники, холодильники-морозильники, морозильники;Шины легковые, легкогрузовые;Электросоковыжималки, электросоковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод</t>
   </si>
   <si>
     <t>г. Минск, ул. Кнорина, д. 50, корп. 23, к. 158</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СКЛАД КОТЛОВ"</t>
   </si>
   <si>
     <t>г.Минск,ул.Зм.Бядули д.13 ком.31</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "СофаКлуб Трейд"</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Сурганова,  д.61, кв.27</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Эко Дан-Групп"</t>
   </si>
   <si>
     <t>Город Минск, Проспект Партизанский,  д.8,  корп.2, кв.пом.7(каб.51)</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Лидерсталь"</t>
   </si>
   <si>
     <t>Город Минск, Улица Кульман,  д.9, кв.163-2, 6 этаж</t>
   </si>
   <si>
     <t>ООО "КилПри"</t>
   </si>
   <si>
     <t>г Минск, ул. КОРЖЕНЕВСКОГО, 12/А-каб.305</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ВАВИ мебель"</t>
   </si>
   <si>
     <t>МИНСКАЯ обл., р-н МИНСКИЙ, ХАТЕЖИНСКИЙ с/с, Агрогородок ХАТЕЖИНО, Улица Центральная,  д.18Б,  корп.1, кв.51/90-1</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Смолком Камин"</t>
@@ -710,50 +743,56 @@
   <si>
     <t>Общество с ограниченной ответственностью "ИМ"</t>
   </si>
   <si>
     <t>Город Минск, Улица Кузьмы Минина,  д.23, кв.204</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ОВКБел"</t>
   </si>
   <si>
     <t>Город Минск, Проспект Газеты "Звязда",  д.47, кв.803</t>
   </si>
   <si>
     <t>ООО "ТК Кухня"</t>
   </si>
   <si>
     <t>г Минск, ул. АЭРОДРОМНАЯ, 28-217</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "КровляДизайн Плюс"</t>
   </si>
   <si>
     <t>Город Минск, Улица Будславская,  д.23,  корп.1, кв.10</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью  "Мадока Групп"</t>
+  </si>
+  <si>
+    <t>Город Минск, Переулок Северный,  д.13,  корп.17, кв.5</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Вудшайн"</t>
   </si>
   <si>
     <t>Город Минск, Улица Ольшевского,  д.20, кв.оф.35</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью 7Бади</t>
   </si>
   <si>
     <t>Город Минск, Проспект Дзержинского,  д.92, кв.200</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Любимые Двери"</t>
   </si>
   <si>
     <t>Город Минск, Улица Петра Мстиславца,  д.24, кв.155</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ВларсБел"</t>
   </si>
   <si>
     <t>Город Минск, Переулок 2-й Васнецова,  д.11, кв.пом. 35</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЮСДТехно"</t>
@@ -1118,50 +1157,56 @@
   <si>
     <t>Индивидуальный предприниматель Сирош Анастасия Сергеевна</t>
   </si>
   <si>
     <t>Город Минск, Улица Герасименко,  д.1, кв.135</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Веритас Студио"</t>
   </si>
   <si>
     <t>Город Минск, Улица Стариновская,  д.15, кв.6Н</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ШАТ-Про"</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Формула каркасного дома"</t>
   </si>
   <si>
     <t>Город Минск, Проспект Газ."Звязда,  д.16, кв.29</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Китчен Фикс"</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "ЭКСПРЕСС КУХНИ"</t>
+  </si>
+  <si>
+    <t>Город Минск, Улица Маяковского,  д.22,  корп.1, кв.1</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Научно-производственно-коммерческий центр "Интекс"</t>
   </si>
   <si>
     <t>г.Брест, ул.Старозадворская,д.4</t>
   </si>
   <si>
     <t>Открытое акционерное общество "Локон"</t>
   </si>
   <si>
     <t>г.Брест, ул.Мицкевича д.35</t>
   </si>
   <si>
     <t>Государственное лесохозяйственное учреждение "Пружанский лесхоз"</t>
   </si>
   <si>
     <t>г.Пружаны ул.Горина-Коляды,9</t>
   </si>
   <si>
     <t>Открытое акционерное общество "Березастройматериалы"</t>
   </si>
   <si>
     <t>БРЕСТСКАЯ обл., р-н БЕРЁЗОВСКИЙ, Город БЕРЁЗА, Улица Комсомольская,  д.25</t>
   </si>
   <si>
     <t>открытое акционерное общество "Остромечево"</t>
@@ -1346,56 +1391,68 @@
   <si>
     <t>Индивидуальный Предприниматель Хватюк Наталия Аркадьевна</t>
   </si>
   <si>
     <t>г.Столин ул.Ульянова д44б/37</t>
   </si>
   <si>
     <t>Частное производственно-торговое унитарное предприятие "Ателье мебели СВ-купе"</t>
   </si>
   <si>
     <t>224025, г.Брест, ул.Белорусская, д.84Б</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Трунов Сергей Валерьевич</t>
   </si>
   <si>
     <t>г.Лунинец,ул.Чапаева,д.59</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Быцко Оксана Михайловна</t>
   </si>
   <si>
     <t>г.Белоозерск,пр.Мира,д.8,кв.79</t>
   </si>
   <si>
+    <t>Частное производственное унитарное предприятие "Кортекс-мебель"</t>
+  </si>
+  <si>
+    <t>Город Брест, Улица Воинов Интернационалистов,  д.36</t>
+  </si>
+  <si>
     <t>Общество с дополнительной ответственностью "Промметизизделия"</t>
   </si>
   <si>
     <t>Брестская обл., р-н Барановичский, Город Барановичи, Улица Пролетарская,  д.46/4</t>
   </si>
   <si>
+    <t>Частное производственно-торговое унитарное предприятие "Белпересвет"</t>
+  </si>
+  <si>
+    <t>Брестская обл., р-н Ивацевичский, Город Ивацевичи Сикорского,  д.3,  корп.1</t>
+  </si>
+  <si>
     <t>Совместное общество с ограниченной ответственностью "Торговая компания "БЛЭК РЭД УАЙТ"</t>
   </si>
   <si>
     <t>г.Брест, ул. Катин Бор, д. 117-2, каб.1</t>
   </si>
   <si>
     <t>Общество с дополнительной ответственностью "БУМ сервис"</t>
   </si>
   <si>
     <t>Мотовелотовары;Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, воздухоочистители, вытяжки;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки;Машины стиральные, стирально-сушильные;Телевизоры;Фены для волос;Холодильники, холодильники-морозильники, морозильники;Электросоковыжималки, электросоковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод</t>
   </si>
   <si>
     <t>Брестская область, г. Ивацевичи, ул. Советская, д. 9.</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "Технодар"</t>
   </si>
   <si>
     <t>г.Береза,Ул.Красноармейская,64</t>
   </si>
   <si>
     <t>Частное производственное унитарное предприятие "Полесский мастер"</t>
   </si>
   <si>
     <t>Пинск.р-н, д.Берёзовичи, ул.Вишневая, 10</t>
@@ -1676,50 +1733,56 @@
   <si>
     <t>ЧАСТНОЕ ТОРГОВО-ПРОИЗВОДСТВЕННОЕ УНИТАРНОЕ ПРЕДПРИЯТИЕ "УНИСАКОМПАНИ"</t>
   </si>
   <si>
     <t>225331, БАРАНОВИЧСКИЙ Р-Н, ДЕР. НОВАЯ МЫШЬ, УЛ. СЛОНИМСКАЯ,</t>
   </si>
   <si>
     <t>ИНДИВИДУАЛЬНЫЙ ПРЕДПРИНИМАТЕЛЬ АТЛЫГИН ВИТАЛИЙ ВЛАДИМИРОВИЧ</t>
   </si>
   <si>
     <t>220025, Г. МИНСК, УЛ. СЛОБОДСКАЯ, 117, КВ.39</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Крокер Систем"</t>
   </si>
   <si>
     <t>Брестская обл., р-н Ивацевичский, Город Ивацевичи, Улица Свердлова,  д.5</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Слуянова Оксана Николаевна</t>
   </si>
   <si>
     <t>г.Барановичи ул.Пригородная, 25</t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Батов Дмитрий Владимирович</t>
+  </si>
+  <si>
+    <t>Брестская обл., р-н Брестский, Мотыкальский с/с, Деревня Нехолсты, Улица Центральная,  д.29</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью   "Торговая компания БРВ"</t>
   </si>
   <si>
     <t>г.Брест, ул.Катин Бор ,д.117. корпус 2,каб.2</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "Зоровавель"</t>
   </si>
   <si>
     <t>Ламинированные напольные покрытия;Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры)</t>
   </si>
   <si>
     <t>г. Столин, ул. Красноармейская д. 2Б</t>
   </si>
   <si>
     <t>Торговое унитарное предприятие "Пинскдрев-Пинск"</t>
   </si>
   <si>
     <t>г.Пинск, ул.Степная, 17/1</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Шапиро Владимир Борисович</t>
   </si>
   <si>
     <t>Город Брест, Улица Интернациональная,  д.2, кв.9</t>
@@ -1739,50 +1802,56 @@
   <si>
     <t>Индивидуальный предприниматель Боричевский Олег Антонович</t>
   </si>
   <si>
     <t>Брестская обл., р-н Пинский, Город Пинск, Проспект Жолтовского,  д.71</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Молош Татьяна Ивановна</t>
   </si>
   <si>
     <t>Брестская обл., р-н Ивацевичский, Город Ивацевичи, Улица Ленина,  д.43,  корп.0, кв.57</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Скороход Александр Васильевич</t>
   </si>
   <si>
     <t>225401,г.Барановичи,ул.Парковая,53-14</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Баранчук Наталья Иосифовна</t>
   </si>
   <si>
     <t>г. Барановичи, ул. Домейко, д. 3, кв. 61</t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Маликова Роксана Владимировна</t>
+  </si>
+  <si>
+    <t>Город Брест, Проспект Партизанский,  д.11,  корп.Г, кв.36</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "ВИОЛЛАДОМ"</t>
   </si>
   <si>
     <t>Ковры, ковровые изделия</t>
   </si>
   <si>
     <t>Город Брест, Бульвар Шевченко,  д.8, кв.58</t>
   </si>
   <si>
     <t>ИНДИВИДУАЛЬНЫЙ ПРЕДПРИНИМАТЕЛЬ ЧЕРНАЯ СВЕТЛАНА ВЛАДИМИРОВНА</t>
   </si>
   <si>
     <t>Г. БАРАНОВИЧИ, УЛ. Новаторов, Д. 122</t>
   </si>
   <si>
     <t>ИП Шушкевич Дмитрий Николаевич</t>
   </si>
   <si>
     <t>г Минск,  САВИЦКОГО, 8-109</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Владлекс"</t>
   </si>
   <si>
     <t>225411, г. Барановичи, ул. Пролетарская, 48а,пом. 1</t>
@@ -1832,74 +1901,86 @@
   <si>
     <t>Общество с ограниченной ответственностью "СтройНик"</t>
   </si>
   <si>
     <t>Брестская обл., р-н Малоритский, Город Малорита советская,  д.131,  корп.в</t>
   </si>
   <si>
     <t>ИП Собко Сергей Александрович</t>
   </si>
   <si>
     <t>аг Оброво, б-р ПЕРВОМАЙСКИЙ, 4-2</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Алюминикс"</t>
   </si>
   <si>
     <t>Брестская обл., р-н Барановичский, Город Барановичи, Улица Комсомольская,  д.22, кв.2</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Домоделкин"</t>
   </si>
   <si>
     <t>Город Брест, Улица Карьерная,  д.7Б, кв.2</t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Лихван Анатолий Павлович</t>
+  </si>
+  <si>
+    <t>Брестская обл., р-н Кобринский, Город Кобрин, Улица Петра Машерова,  д.12, кв.14</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью"Каргоэкспорт"</t>
   </si>
   <si>
     <t>Город Брест, Улица Наганова,  д.10, кв.117</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ДАНАСА-Строй"</t>
   </si>
   <si>
     <t>БРЕСТСКАЯ обл., р-н БЕРЁЗОВСКИЙ, Город БЕРЁЗА, Улица Комсомольская,  д.3Д/16</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью  "БерезаКровля"</t>
   </si>
   <si>
     <t>БРЕСТСКАЯ обл., р-н БЕРЁЗОВСКИЙ, Город БЕРЁЗА, Улица Якова Свердлова,  д.163Л</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Ничипорук Анна Николаевна</t>
   </si>
   <si>
     <t>Город Брест, Улица Васнецова,  д.50, кв.72</t>
   </si>
   <si>
+    <t>Закрытое акционерное общество "Керамида-Пинск"</t>
+  </si>
+  <si>
+    <t>Брестская обл., р-н Пинский, Город Пинск, Площадь Ленина,  д.16</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "КерамикаЗапад"</t>
   </si>
   <si>
     <t>Брестская обл., р-н Кобринский, Город Кобрин, Улица Советская,  д.120</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ПроЭлит Мебель"</t>
   </si>
   <si>
     <t>Город Брест, Улица Ленинградская,  д.37</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Авентос-Плюс"</t>
   </si>
   <si>
     <t>Город Брест, Улица Янки Купалы,  д.108,  корп.P, кв.23</t>
   </si>
   <si>
     <t>Частное унитарное предпритияе "Мансард"</t>
   </si>
   <si>
     <t>Брестская обл., р-н Дрогичинский, Город Дрогичин, Улица Ленина,  д.30м</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "КаменецСтройИнженеринг"</t>
@@ -2765,99 +2846,99 @@
   <si>
     <t>Ламинированные напольные покрытия;Металлические двери</t>
   </si>
   <si>
     <t>г.Сенно ул.Октябрьская 79</t>
   </si>
   <si>
     <t>Частное производственно-торговое унитарное предприятие "КДМ-сервис плюс"</t>
   </si>
   <si>
     <t>ул.Минская,д.1а,г.Толочин,Витебская обл.</t>
   </si>
   <si>
     <t>Частное торгово-производственное унитарное предприятие "КИРСТАС-АВТО"</t>
   </si>
   <si>
     <t>РБ г.Толочин ул.Энгельса д.79 к.1</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Власов Сергей Владиславович</t>
   </si>
   <si>
     <t>РБ Витебская обл. г.Толочин переулок Дзержинского 1-й д.16</t>
   </si>
   <si>
-    <t>Индивидуальный предприниматель Слиженкова Елена Валерьяновна</t>
-[...4 lines deleted...]
-  <si>
     <t>Частное торговое унитарное предприятие "Сани Дэйз"</t>
   </si>
   <si>
     <t>Доватора,  д.14</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Желудкевич Александр Славомирович</t>
   </si>
   <si>
     <t>Республика Беларусь, Витебская область, г.п. Шарковщина, ул.</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Курилович Юрий Валентинович</t>
   </si>
   <si>
     <t>Витебская область, г.п.Шарковщина, пер.Доватора, д8, кв.9</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "КовСантехСтрой"</t>
   </si>
   <si>
     <t>Витебская обл., р-н Шарковщинский, Поселок городского типа Шарковщина, Улица Комсомольская,  д.26</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Антажеса"</t>
   </si>
   <si>
     <t>Город Витебск, Улица Мясникова,  д.4Д, кв.18</t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Медоев Александр Викторович</t>
+  </si>
+  <si>
+    <t>Город Витебск, Улица Задубровная,  д.37</t>
+  </si>
+  <si>
     <t>Частное торговое унитарное предприятие "Прочный мир"</t>
   </si>
   <si>
     <t>Котлы отопительные газовые;Котлы пеллетные, горелки пеллетные;Котлы электрические отопительные</t>
   </si>
   <si>
     <t>г.Витебск ул.Жесткова, 13а, каб.7</t>
   </si>
   <si>
-    <t>Частное предприятие "Пестрый слон"</t>
-[...2 lines deleted...]
-    <t>г Витебск, ул. СОФЬИ ПАНКОВОЙ, 1б-6/1</t>
+    <t>Частное торговое унитарное предприятие "Пестрый слон"</t>
+  </si>
+  <si>
+    <t>г.Витебск ул.С.Панковой 1б комн. 6/1</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Тимиралайт"</t>
   </si>
   <si>
     <t>Город Витебск, Проспект Фрунзе,  д.66, кв.1</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Белинфогид"</t>
   </si>
   <si>
     <t>г.Витебск,ул.М.Горького,43А/10,помещ.4</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ТеплоБай"</t>
   </si>
   <si>
     <t>г.Витебск, ул. Лазо, д. 110</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЭлитСтильМебель"</t>
   </si>
   <si>
     <t>Улица Белобородова,  д.4А, кв.102</t>
   </si>
@@ -3107,50 +3188,53 @@
   <si>
     <t>ИП Титовец Дмитрий Александрович</t>
   </si>
   <si>
     <t>г Новополоцк, ул. ЯКУБА КОЛАСА, 96-53</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Третьяков Максим Александрович</t>
   </si>
   <si>
     <t>Витебская обл., Город Новополоцк, Улица Школьная,  д.3А, кв.5</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Карпеко Надежда Петровна</t>
   </si>
   <si>
     <t>Витебская обл., Город Новополоцк, Улица Калинина,  д.2, кв.67</t>
   </si>
   <si>
     <t>Торгово унитарное предприятие "Пинскдрев-Витебск"</t>
   </si>
   <si>
     <t>г.Витебск,ул.Правды,д.54-а</t>
   </si>
   <si>
+    <t>Индивидуальный предпринниматель Медоева Ольга Леонидовна</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Растворо Бетонный Узел №7"</t>
   </si>
   <si>
     <t>Город Витебск, Улица Двинская,  д.23В/9</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Форточка"</t>
   </si>
   <si>
     <t>Город Витебск, Проспект Фрунзе,  д.8, кв.3</t>
   </si>
   <si>
     <t>Общество с ограниченной ответсвенностью "НордМакс"</t>
   </si>
   <si>
     <t>Производство сборных деревянных зданий</t>
   </si>
   <si>
     <t>Город Витебск, Улица Полярная,  д.2,  корп.Е, кв.1</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ДЕПП холл"</t>
   </si>
   <si>
     <t>Город Витебск, Проспект Фрунзе,  д.77/2</t>
@@ -3575,95 +3659,98 @@
   <si>
     <t>Частное торговое унитарное предприятие "Домашний компьютер"</t>
   </si>
   <si>
     <t>Город Гомель, Улица Советская,  д.97,  корп.4, кв.2</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Самтор"</t>
   </si>
   <si>
     <t>ГОМЕЛЬСКАЯ ОБЛ.,Г.БУДА-КОШЕЛЕВО,УЛ.СОВЕТСКАЯ 9-Б</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ТрансТоргБизнес"</t>
   </si>
   <si>
     <t>Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, воздухоочистители, вытяжки;Машины стиральные, стирально-сушильные;Холодильники, холодильники-морозильники, морозильники</t>
   </si>
   <si>
     <t>г.Гомель,ул.Жарковского, д.11, каб. 1-64/3</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Черношей Роман Георгиевич</t>
   </si>
   <si>
-    <t>Бытовые приборы отопления</t>
-[...1 lines deleted...]
-  <si>
     <t>г.Речица ул. Первомайская д.24А кв.11</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "МастерБат"</t>
   </si>
   <si>
     <t>Гомельская обл., р-н Калинковичский, Город Калинковичи, Улица Куйбышева, кв.1</t>
   </si>
   <si>
     <t>ИНДИВИДУАЛЬНЫЙ ПРЕДПРИНИМАТЕЛЬ ТИМОШЕНКО ОЛЬГА ПАВЛОВНА</t>
   </si>
   <si>
     <t>ГОМЕЛЬСКАЯ ОБЛАСТЬ  Г. КАЛИНКОВИЧИ УЛ. СОМОВА,97, КВ.4</t>
   </si>
   <si>
     <t>Частное предприятие "Влавади"</t>
   </si>
   <si>
     <t>г Хойники, ул. КОЛЕСНИКА, 2Ж-4</t>
   </si>
   <si>
     <t>Частное предприятие "ЮТАКОМП ТРЭЙД"</t>
   </si>
   <si>
     <t>г Хойники, ул. КАРЛА МАРКСА, 27-1-12</t>
   </si>
   <si>
     <t>ИНДИВИДУАЛЬНЫЙ ПРЕДПРИНИМАТЕЛЬ Рублевский Виталий Васильевич</t>
   </si>
   <si>
     <t>Гомельская обл., Поселок городского типа Лельчицы, Улица 9 Мая,  д.38</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Креавит Дельта"</t>
   </si>
   <si>
     <t>Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, электроплитки настольные, воздухоочистители, вытяжки;Машины стиральные, стирально-сушильные;Холодильники, холодильники-морозильники, морозильники</t>
   </si>
   <si>
     <t>Город Минск, Проспект Партизанский,  д.18а,  корп.3</t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Велиев Александр Петрович</t>
+  </si>
+  <si>
+    <t>Гомельская обл., р-н Добрушский, Город Добруш, Улица Полевая,  д.48, кв.24</t>
+  </si>
+  <si>
     <t>Частное производственно-торговое унитарное предприятие "Моби"Ник"</t>
   </si>
   <si>
     <t>Мотовелотовары;Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, электроплитки настольные, воздухоочистители, вытяжки;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки, электросоковыжималки, электро­соковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод;Машины стиральные, стирально-сушильные;Микроволновые печи;Средства малой механизации;Ноутбуки, персональные мини-компьютеры, мини-ПК, мониторы, моноблоки, сервера, системные блоки, системы хранения данных, интерактивные панели;Телевизоры;Холодильники, холодильники-морозильники, морозильники</t>
   </si>
   <si>
     <t>Гомельская обл. г.п.Лельчицы ул.Ленина д.7а</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Завадская Надежда Степановна</t>
   </si>
   <si>
     <t>Гомельская обл.,Мозырский р он,д.Козенки,ул.Спортивная,86,кв</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Ничипоренко Вячеслав Леонидович</t>
   </si>
   <si>
     <t>Город Гомель, Улица Ефремова,  д.6, кв.90</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Швед Юлия Алексеевна</t>
   </si>
   <si>
     <t>ГОМЕЛЬСКАЯ обл., р-н ГОМЕЛЬСКИЙ, ПРИБЫТКОВСКИЙ с/с, Поселок сельского типа ЦАГЕЛЬНЯ, Улица Садовая,  д.49</t>
@@ -3842,50 +3929,56 @@
   <si>
     <t>ИП Шашков Вадим Федорович</t>
   </si>
   <si>
     <t>г Жлобин, мкр-н 17-Й, 48-29</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Астапенко Никита Игоревич</t>
   </si>
   <si>
     <t>г.Гомель, ул.Советская, 19, кв.2</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Цапова Елена Викторовна</t>
   </si>
   <si>
     <t>г. Гомель, ул. Мичурина, дом 20</t>
   </si>
   <si>
     <t>Частное торгово-производственное унитарное предприятие "Белтеплобриз"</t>
   </si>
   <si>
     <t>г.Мозырь,б.Дружбы,11а,комната 167</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Гранд Керамика"</t>
+  </si>
+  <si>
+    <t>г.Мозырь,ул.Советская,128,неж.помещ.2</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "МебельСервисДизайн"</t>
   </si>
   <si>
     <t>Гомельская обл, ул. Советская, 138, офис 23, к. 1</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Тишков Денис Андреевич</t>
   </si>
   <si>
     <t>Гомельская область,г.Рогачев,ул.Парижской Коммуны,д.7,кв.9</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Мидляр Алексей Борисович</t>
   </si>
   <si>
     <t>Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, воздухоочистители, вытяжки;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки;Машины стиральные, стирально-сушильные;Микроволновые печи;Средства малой механизации;Обогреватели конвекторные электрические;Светильники;Телевизоры;Фены для волос;Холодильники, холодильники-морозильники, морозильники;Электросоковыжималки, электросоковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод</t>
   </si>
   <si>
     <t>Гомельская область,г.Рогачев,ул.Седова,д.16</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Костусева Ольга Григорьевна</t>
   </si>
   <si>
     <t>Гомельская область,г.Рогачёв,ул.Интернациональная,д.35а</t>
@@ -3986,50 +4079,59 @@
   <si>
     <t>Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, воздухоочистители, вытяжки;Деревянные окна и двери;Ламинированные напольные покрытия;Машины стиральные, стирально-сушильные;Металлические двери;Средства малой механизации;Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры);Холодильники, холодильники-морозильники, морозильники</t>
   </si>
   <si>
     <t>Гомельская обл., р-н Лельчицкий, Поселок городского типа Лельчицы, Улица Коммунальная,  д.9</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЦарьСтройДом"</t>
   </si>
   <si>
     <t>Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, воздухоочистители, вытяжки;Котлы отопительные газовые;Ламинированные напольные покрытия;Металлические двери;Средства малой механизации;Обогреватели конвекторные электрические;Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры);Санитарно-техническое оборудование</t>
   </si>
   <si>
     <t>Гомельская обл., р-н Лельчицкий, Поселок городского типа Лельчицы, Улица Строительная,  д.2а</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ВикингМаркетБай"</t>
   </si>
   <si>
     <t>Мотовелотовары;Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, воздухоочистители, вытяжки;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки;Машины стиральные, стирально-сушильные;Микроволновые печи;Средства малой механизации;Обогреватели конвекторные электрические;Светильники;Телевизоры;Фены для волос;Холодильники, холодильники-морозильники, морозильники;Электросоковыжималки, электросоковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод</t>
   </si>
   <si>
     <t>Гомельская обл., р-н Лельчицкий, Поселок городского типа Лельчицы, Улица Ленина,  д.44В, кв.1</t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Карась Дмитрий Анатольевич</t>
+  </si>
+  <si>
+    <t>Комплекты белья постельного;Портландцемент, портландцемент со шлаком;Санитарно-техническое оборудование;Светильники</t>
+  </si>
+  <si>
+    <t>Гомельская обл., р-н Лельчицкий, Поселок городского типа Лельчицы, Улица Советская,  д.56, кв.408</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Вавилон Инвест"</t>
   </si>
   <si>
     <t>Город Гомель, Переулок Ильича 8-й,  д.13А</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Джоуль-Плюс"</t>
   </si>
   <si>
     <t>Город Гомель, Улица Барыкина,  д.161, кв.1, ком.52</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Модуль Микс"</t>
   </si>
   <si>
     <t>Город Гомель, Улица Могилёвская,  д.1а</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Домофлекс"</t>
   </si>
   <si>
     <t>Город Гомель, Улица Шилова,  д.20, кв.б/н</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ВР Мебель"</t>
@@ -4274,56 +4376,50 @@
   <si>
     <t>ИП Грузневич Дмитрий Анатольевич</t>
   </si>
   <si>
     <t>г Волковыск, ул. ФРАНЦИСКА СКОРИНЫ, 13/В-26</t>
   </si>
   <si>
     <t>Государственное лесохозяйственное учреждение "Гродненский лесхоз"</t>
   </si>
   <si>
     <t>г.Гродно ул.Фестивальная,16</t>
   </si>
   <si>
     <t>ОАО Слониммебель</t>
   </si>
   <si>
     <t>г Слоним, ул. ТОРГОВАЯ, 9</t>
   </si>
   <si>
     <t>Торгово-сервисное Общество с дополнительной ответственностью "ТОМИС" г.Гродно</t>
   </si>
   <si>
     <t>г.Гродно, ул.Доватора 10-1</t>
   </si>
   <si>
-    <t>Индивидуальный предприниматель Дорофейчик Сергей Михайлович</t>
-[...4 lines deleted...]
-  <si>
     <t>Инд. пред. Гавлас Ольга Андреевна</t>
   </si>
   <si>
     <t>г Слоним, ул. ВЕСЕННЯЯ, 49</t>
   </si>
   <si>
     <t>ООО "Анмикс"</t>
   </si>
   <si>
     <t>г Слоним, ул. БРЕСТСКАЯ, 137</t>
   </si>
   <si>
     <t>Частное предприятие "ТЕХНОИВЬЕ"</t>
   </si>
   <si>
     <t>г Ивье, ул. КРАСНОАРМЕЙСКАЯ, 2-15</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Абросимов Вячеслав Викторович</t>
   </si>
   <si>
     <t>Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры);Санитарно-техническое оборудование</t>
   </si>
   <si>
     <t>Гродненская обл., р-н Кореличский, Поселок городского типа Кореличи, Улица ГАГАРИНА,  д.24,  корп.В, кв.11</t>
@@ -4808,50 +4904,59 @@
   <si>
     <t>ИП Малмыга Михаил Петрович</t>
   </si>
   <si>
     <t>г Гродно, б-р ЛЕНИНСКОГО КОМСОМОЛА, 16-27</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Лесько Сергей Владимирович</t>
   </si>
   <si>
     <t>Город Гродно, Улица Урицкого,  д.18, кв.3</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "КардоМакс"</t>
   </si>
   <si>
     <t>г.Лида, ул. Ленинская, 13</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Мовчан Надежда Сергеевна</t>
   </si>
   <si>
     <t>Город Минск, Улица Алеся Гаруна,  д.26, кв.41</t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Пацук Александр Иванович</t>
+  </si>
+  <si>
+    <t>Качели садовые, мебель садовая, кровати раскладные</t>
+  </si>
+  <si>
+    <t>Гродн., обл.Лидский р-н,г.Лида,ул.Утульная,10</t>
+  </si>
+  <si>
     <t>Индивидуальный предприниматель Гецевич Светлана Викторовна</t>
   </si>
   <si>
     <t>РБ, Гродненская обл., г. Лида, ул. Домейко,7, кв.9</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Классика кедра"</t>
   </si>
   <si>
     <t>Гродненская обл., р-н Лидский, Город Лида, Улица Кирова,  д.10, кв.42</t>
   </si>
   <si>
     <t>Частное предприятие "ДорсПро"</t>
   </si>
   <si>
     <t>г Волковыск, ул. ЗОИ КОСМОДЕМЬЯНСКОЙ, 32Г/1</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Синкевич Павел Иванович</t>
   </si>
   <si>
     <t>Гродненская обл., р-н Вороновский, Поселок городского типа Вороново Озёрная,  д.6</t>
   </si>
   <si>
     <t>ООО "ЗовПласт"</t>
@@ -5321,53 +5426,50 @@
   <si>
     <t>г Смолевичи, ул. ТОРГОВАЯ, 14а-4</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Фэнстэр-ЛАКСС"</t>
   </si>
   <si>
     <t>д Лебедево</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СанМари Групп"</t>
   </si>
   <si>
     <t>Минская обл., р-н Дзержинский, Город Дзержинск, Улица 11 июля,  д.3А, кв.7</t>
   </si>
   <si>
     <t>Частное предприятие "Алекспан"</t>
   </si>
   <si>
     <t>г Старые Дороги, ул. ГАСТЕЛЛО, 5а</t>
   </si>
   <si>
     <t>Частное производственно-торговое унитарное предприятие "КДМ-торг"</t>
   </si>
   <si>
-    <t>Качели садовые, мебель садовая, кровати раскладные</t>
-[...1 lines deleted...]
-  <si>
     <t>Минская обл.,г.Крупки, ул.Московская,д.8</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "ДвериМебель"</t>
   </si>
   <si>
     <t>Минская обл., Город Жодино</t>
   </si>
   <si>
     <t>ИП Добрицкая Ольга Дмитриевна</t>
   </si>
   <si>
     <t>аг Юрьево, ул. МОЛОДЕЖНАЯ, 24</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "УголочекТорг"</t>
   </si>
   <si>
     <t>Минская обл., р-н Логойский, Город Логойск, Улица Советская,  д.1 ( (ДТ "Гайна")</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Хмель Андрей Николаевич</t>
   </si>
   <si>
     <t>Минская обл.,Несвижский р-н., г.п. Городея,ул.Вокзальная, д.</t>
@@ -5567,50 +5669,56 @@
   <si>
     <t>ООО "КоронетТрейдМолл"</t>
   </si>
   <si>
     <t>г Жодино, пр. ЛЕНИНА, 3А-13</t>
   </si>
   <si>
     <t>Частное производственное унитарное предприятие "МАСТЕР КУБ"</t>
   </si>
   <si>
     <t>Минская обл., Город Жодино, Переулок Рождественский 3-ий,  д.6, кв.8</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "РадаЛада"</t>
   </si>
   <si>
     <t>Г.МИНСК, УЛ.ЯНКОВСКОГО,44-134</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ГрандМанар"</t>
   </si>
   <si>
     <t>Минский район,п. Сонечный, ул. Сосновая, 5, оф 129</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Вармхаусгрупп"</t>
+  </si>
+  <si>
+    <t>Минская обл., р-н Борисовский, Пригородный с/с, Деревня Углы, Улица Московское шоссе,  д.2, кв.18</t>
+  </si>
+  <si>
     <t>Закрытое акционерное общество "ВиндоВуд"</t>
   </si>
   <si>
     <t>Минская область, Борисовский р-н, д.Углы,ул.Октябрьская, д.1</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Захарченко Николай Владимирович</t>
   </si>
   <si>
     <t>Минская обл., р-н Пуховичский, Город Марьина Горка, Улица Новая Заря,  д.26, кв.14</t>
   </si>
   <si>
     <t>Частное производственно-торговое унитарное предприятие "Прайм Дизайн"</t>
   </si>
   <si>
     <t>Туринский с/с,5 возле д.Баськи Пуховичского р-н Минской обл.</t>
   </si>
   <si>
     <t>Частное предприятие "АйсбергБел"</t>
   </si>
   <si>
     <t>г Копыль, ул. КОМСОМОЛЬСКАЯ, 5А</t>
   </si>
   <si>
     <t>ИП Линник Александр Николаевич</t>
@@ -5798,50 +5906,56 @@
   <si>
     <t>Общество с ограниченной ответственностью "Скай Стиль Мебель"</t>
   </si>
   <si>
     <t>Минская обл., р-н Молодечненский, Город Молодечно Купальская,  д.2, кв.1Н</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Могилевец Сергей Геннадьевич</t>
   </si>
   <si>
     <t>МИНСКАЯ обл., р-н СОЛИГОРСКИЙ, СТАРОБИНСКИЙ с/с, Поселок городского типа Старобин, Улица Коржа,  д.13, кв.20</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью"МСОВС"</t>
   </si>
   <si>
     <t>Минская обл., р-н Смолевичский, Город Смолевичи, Улица Трудовая,  д.18, кв.215</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Ярош Денис Викторович</t>
   </si>
   <si>
     <t>Минская обл., р-н Червенский, Город Червень, Улица Флегонтова,  д.33</t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Тимощенко Татьяна Александровна</t>
+  </si>
+  <si>
+    <t>Минская обл., р-н Червенский, Город Червень, Улица М. Богдановича,  д.39</t>
+  </si>
+  <si>
     <t>Частное унитарное предприятие "ВИДМ-Альянс"</t>
   </si>
   <si>
     <t>Минская обл., р-н Слуцкий, Город Слуцк, Улица 14 Партизан,  д.15</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственность "ДекорБлок"</t>
   </si>
   <si>
     <t>МИНСКАЯ обл., р-н МИНСКИЙ, ГОРАНСКИЙ с/с, Агрогородок НОВОСЕЛЬЕ, Улица Поддубная,  д.4, кв.9</t>
   </si>
   <si>
     <t>Частное предприятие "ДонКазан"</t>
   </si>
   <si>
     <t>аг Ждановичи, ул. ЗВЕЗДНАЯ, 41-30/1</t>
   </si>
   <si>
     <t>ООО "ИнтерКорМебель"</t>
   </si>
   <si>
     <t>аг Шершуны, ул. ЗЕЛЁНАЯ, 5</t>
   </si>
   <si>
     <t>ООО "Идеи Комфорта"</t>
@@ -5870,50 +5984,56 @@
   <si>
     <t>Общество с ограниченной ответственностью "ДемЕлис мебель"</t>
   </si>
   <si>
     <t>МИНСКАЯ обл., р-н МИНСКИЙ, ХАТЕЖИНСКИЙ с/с, Агрогородок ХАТЕЖИНО ,  д.20</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЭкоКемпБай"</t>
   </si>
   <si>
     <t>МИНСКАЯ обл., р-н МИНСКИЙ, НОВОДВОРСКИЙ с/с, Агрогородок ГАТОВО, Улица Садовая,  д.6</t>
   </si>
   <si>
     <t xml:space="preserve"> Общество с ограниченной ответственностью "КушетКа"</t>
   </si>
   <si>
     <t>Минская обл., р-н Минский, Сеницкий с/с, Агрогородок Сеница, Другое 84, район аг.Сеница-Копиевичи, часть торгового зала)</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Шульга Инна Викторовна</t>
   </si>
   <si>
     <t>Минская обл., р-н Солигорский, КРАСНОДВОРСКИЙ с/с, Агрогородок Кривичи, Улица Пролетарская,  д.6</t>
   </si>
   <si>
+    <t>Частное унитарное предприятие "СантехСтар"</t>
+  </si>
+  <si>
+    <t>Минская обл., р-н Минский, Папернянский с/с, Деревня Касынь, Улица Садовая, кв.8</t>
+  </si>
+  <si>
     <t>ОАО "Универмаг  "Центральный"</t>
   </si>
   <si>
     <t>г Могилев, ул. ПЕРВОМАЙСКАЯ, 61</t>
   </si>
   <si>
     <t>Могилевское ОАО "Гарант"</t>
   </si>
   <si>
     <t>г Климовичи, пер. РЕВОЛЮЦИОННЫЙ, 5-1</t>
   </si>
   <si>
     <t>Шкловское районное потребительское общество</t>
   </si>
   <si>
     <t>г.Шклов ул.Советская д.44</t>
   </si>
   <si>
     <t>ОАО ФанДОК</t>
   </si>
   <si>
     <t>г Бобруйск, ул. ЛЕНИНА, 95</t>
   </si>
   <si>
     <t>ОАО "БЗТДиА"</t>
@@ -6047,50 +6167,56 @@
   <si>
     <t>Частное производственно-торговое унитарное предприятие "Мордент"</t>
   </si>
   <si>
     <t>Мотовелотовары;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки;Машины стиральные, стирально-сушильные;Микроволновые печи;Обогреватели конвекторные электрические;Светильники;Телевизоры;Фены для волос;Холодильники, холодильники-морозильники, морозильники;Электросоковыжималки, электросоковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод</t>
   </si>
   <si>
     <t>213677 Могилевская обл., г.п.ХОТИМСК, УЛ. КОМСОМОЛЬСКАЯ д.13</t>
   </si>
   <si>
     <t>Частное предприятие  "ЭлектроДом"</t>
   </si>
   <si>
     <t>г Кировск, ул. КИРОВА, 64-2</t>
   </si>
   <si>
     <t>Частное производственно-торговое унитарное предприятие "Мехофф"</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Алмаз-Люкс"</t>
   </si>
   <si>
     <t>Г.БОБРУЙСК УЛ.СПАРТАКОВСКАЯ Д.7,К.2</t>
   </si>
   <si>
+    <t>Частное производственное унитарное предприятие "Макс Стайл"</t>
+  </si>
+  <si>
+    <t>Г.БОБРУЙСК УЛ.СПАРТАКОВСКАЯ Д.7,К.4</t>
+  </si>
+  <si>
     <t>ОДО "ФОРТУНА-КОСТ"</t>
   </si>
   <si>
     <t>г Костюковичи, ул. 60 ЛЕТ ОКТЯБРЯ, 62</t>
   </si>
   <si>
     <t>Частное предприятие "ИТ технологии"</t>
   </si>
   <si>
     <t>г Могилев, ул. КРУПСКОЙ, 224/А-2-3</t>
   </si>
   <si>
     <t>Частное производственное унитарное предприятие "АлСо Мебель"</t>
   </si>
   <si>
     <t>г.Бобруйск, ул.Социалистическая, д.66</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Наутэк"</t>
   </si>
   <si>
     <t>г. Могилев, ул. Якубовского, 37а</t>
   </si>
   <si>
     <t>Частное предприятие "Автоевродеталь"</t>
@@ -6182,80 +6308,92 @@
   <si>
     <t>г Могилев, пр. ШМИДТА, 80б-38</t>
   </si>
   <si>
     <t>ООО "ТД ИнструментМаркет"</t>
   </si>
   <si>
     <t>г Могилев, ул. ЯЦЫНО, 5-9</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Самая мебель"</t>
   </si>
   <si>
     <t>Могилевская обл., р-н Горецкий, Город Горки, Улица Железнодорожная,  д.69</t>
   </si>
   <si>
     <t>Частное торговое унитарное предпритятие "УЮТ-торг"</t>
   </si>
   <si>
     <t>Ламинированные напольные покрытия;Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры);Санитарно-техническое оборудование</t>
   </si>
   <si>
     <t>213677 могилевская обл. г.п.Хотимск ул. Спортивная д.17</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответсвенностью "ЭленМебель"</t>
+  </si>
+  <si>
+    <t>213640,г.КОСТЮКОВИЧИ УЛ.ЛЕНИНСКАЯ,95.3 ЭТАЖ</t>
+  </si>
+  <si>
     <t>Индивидуальный предприниматель Катарская Марина Александровна</t>
   </si>
   <si>
     <t>г.Бобруйск, ул.Советская, д.146, кв.69</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Киприопт"</t>
   </si>
   <si>
     <t>Город Могилев, Улица Челюскинцев,  д.105</t>
   </si>
   <si>
     <t>ИП Гавриленко Василий Васильевич</t>
   </si>
   <si>
     <t>г Могилев, б-р НЕПОКОРЕННЫХ, 62-247</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Вишнякова Татьяна Викторовна</t>
   </si>
   <si>
     <t>Могилевская обл., р-н Могилевский, Пашковский с/с, Деревня Новое Пашково, Улица Хроменкова,  д.21, кв.4</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Алюр Групп"</t>
   </si>
   <si>
     <t>г.Бобруйск, ул Энгельса, д.61</t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Жиркевич Инна Борисовна</t>
+  </si>
+  <si>
+    <t>Могилевская обл., р-н Могилевский, Вендорожский с/с, Деревня Дубинка, Улица Победы,  д.9</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Стилькорп"</t>
   </si>
   <si>
     <t>Могилевский р-н, Юго-Восточнее д.Красница, на расстоянии 300</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "Могилев-торг"</t>
   </si>
   <si>
     <t>Мог район, д.Черемушки, пер.Пионерский 2а</t>
   </si>
   <si>
     <t>Частное предприятие "РенлексМебель"</t>
   </si>
   <si>
     <t>г Кричев, ул. ПАРКОВАЯ, 8А</t>
   </si>
   <si>
     <t>Частное предприятие "Мебель Инхауз"</t>
   </si>
   <si>
     <t>г Бобруйск, ул. МИНСКАЯ, 123</t>
   </si>
   <si>
     <t>Частное торговое унитарное предприятие "Двери в жизнь"</t>
@@ -6407,50 +6545,56 @@
   <si>
     <t>Частное производственно-торговое унитарное предприятие "Орвието ЛЛС"</t>
   </si>
   <si>
     <t>Могилевская обл., р-н Бобруйский, Сычковский с/с, Деревня Щатково</t>
   </si>
   <si>
     <t>ЧУП "ШАВЕЛЬ А.Г."</t>
   </si>
   <si>
     <t>г Шклов, ул. КРАСНАЯ СЛОБОДА, 8-11</t>
   </si>
   <si>
     <t>Частное предприятие "Три Пилы"</t>
   </si>
   <si>
     <t>г Шклов, ул. ЛЕНИНСКАЯ, 1/1</t>
   </si>
   <si>
     <t>ИП Ровков Николай Николаевич</t>
   </si>
   <si>
     <t>г Шклов, ул. ЛЕНИНСКАЯ, 140</t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Моргунов Андрей Алексеевич</t>
+  </si>
+  <si>
+    <t>Город Могилев, Улица Гришина,  д.106Б, кв.33</t>
+  </si>
+  <si>
     <t>Индивидуальный предприниматель Абакунчик-Козлова Надежда Михайловна</t>
   </si>
   <si>
     <t>Город Могилев, Улица Н.Ополчения,  д.10а, кв.30</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЭНИКОР"</t>
   </si>
   <si>
     <t>Город Могилев, Проспект Пушкинский,  д.43</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СмартТрак"</t>
   </si>
   <si>
     <t>Город Могилев, Улица Ленинская,  д.63</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Новое пространство"</t>
   </si>
   <si>
     <t>Бытовые приборы отопления;Деревянные окна и двери;Котлы отопительные, водогрейные твердотопливные, пеллетные, горелки пеллетные.;Ламинированные напольные покрытия;Металлические двери;Обои;Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры);Портландцемент, портландцемент со шлаком;Санитарно-техническое оборудование;Светильники</t>
   </si>
   <si>
     <t>Могилевская обл., р-н Кричевский, Город Кричев, Улица Фрунзе,  д.2</t>
@@ -6536,50 +6680,56 @@
   <si>
     <t>ООО "Бержер"</t>
   </si>
   <si>
     <t>г Бобруйск, ул. ЗАПАДНАЯ, 19Г-38</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Зетакичен"</t>
   </si>
   <si>
     <t>Могилевская обл., р-н Бобруйский, Город Бобруйск, Улица Западная,  д.19, кв.6</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Оазис уюта"</t>
   </si>
   <si>
     <t>Могилевская обл., р-н Бобруйский, Город Бобруйск, Улица Гоголя,  д.170Б-1, кв.1</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Облик Дома"</t>
   </si>
   <si>
     <t>Могилевская обл., р-н Бобруйский, Город Бобруйск, Улица Гоголя,  д.181/6-1</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "ЦЫМУС ТРЕЙД"</t>
+  </si>
+  <si>
+    <t>Город Могилев, Улица Лазаренко,  д.73, кв.18</t>
+  </si>
+  <si>
     <t>Общество  с  ограниченной ответственностью "Топ кухни"</t>
   </si>
   <si>
     <t>Город Могилев, Улица Чайковского,  д.11,  корп.3, кв.417</t>
   </si>
   <si>
     <t>Общество с  ограниченной ответственностью "ДанаВендра"</t>
   </si>
   <si>
     <t>Мотовелотовары;Газовые или электрические плиты, газоэлектрические плиты, встраиваемые панели (столы), встраиваемые духовки, воздухоочистители, вытяжки;Котлы отопительные газовые;Котлы пеллетные, горелки пеллетные;Котлы электрические отопительные;Кухонные машины, мясорубки, кухонные комбайны, миксеры, шинковки;Машины стиральные, стирально-сушильные;Мебель;Микроволновые печи;Обогреватели конвекторные электрические;Плитка керамическая, керамогранит, клинкерная плитка, клинкерные изделия, фасадная плитка, декоративные элементы (фризы, декоры);Предметы одежды, принадлежности к одежде и прочие изделия из натурального меха, головные уборы из натурального меха;Санитарно-техническое оборудование;Светильники;Телевизоры;Холодильники, холодильники-морозильники, морозильники;Шины легковые, легкогрузовые;Электросоковыжималки, электросоковыжималки-шинковки, электросушилки для овощей, фруктов, грибов и ягод</t>
   </si>
   <si>
     <t>Город Могилев, Переулок Т.Карпинской,  д.2А, кв.каб. 7</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Дулебенец Валерий Алексеевич</t>
   </si>
   <si>
     <t>Город Могилев, Улица Каштановая,  д.7, кв.116</t>
   </si>
   <si>
     <t>Частное предприятие "Роскошный ремонт"</t>
   </si>
   <si>
     <t>г Могилев, ул. МОВЧАНСКОГО, 4а</t>
@@ -6611,90 +6761,105 @@
   <si>
     <t>Индивидуальный предприниматель Голованец Ольга Васильевна</t>
   </si>
   <si>
     <t>МОГИЛЕВСКАЯ обл., р-н МОГИЛЕВСКИЙ, ПОЛЫКОВИЧСКИЙ с/с, Агрогородок ПОЛЫКОВИЧИ, Улица Заводская,  д.6, кв.28</t>
   </si>
   <si>
     <t>ИП Костюкевич Олег Сергеевич</t>
   </si>
   <si>
     <t>г Могилев, ул. КРИНИЧНАЯ, 6-57</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Эжени групп"</t>
   </si>
   <si>
     <t>Город Могилев, Улица Ушакова,  д.10,  корп.1, кв.3</t>
   </si>
   <si>
     <t>ИП Команков Евгений Владимирович</t>
   </si>
   <si>
     <t>г Могилев, пр. ПУШКИНСКИЙ, 71/общ.-308</t>
   </si>
   <si>
-    <t>ИП Зотов Павел Геннадьевич</t>
-[...4 lines deleted...]
-  <si>
     <t>Индивидуальный предприниматель Семёнов Дмитрий Владимирович</t>
   </si>
   <si>
     <t>Город Могилев, Улица Берёзовская,  д.5, кв.48</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "НКБ-ВИКТОРИ"</t>
   </si>
   <si>
     <t>Город Могилев, Шоссе Славгородское,  д.22</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Владимиров мебель"</t>
   </si>
   <si>
     <t>Город Могилев, Улица Габровская,  д.41</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Могилёв Ремонт Групп"</t>
   </si>
   <si>
     <t>Город Могилев, Бульвар Непокоренных,  д.37б, кв.33</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Жерносек Виктор Алексеевич</t>
   </si>
   <si>
     <t>Город Могилев, Улица Турова,  д.36, кв.94</t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Мельникова Ксенья Александровна</t>
+  </si>
+  <si>
+    <t>Зеркала;Качели садовые, мебель садовая, кровати раскладные;Мебель</t>
+  </si>
+  <si>
+    <t>Могилевская обл., р-н Кричевский, Город Кричев, Улица Октябрьская,  д.39, кв.34</t>
+  </si>
+  <si>
+    <t>Индивидуальный предприниматель Подлужная Виктория Андриановна</t>
+  </si>
+  <si>
+    <t>Город Могилев, Улица Б.Хмельницкого,  д.53</t>
+  </si>
+  <si>
     <t>Общество с  ограниченной ответственностью "ДенМебельПлюс"</t>
   </si>
   <si>
     <t>Город Могилев, Улица Мовчанского,  д.9, кв.53</t>
+  </si>
+  <si>
+    <t>Частное унитарное предприятие "ТТК ВалМари"</t>
+  </si>
+  <si>
+    <t>Город Могилев, Улица Чайковского,  д.8, кв.176</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ФАБРИКА МЕБЕЛЬНЫХ ДЕТАЛЕЙ"</t>
   </si>
   <si>
     <t>Совместное общество с ограниченной ответственностью "ЗОВ-ЛенЕВРОМЕБЕЛЬ"</t>
   </si>
   <si>
     <t>Гродненская область,г.Гродно,ул.Мясницкая,12</t>
   </si>
   <si>
     <t>Совместное общество с ограниченной ответственностью "Каркасные строительные технологии"</t>
   </si>
   <si>
     <t>Город Минск, Улица Селицкого,  д.25,  корп.1</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Компания "Сонит"</t>
   </si>
   <si>
     <t>МОГИЛЕВСКАЯ обл., р-н МОГИЛЕВСКИЙ, БУЙНИЧСКИЙ с/с, Агрогородок БУЙНИЧИ</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Дин-сток"</t>
   </si>
@@ -6723,81 +6888,95 @@
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="41"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -7046,11136 +7225,11445 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:C1056"/>
+  <dimension ref="A1:C1084"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D1" sqref="D1:H1048576"/>
+      <selection activeCell="A3" sqref="A3:XFD4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="30.7109375" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" customWidth="1"/>
     <col min="3" max="3" width="30.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="1" t="s">
+      <c r="A1" s="2"/>
+      <c r="B1" s="2"/>
+      <c r="C1" s="2"/>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="C2" s="1" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="2" t="s">
+    <row r="3" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="2"/>
-      <c r="C2" s="2" t="s">
+      <c r="B3" s="3"/>
+      <c r="C3" s="3" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="3" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A3" s="2" t="s">
+    <row r="4" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B3" s="2" t="s">
+      <c r="B4" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="2" t="s">
+      <c r="C4" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:3" ht="105" x14ac:dyDescent="0.25">
-      <c r="A4" s="2" t="s">
+    <row r="5" spans="1:3" ht="105" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="B4" s="2" t="s">
+      <c r="B5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C4" s="2" t="s">
+      <c r="C5" s="3" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:3" ht="45" x14ac:dyDescent="0.25">
-      <c r="A5" s="2" t="s">
+    <row r="6" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A6" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="B5" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="2" t="s">
+      <c r="B6" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C6" s="3" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="6" spans="1:3" ht="75" x14ac:dyDescent="0.25">
-      <c r="A6" s="2" t="s">
+    <row r="7" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A7" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="2" t="s">
+      <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C6" s="2" t="s">
+      <c r="C7" s="3" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="7" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
-      <c r="A7" s="2" t="s">
+    <row r="8" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A8" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="B7" s="2" t="s">
+      <c r="B8" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="C7" s="2" t="s">
+      <c r="C8" s="3" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="8" spans="1:3" ht="165" x14ac:dyDescent="0.25">
-      <c r="A8" s="2" t="s">
+    <row r="9" spans="1:3" ht="165" x14ac:dyDescent="0.25">
+      <c r="A9" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B8" s="2" t="s">
+      <c r="B9" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="C8" s="2" t="s">
+      <c r="C9" s="3" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="9" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
-      <c r="A9" s="2" t="s">
+    <row r="10" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A10" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="B9" s="2" t="s">
+      <c r="B10" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="C9" s="2" t="s">
+      <c r="C10" s="3" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="10" spans="1:3" ht="210" x14ac:dyDescent="0.25">
-      <c r="A10" s="2" t="s">
+    <row r="11" spans="1:3" ht="210" x14ac:dyDescent="0.25">
+      <c r="A11" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="B10" s="2" t="s">
+      <c r="B11" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="C10" s="2" t="s">
+      <c r="C11" s="3" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="11" spans="1:3" ht="195" x14ac:dyDescent="0.25">
-      <c r="A11" s="2" t="s">
+    <row r="12" spans="1:3" ht="195" x14ac:dyDescent="0.25">
+      <c r="A12" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="B11" s="2" t="s">
+      <c r="B12" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="C11" s="2" t="s">
+      <c r="C12" s="3" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="12" spans="1:3" ht="60" x14ac:dyDescent="0.25">
-      <c r="A12" s="2" t="s">
+    <row r="13" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A13" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="B12" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="2" t="s">
+      <c r="B13" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C13" s="3" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="13" spans="1:3" ht="45" x14ac:dyDescent="0.25">
-      <c r="A13" s="2" t="s">
+    <row r="14" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A14" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="B13" s="2" t="s">
+      <c r="B14" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="C13" s="2" t="s">
+      <c r="C14" s="3" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="14" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A14" s="2" t="s">
+    <row r="15" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A15" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="B14" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="2" t="s">
+      <c r="B15" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C15" s="3" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="15" spans="1:3" ht="105" x14ac:dyDescent="0.25">
-      <c r="A15" s="2" t="s">
+    <row r="16" spans="1:3" ht="105" x14ac:dyDescent="0.25">
+      <c r="A16" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="B15" s="2" t="s">
+      <c r="B16" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="C15" s="2" t="s">
+      <c r="C16" s="3" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A16" s="2" t="s">
+    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A17" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="B16" s="2"/>
-      <c r="C16" s="2" t="s">
+      <c r="B17" s="3"/>
+      <c r="C17" s="3" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="17" spans="1:3" ht="60" x14ac:dyDescent="0.25">
-      <c r="A17" s="2" t="s">
+    <row r="18" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A18" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="B17" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C17" s="2" t="s">
+      <c r="B18" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18" s="3" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="18" spans="1:3" ht="75" x14ac:dyDescent="0.25">
-      <c r="A18" s="2" t="s">
+    <row r="19" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A19" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="B18" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="2" t="s">
+      <c r="B19" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C19" s="3" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="19" spans="1:3" ht="45" x14ac:dyDescent="0.25">
-      <c r="A19" s="2" t="s">
+    <row r="20" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A20" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="B19" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="2" t="s">
+      <c r="B20" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C20" s="3" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="20" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A20" s="2" t="s">
+    <row r="21" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A21" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="B20" s="2" t="s">
+      <c r="B21" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="C20" s="2" t="s">
+      <c r="C21" s="3" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="21" spans="1:3" ht="105" x14ac:dyDescent="0.25">
-      <c r="A21" s="2" t="s">
+    <row r="22" spans="1:3" ht="105" x14ac:dyDescent="0.25">
+      <c r="A22" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="B21" s="2" t="s">
+      <c r="B22" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="C21" s="2" t="s">
+      <c r="C22" s="3" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="22" spans="1:3" ht="45" x14ac:dyDescent="0.25">
-      <c r="A22" s="2" t="s">
+    <row r="23" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A23" s="3" t="s">
         <v>55</v>
       </c>
-      <c r="B22" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="2" t="s">
+      <c r="B23" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C23" s="3" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="23" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A23" s="2" t="s">
+    <row r="24" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A24" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="B23" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C23" s="2" t="s">
+      <c r="B24" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C24" s="3" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="24" spans="1:3" ht="75" x14ac:dyDescent="0.25">
-      <c r="A24" s="2" t="s">
+    <row r="25" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A25" s="3" t="s">
         <v>59</v>
       </c>
-      <c r="B24" s="2" t="s">
+      <c r="B25" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="C24" s="2" t="s">
+      <c r="C25" s="3" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="25" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A25" s="2" t="s">
+    <row r="26" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A26" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="B25" s="2"/>
-      <c r="C25" s="2" t="s">
+      <c r="B26" s="3"/>
+      <c r="C26" s="3" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="26" spans="1:3" ht="150" x14ac:dyDescent="0.25">
-      <c r="A26" s="2" t="s">
+    <row r="27" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A27" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="B26" s="2" t="s">
+      <c r="B27" s="3" t="s">
         <v>65</v>
       </c>
-      <c r="C26" s="2" t="s">
+      <c r="C27" s="3" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="27" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A27" s="2" t="s">
+    <row r="28" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A28" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="B27" s="2"/>
-      <c r="C27" s="2" t="s">
+      <c r="B28" s="3"/>
+      <c r="C28" s="3" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="28" spans="1:3" ht="45" x14ac:dyDescent="0.25">
-      <c r="A28" s="2" t="s">
+    <row r="29" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A29" s="3" t="s">
         <v>69</v>
       </c>
-      <c r="B28" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C28" s="2" t="s">
+      <c r="B29" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C29" s="3" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="29" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A29" s="2" t="s">
+    <row r="30" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A30" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="B29" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C29" s="2" t="s">
+      <c r="B30" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C30" s="3" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="30" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A30" s="2" t="s">
+    <row r="31" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A31" s="3" t="s">
         <v>73</v>
       </c>
-      <c r="B30" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C30" s="2" t="s">
+      <c r="B31" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C31" s="3" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="31" spans="1:3" ht="45" x14ac:dyDescent="0.25">
-      <c r="A31" s="2" t="s">
+    <row r="32" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A32" s="3" t="s">
         <v>75</v>
       </c>
-      <c r="B31" s="2" t="s">
+      <c r="B32" s="3" t="s">
         <v>76</v>
       </c>
-      <c r="C31" s="2" t="s">
+      <c r="C32" s="3" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="32" spans="1:3" ht="45" x14ac:dyDescent="0.25">
-      <c r="A32" s="2" t="s">
+    <row r="33" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A33" s="3" t="s">
         <v>78</v>
       </c>
-      <c r="B32" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C32" s="2" t="s">
+      <c r="B33" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C33" s="3" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="33" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A33" s="2" t="s">
+    <row r="34" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A34" s="3" t="s">
         <v>80</v>
       </c>
-      <c r="B33" s="2"/>
-      <c r="C33" s="2" t="s">
+      <c r="B34" s="3"/>
+      <c r="C34" s="3" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="34" spans="1:3" ht="60" x14ac:dyDescent="0.25">
-      <c r="A34" s="2" t="s">
+    <row r="35" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A35" s="3" t="s">
         <v>82</v>
       </c>
-      <c r="B34" s="2" t="s">
+      <c r="B35" s="3" t="s">
         <v>83</v>
       </c>
-      <c r="C34" s="2" t="s">
+      <c r="C35" s="3" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="35" spans="1:3" ht="45" x14ac:dyDescent="0.25">
-      <c r="A35" s="2" t="s">
+    <row r="36" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A36" s="3" t="s">
         <v>85</v>
       </c>
-      <c r="B35" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C35" s="2" t="s">
+      <c r="B36" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C36" s="3" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="36" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A36" s="2" t="s">
+    <row r="37" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A37" s="3" t="s">
         <v>87</v>
       </c>
-      <c r="B36" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C36" s="2" t="s">
+      <c r="B37" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C37" s="3" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="37" spans="1:3" ht="45" x14ac:dyDescent="0.25">
-      <c r="A37" s="2" t="s">
+    <row r="38" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A38" s="3" t="s">
         <v>89</v>
       </c>
-      <c r="B37" s="2" t="s">
+      <c r="B38" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C38" s="3" t="s">
         <v>90</v>
       </c>
-      <c r="C37" s="2" t="s">
+    </row>
+    <row r="39" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A39" s="3" t="s">
         <v>91</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="2" t="s">
+      <c r="B39" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="B38" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C38" s="2" t="s">
+      <c r="C39" s="3" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="39" spans="1:3" ht="45" x14ac:dyDescent="0.25">
-      <c r="A39" s="2" t="s">
+    <row r="40" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A40" s="3" t="s">
         <v>94</v>
       </c>
-      <c r="B39" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C39" s="2" t="s">
+      <c r="B40" s="3" t="s">
         <v>95</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="2" t="s">
+      <c r="C40" s="3" t="s">
         <v>96</v>
       </c>
-      <c r="B40" s="2" t="s">
+    </row>
+    <row r="41" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A41" s="3" t="s">
         <v>97</v>
       </c>
-      <c r="C40" s="2" t="s">
+      <c r="B41" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C41" s="3" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="41" spans="1:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="A41" s="2" t="s">
+    <row r="42" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A42" s="3" t="s">
         <v>99</v>
       </c>
-      <c r="B41" s="2"/>
-      <c r="C41" s="2" t="s">
+      <c r="B42" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C42" s="3" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="42" spans="1:3" ht="45" x14ac:dyDescent="0.25">
-      <c r="A42" s="2" t="s">
+    <row r="43" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A43" s="3" t="s">
         <v>101</v>
       </c>
-      <c r="B42" s="2" t="s">
+      <c r="B43" s="3" t="s">
         <v>102</v>
       </c>
-      <c r="C42" s="2" t="s">
+      <c r="C43" s="3" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="43" spans="1:3" ht="75" x14ac:dyDescent="0.25">
-      <c r="A43" s="2" t="s">
+    <row r="44" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A44" s="3" t="s">
         <v>104</v>
       </c>
-      <c r="B43" s="2" t="s">
+      <c r="B44" s="3"/>
+      <c r="C44" s="3" t="s">
         <v>105</v>
       </c>
-      <c r="C43" s="2" t="s">
+    </row>
+    <row r="45" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A45" s="3" t="s">
         <v>106</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="2" t="s">
+      <c r="B45" s="3" t="s">
         <v>107</v>
       </c>
-      <c r="B44" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C44" s="2" t="s">
+      <c r="C45" s="3" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="45" spans="1:3" ht="45" x14ac:dyDescent="0.25">
-      <c r="A45" s="2" t="s">
+    <row r="46" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A46" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="B45" s="2" t="s">
+      <c r="B46" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A47" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A48" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="B48" s="3" t="s">
         <v>83</v>
       </c>
-      <c r="C45" s="2" t="s">
-[...21 lines deleted...]
-      <c r="C47" s="2" t="s">
+      <c r="C48" s="3" t="s">
         <v>115</v>
       </c>
     </row>
-    <row r="48" spans="1:3" ht="45" x14ac:dyDescent="0.25">
-      <c r="A48" s="2" t="s">
+    <row r="49" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A49" s="3" t="s">
         <v>116</v>
       </c>
-      <c r="B48" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C48" s="2" t="s">
+      <c r="B49" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C49" s="3" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="49" spans="1:3" ht="45" x14ac:dyDescent="0.25">
-      <c r="A49" s="2" t="s">
+    <row r="50" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A50" s="3" t="s">
         <v>118</v>
       </c>
-      <c r="B49" s="2" t="s">
+      <c r="B50" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A51" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A52" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="B52" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="C49" s="2" t="s">
+      <c r="C52" s="3" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3" ht="90" x14ac:dyDescent="0.25">
+      <c r="A53" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A54" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A55" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A56" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A57" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A58" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A59" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3" ht="90" x14ac:dyDescent="0.25">
+      <c r="A60" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A61" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A62" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A63" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="B63" s="3"/>
+      <c r="C63" s="3" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A64" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="B64" s="3"/>
+      <c r="C64" s="3" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A65" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A66" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A67" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="B67" s="3"/>
+      <c r="C67" s="3" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A68" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="B68" s="3" t="s">
         <v>119</v>
       </c>
-    </row>
-[...23 lines deleted...]
-      <c r="A52" s="2" t="s">
+      <c r="C68" s="3" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A69" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="B69" s="3"/>
+      <c r="C69" s="3" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A70" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="B70" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A71" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="B71" s="3" t="s">
         <v>126</v>
       </c>
-      <c r="B52" s="2" t="s">
+      <c r="C71" s="3" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A72" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="B72" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A73" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="B73" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A74" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="B74" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A75" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="B75" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A76" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="B76" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A77" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="B77" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A78" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="B78" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="C52" s="2" t="s">
-[...10 lines deleted...]
-      <c r="C53" s="2" t="s">
+      <c r="C78" s="3" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A79" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="B79" s="3"/>
+      <c r="C79" s="3" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A80" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="B80" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A81" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="B81" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C81" s="3" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A82" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="B82" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="C82" s="3" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A83" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="B83" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C83" s="3" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A84" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="B84" s="3"/>
+      <c r="C84" s="3" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A85" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="B85" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C85" s="3" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A86" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="B86" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C86" s="3" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A87" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="B87" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C87" s="3" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A88" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="B88" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C88" s="3" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A89" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="B89" s="3"/>
+      <c r="C89" s="3" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A90" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="B90" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C90" s="3" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A91" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B91" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="C91" s="3" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A92" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="B92" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="C92" s="3" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A93" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="B93" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C93" s="3" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A94" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="B94" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A95" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="B95" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="C95" s="3" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A96" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="B96" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C96" s="3" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A97" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="B97" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C97" s="3" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3" ht="240" x14ac:dyDescent="0.25">
+      <c r="A98" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="B98" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="C98" s="3" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A99" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="B99" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C99" s="3" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A100" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="B100" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C100" s="3" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A101" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="B101" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C101" s="3" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A102" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="B102" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C102" s="3" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A103" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="B103" s="3"/>
+      <c r="C103" s="3" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3" ht="90" x14ac:dyDescent="0.25">
+      <c r="A104" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="B104" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="C104" s="3" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A105" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="B105" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C105" s="3" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A106" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="B106" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C106" s="3" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A107" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="B107" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C107" s="3" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A108" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="B108" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C108" s="3" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A109" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="B109" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C109" s="3" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A110" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="B110" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="C110" s="3" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A111" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="B111" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="C111" s="3" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A112" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="B112" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="C112" s="3" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A113" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="B113" s="3"/>
+      <c r="C113" s="3" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A114" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="B114" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="C114" s="3" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A115" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="B115" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C115" s="3" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A116" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="B116" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C116" s="3" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A117" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="B117" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C117" s="3" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A118" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="B118" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C118" s="3" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A119" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="B119" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="C119" s="3" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A120" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="B120" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C120" s="3" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A121" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="B121" s="3"/>
+      <c r="C121" s="3" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A122" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="B122" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C122" s="3" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3" ht="405" x14ac:dyDescent="0.25">
+      <c r="A123" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="B123" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="C123" s="3" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A124" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="B124" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C124" s="3" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A125" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="B125" s="3"/>
+      <c r="C125" s="3" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3" ht="285" x14ac:dyDescent="0.25">
+      <c r="A126" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="B126" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="C126" s="3" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A127" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="B127" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C127" s="3" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A128" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="B128" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C128" s="3" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A129" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="B129" s="3"/>
+      <c r="C129" s="3" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A130" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="B130" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C130" s="3" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A131" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="B131" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C131" s="3" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A132" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="B132" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C132" s="3" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A133" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="B133" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C133" s="3" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3" ht="165" x14ac:dyDescent="0.25">
+      <c r="A134" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="B134" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="C134" s="3" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A135" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="B135" s="3"/>
+      <c r="C135" s="3" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A136" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="B136" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C136" s="3" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A137" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="B137" s="3"/>
+      <c r="C137" s="3" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A138" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="B138" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="C138" s="3" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A139" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="B139" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C139" s="3" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A140" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="B140" s="3"/>
+      <c r="C140" s="3" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A141" s="3" t="s">
+        <v>318</v>
+      </c>
+      <c r="B141" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C141" s="3" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A142" s="3" t="s">
+        <v>320</v>
+      </c>
+      <c r="B142" s="3"/>
+      <c r="C142" s="3" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A143" s="3" t="s">
+        <v>322</v>
+      </c>
+      <c r="B143" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C143" s="3" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A144" s="3" t="s">
+        <v>324</v>
+      </c>
+      <c r="B144" s="3"/>
+      <c r="C144" s="3" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A145" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="B145" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C145" s="3" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A146" s="3" t="s">
+        <v>328</v>
+      </c>
+      <c r="B146" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="C146" s="3" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A147" s="3" t="s">
+        <v>330</v>
+      </c>
+      <c r="B147" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C147" s="3" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3" ht="390" x14ac:dyDescent="0.25">
+      <c r="A148" s="3" t="s">
+        <v>332</v>
+      </c>
+      <c r="B148" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="C148" s="3" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A149" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="B149" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C149" s="3" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A150" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="B150" s="3"/>
+      <c r="C150" s="3" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A151" s="3" t="s">
+        <v>339</v>
+      </c>
+      <c r="B151" s="3"/>
+      <c r="C151" s="3" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A152" s="3" t="s">
+        <v>341</v>
+      </c>
+      <c r="B152" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C152" s="3" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A153" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="B153" s="3"/>
+      <c r="C153" s="3" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A154" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="B154" s="3"/>
+      <c r="C154" s="3" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A155" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="B155" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C155" s="3" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A156" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="B156" s="3"/>
+      <c r="C156" s="3" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A157" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="B157" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C157" s="3" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A158" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="B158" s="3"/>
+      <c r="C158" s="3" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A159" s="3" t="s">
+        <v>355</v>
+      </c>
+      <c r="B159" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C159" s="3" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A160" s="3" t="s">
+        <v>357</v>
+      </c>
+      <c r="B160" s="3"/>
+      <c r="C160" s="3" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A161" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B161" s="3"/>
+      <c r="C161" s="3" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A162" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="B162" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C162" s="3" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A163" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="B163" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C163" s="3" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A164" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="B164" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C164" s="3" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A165" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="B165" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C165" s="3" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A166" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="B166" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C166" s="3" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A167" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="B167" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C167" s="3" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A168" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="B168" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C168" s="3" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="169" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A169" s="3" t="s">
+        <v>374</v>
+      </c>
+      <c r="B169" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C169" s="3" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A170" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="B170" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C170" s="3" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A171" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="B171" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C171" s="3" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A172" s="3" t="s">
+        <v>378</v>
+      </c>
+      <c r="B172" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C172" s="3" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A173" s="3" t="s">
+        <v>380</v>
+      </c>
+      <c r="B173" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C173" s="3" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A174" s="3" t="s">
+        <v>382</v>
+      </c>
+      <c r="B174" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C174" s="3" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="175" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A175" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="B175" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C175" s="3" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="176" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A176" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="B176" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C176" s="3" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="177" spans="1:3" ht="105" x14ac:dyDescent="0.25">
+      <c r="A177" s="3" t="s">
+        <v>388</v>
+      </c>
+      <c r="B177" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C177" s="3" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="178" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A178" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="B178" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C178" s="3" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="179" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A179" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="B179" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C179" s="3" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="180" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A180" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="B180" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C180" s="3" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="181" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A181" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="B181" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C181" s="3" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="182" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A182" s="3" t="s">
+        <v>398</v>
+      </c>
+      <c r="B182" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C182" s="3" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="183" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A183" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="B183" s="3"/>
+      <c r="C183" s="3" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="184" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A184" s="3" t="s">
+        <v>402</v>
+      </c>
+      <c r="B184" s="3"/>
+      <c r="C184" s="3" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="185" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A185" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="B185" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C185" s="3" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="186" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A186" s="3" t="s">
+        <v>406</v>
+      </c>
+      <c r="B186" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C186" s="3" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="187" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A187" s="3" t="s">
+        <v>408</v>
+      </c>
+      <c r="B187" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="C187" s="3" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="188" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A188" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="B188" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C188" s="3" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="189" spans="1:3" ht="90" x14ac:dyDescent="0.25">
+      <c r="A189" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="B189" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="C189" s="3" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="190" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A190" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="B190" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C190" s="3" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="191" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A191" s="3" t="s">
+        <v>418</v>
+      </c>
+      <c r="B191" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C191" s="3" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="192" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A192" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="B192" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C192" s="3" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="193" spans="1:3" ht="120" x14ac:dyDescent="0.25">
+      <c r="A193" s="3" t="s">
+        <v>422</v>
+      </c>
+      <c r="B193" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="C193" s="3" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="194" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A194" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="B194" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C194" s="3" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="195" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A195" s="3" t="s">
+        <v>426</v>
+      </c>
+      <c r="B195" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C195" s="3" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="196" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A196" s="3" t="s">
+        <v>428</v>
+      </c>
+      <c r="B196" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C196" s="3" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="197" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A197" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="B197" s="3" t="s">
+        <v>431</v>
+      </c>
+      <c r="C197" s="3" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="198" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A198" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="B198" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C198" s="3" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="199" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A199" s="3" t="s">
+        <v>435</v>
+      </c>
+      <c r="B199" s="3"/>
+      <c r="C199" s="3" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="200" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A200" s="3" t="s">
+        <v>437</v>
+      </c>
+      <c r="B200" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C200" s="3" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="201" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A201" s="3" t="s">
+        <v>439</v>
+      </c>
+      <c r="B201" s="3" t="s">
+        <v>440</v>
+      </c>
+      <c r="C201" s="3" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="202" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A202" s="3" t="s">
+        <v>442</v>
+      </c>
+      <c r="B202" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C202" s="3" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="203" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A203" s="3" t="s">
+        <v>444</v>
+      </c>
+      <c r="B203" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C203" s="3" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="204" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A204" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="B204" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C204" s="3" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="205" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A205" s="3" t="s">
+        <v>448</v>
+      </c>
+      <c r="B205" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="C205" s="3" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="206" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A206" s="3" t="s">
+        <v>450</v>
+      </c>
+      <c r="B206" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C206" s="3" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="207" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A207" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="B207" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C207" s="3" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="208" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A208" s="3" t="s">
+        <v>454</v>
+      </c>
+      <c r="B208" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C208" s="3" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="209" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A209" s="3" t="s">
+        <v>456</v>
+      </c>
+      <c r="B209" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C209" s="3" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="210" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A210" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="B210" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="C210" s="3" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="211" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A211" s="3" t="s">
+        <v>460</v>
+      </c>
+      <c r="B211" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="C211" s="3" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="212" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A212" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="B212" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C212" s="3" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="213" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A213" s="3" t="s">
+        <v>464</v>
+      </c>
+      <c r="B213" s="3" t="s">
+        <v>465</v>
+      </c>
+      <c r="C213" s="3" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="214" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A214" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="B214" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="C214" s="3" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="215" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A215" s="3" t="s">
+        <v>469</v>
+      </c>
+      <c r="B215" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C215" s="3" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="216" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A216" s="3" t="s">
+        <v>471</v>
+      </c>
+      <c r="B216" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C216" s="3" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="217" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A217" s="3" t="s">
+        <v>473</v>
+      </c>
+      <c r="B217" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C217" s="3" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="218" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A218" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="B218" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C218" s="3" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="219" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A219" s="3" t="s">
+        <v>477</v>
+      </c>
+      <c r="B219" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C219" s="3" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="220" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A220" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="B220" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C220" s="3" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="221" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A221" s="3" t="s">
+        <v>481</v>
+      </c>
+      <c r="B221" s="3" t="s">
         <v>129</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B54" s="2" t="s">
+      <c r="C221" s="3" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="222" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A222" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="B222" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C222" s="3" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="223" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A223" s="3" t="s">
+        <v>485</v>
+      </c>
+      <c r="B223" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C223" s="3" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="224" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A224" s="3" t="s">
+        <v>487</v>
+      </c>
+      <c r="B224" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C224" s="3" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="225" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A225" s="3" t="s">
+        <v>489</v>
+      </c>
+      <c r="B225" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C225" s="3" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="226" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A226" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="B226" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C226" s="3" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="227" spans="1:3" ht="90" x14ac:dyDescent="0.25">
+      <c r="A227" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="B227" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="C227" s="3" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="228" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A228" s="3" t="s">
+        <v>495</v>
+      </c>
+      <c r="B228" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C228" s="3" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="229" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A229" s="3" t="s">
+        <v>497</v>
+      </c>
+      <c r="B229" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C229" s="3" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="230" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A230" s="3" t="s">
+        <v>499</v>
+      </c>
+      <c r="B230" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C230" s="3" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="231" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A231" s="3" t="s">
+        <v>501</v>
+      </c>
+      <c r="B231" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C231" s="3" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="232" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A232" s="3" t="s">
+        <v>502</v>
+      </c>
+      <c r="B232" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="C232" s="3" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="233" spans="1:3" ht="165" x14ac:dyDescent="0.25">
+      <c r="A233" s="3" t="s">
+        <v>504</v>
+      </c>
+      <c r="B233" s="3" t="s">
+        <v>505</v>
+      </c>
+      <c r="C233" s="3" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="234" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A234" s="3" t="s">
+        <v>507</v>
+      </c>
+      <c r="B234" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C234" s="3" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="235" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A235" s="3" t="s">
+        <v>509</v>
+      </c>
+      <c r="B235" s="3" t="s">
+        <v>510</v>
+      </c>
+      <c r="C235" s="3" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="236" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A236" s="3" t="s">
+        <v>512</v>
+      </c>
+      <c r="B236" s="3"/>
+      <c r="C236" s="3" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="237" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A237" s="3" t="s">
+        <v>514</v>
+      </c>
+      <c r="B237" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="C237" s="3" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="238" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A238" s="3" t="s">
+        <v>516</v>
+      </c>
+      <c r="B238" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C238" s="3" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="239" spans="1:3" ht="120" x14ac:dyDescent="0.25">
+      <c r="A239" s="3" t="s">
+        <v>518</v>
+      </c>
+      <c r="B239" s="3" t="s">
+        <v>519</v>
+      </c>
+      <c r="C239" s="3" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="240" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A240" s="3" t="s">
+        <v>521</v>
+      </c>
+      <c r="B240" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C240" s="3" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="241" spans="1:3" ht="165" x14ac:dyDescent="0.25">
+      <c r="A241" s="3" t="s">
+        <v>523</v>
+      </c>
+      <c r="B241" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="C241" s="3" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="242" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A242" s="3" t="s">
+        <v>525</v>
+      </c>
+      <c r="B242" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C242" s="3" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="243" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A243" s="3" t="s">
+        <v>527</v>
+      </c>
+      <c r="B243" s="3" t="s">
+        <v>528</v>
+      </c>
+      <c r="C243" s="3" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="244" spans="1:3" ht="195" x14ac:dyDescent="0.25">
+      <c r="A244" s="3" t="s">
+        <v>530</v>
+      </c>
+      <c r="B244" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C244" s="3" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="245" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A245" s="3" t="s">
+        <v>532</v>
+      </c>
+      <c r="B245" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C245" s="3" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="246" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A246" s="3" t="s">
+        <v>534</v>
+      </c>
+      <c r="B246" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="C246" s="3" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="247" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A247" s="3" t="s">
+        <v>536</v>
+      </c>
+      <c r="B247" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C247" s="3" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="248" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A248" s="3" t="s">
+        <v>538</v>
+      </c>
+      <c r="B248" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C248" s="3" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="249" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A249" s="3" t="s">
+        <v>540</v>
+      </c>
+      <c r="B249" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C249" s="3" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="250" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A250" s="3" t="s">
+        <v>542</v>
+      </c>
+      <c r="B250" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C250" s="3" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="251" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A251" s="3" t="s">
+        <v>544</v>
+      </c>
+      <c r="B251" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C251" s="3" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="252" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A252" s="3" t="s">
+        <v>546</v>
+      </c>
+      <c r="B252" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C252" s="3" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="253" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A253" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="B253" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C253" s="3" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="254" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A254" s="3" t="s">
+        <v>550</v>
+      </c>
+      <c r="B254" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="C254" s="3" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="255" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A255" s="3" t="s">
+        <v>552</v>
+      </c>
+      <c r="B255" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C255" s="3" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="256" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A256" s="3" t="s">
+        <v>554</v>
+      </c>
+      <c r="B256" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C256" s="3" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="257" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A257" s="3" t="s">
+        <v>556</v>
+      </c>
+      <c r="B257" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C257" s="3" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="258" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A258" s="3" t="s">
+        <v>558</v>
+      </c>
+      <c r="B258" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="C258" s="3" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="259" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A259" s="3" t="s">
+        <v>560</v>
+      </c>
+      <c r="B259" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C259" s="3" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="260" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A260" s="3" t="s">
+        <v>562</v>
+      </c>
+      <c r="B260" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C260" s="3" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="261" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A261" s="3" t="s">
+        <v>564</v>
+      </c>
+      <c r="B261" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C261" s="3" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="262" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A262" s="3" t="s">
+        <v>566</v>
+      </c>
+      <c r="B262" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C262" s="3" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="263" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A263" s="3" t="s">
+        <v>568</v>
+      </c>
+      <c r="B263" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C263" s="3" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="264" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A264" s="3" t="s">
+        <v>570</v>
+      </c>
+      <c r="B264" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C264" s="3" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="265" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A265" s="3" t="s">
+        <v>572</v>
+      </c>
+      <c r="B265" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C265" s="3" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="266" spans="1:3" ht="180" x14ac:dyDescent="0.25">
+      <c r="A266" s="3" t="s">
+        <v>574</v>
+      </c>
+      <c r="B266" s="3" t="s">
+        <v>575</v>
+      </c>
+      <c r="C266" s="3" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="267" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A267" s="3" t="s">
+        <v>577</v>
+      </c>
+      <c r="B267" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C267" s="3" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="268" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A268" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="B268" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C268" s="3" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="269" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A269" s="3" t="s">
+        <v>581</v>
+      </c>
+      <c r="B269" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C269" s="3" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="270" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A270" s="3" t="s">
+        <v>583</v>
+      </c>
+      <c r="B270" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C270" s="3" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="271" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A271" s="3" t="s">
+        <v>585</v>
+      </c>
+      <c r="B271" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="C271" s="3" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="272" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A272" s="3" t="s">
+        <v>587</v>
+      </c>
+      <c r="B272" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C272" s="3" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="273" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A273" s="3" t="s">
+        <v>589</v>
+      </c>
+      <c r="B273" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="C273" s="3" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="274" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A274" s="3" t="s">
+        <v>591</v>
+      </c>
+      <c r="B274" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C274" s="3" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="275" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A275" s="3" t="s">
+        <v>593</v>
+      </c>
+      <c r="B275" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C275" s="3" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="276" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A276" s="3" t="s">
+        <v>595</v>
+      </c>
+      <c r="B276" s="3" t="s">
+        <v>596</v>
+      </c>
+      <c r="C276" s="3" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="277" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A277" s="3" t="s">
+        <v>598</v>
+      </c>
+      <c r="B277" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C277" s="3" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="278" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A278" s="3" t="s">
+        <v>600</v>
+      </c>
+      <c r="B278" s="3"/>
+      <c r="C278" s="3" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="279" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A279" s="3" t="s">
+        <v>602</v>
+      </c>
+      <c r="B279" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="C279" s="3" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="280" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A280" s="3" t="s">
+        <v>604</v>
+      </c>
+      <c r="B280" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C280" s="3" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="281" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A281" s="3" t="s">
+        <v>606</v>
+      </c>
+      <c r="B281" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C281" s="3" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="282" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A282" s="3" t="s">
+        <v>608</v>
+      </c>
+      <c r="B282" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C282" s="3" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="283" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A283" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="B283" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="C283" s="3" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="284" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A284" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="B284" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C284" s="3" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="285" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A285" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="B285" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C285" s="3" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="286" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A286" s="3" t="s">
+        <v>616</v>
+      </c>
+      <c r="B286" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C286" s="3" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="287" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A287" s="3" t="s">
+        <v>618</v>
+      </c>
+      <c r="B287" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C287" s="3" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="288" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A288" s="3" t="s">
+        <v>620</v>
+      </c>
+      <c r="B288" s="3"/>
+      <c r="C288" s="3" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="289" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A289" s="3" t="s">
+        <v>622</v>
+      </c>
+      <c r="B289" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="C289" s="3" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="290" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A290" s="3" t="s">
+        <v>624</v>
+      </c>
+      <c r="B290" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="C290" s="3" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="291" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A291" s="3" t="s">
+        <v>626</v>
+      </c>
+      <c r="B291" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C291" s="3" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="292" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A292" s="3" t="s">
+        <v>628</v>
+      </c>
+      <c r="B292" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="C292" s="3" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="293" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A293" s="3" t="s">
+        <v>630</v>
+      </c>
+      <c r="B293" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C293" s="3" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="294" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A294" s="3" t="s">
+        <v>632</v>
+      </c>
+      <c r="B294" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C294" s="3" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="295" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A295" s="3" t="s">
+        <v>634</v>
+      </c>
+      <c r="B295" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C295" s="3" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="296" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A296" s="3" t="s">
+        <v>636</v>
+      </c>
+      <c r="B296" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C296" s="3" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="297" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A297" s="3" t="s">
+        <v>638</v>
+      </c>
+      <c r="B297" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C297" s="3" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="298" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A298" s="3" t="s">
+        <v>640</v>
+      </c>
+      <c r="B298" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C298" s="3" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="299" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A299" s="3" t="s">
+        <v>642</v>
+      </c>
+      <c r="B299" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C299" s="3" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="300" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A300" s="3" t="s">
+        <v>644</v>
+      </c>
+      <c r="B300" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C300" s="3" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="301" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A301" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="B301" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C301" s="3" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="302" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A302" s="3" t="s">
+        <v>648</v>
+      </c>
+      <c r="B302" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C302" s="3" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="303" spans="1:3" ht="285" x14ac:dyDescent="0.25">
+      <c r="A303" s="3" t="s">
+        <v>650</v>
+      </c>
+      <c r="B303" s="3" t="s">
+        <v>651</v>
+      </c>
+      <c r="C303" s="3" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="304" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A304" s="3" t="s">
+        <v>653</v>
+      </c>
+      <c r="B304" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="C304" s="3" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="305" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A305" s="3" t="s">
+        <v>655</v>
+      </c>
+      <c r="B305" s="3" t="s">
+        <v>656</v>
+      </c>
+      <c r="C305" s="3" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="306" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A306" s="3" t="s">
+        <v>658</v>
+      </c>
+      <c r="B306" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C306" s="3" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="307" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A307" s="3" t="s">
+        <v>660</v>
+      </c>
+      <c r="B307" s="3" t="s">
+        <v>661</v>
+      </c>
+      <c r="C307" s="3" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="308" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A308" s="3" t="s">
+        <v>663</v>
+      </c>
+      <c r="B308" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C308" s="3" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="309" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A309" s="3" t="s">
+        <v>665</v>
+      </c>
+      <c r="B309" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C309" s="3" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="310" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A310" s="3" t="s">
+        <v>667</v>
+      </c>
+      <c r="B310" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C310" s="3" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="311" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A311" s="3" t="s">
+        <v>669</v>
+      </c>
+      <c r="B311" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C311" s="3" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="312" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A312" s="3" t="s">
+        <v>671</v>
+      </c>
+      <c r="B312" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C312" s="3" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="313" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A313" s="3" t="s">
+        <v>673</v>
+      </c>
+      <c r="B313" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C313" s="3" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="314" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A314" s="3" t="s">
+        <v>675</v>
+      </c>
+      <c r="B314" s="3"/>
+      <c r="C314" s="3" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="315" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A315" s="3" t="s">
+        <v>677</v>
+      </c>
+      <c r="B315" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C315" s="3" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="316" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A316" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="B316" s="3" t="s">
+        <v>440</v>
+      </c>
+      <c r="C316" s="3" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="317" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A317" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="B317" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="C317" s="3" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="318" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A318" s="3" t="s">
+        <v>683</v>
+      </c>
+      <c r="B318" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C318" s="3" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="319" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A319" s="3" t="s">
+        <v>685</v>
+      </c>
+      <c r="B319" s="3" t="s">
+        <v>686</v>
+      </c>
+      <c r="C319" s="3" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="320" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A320" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="B320" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C320" s="3" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="321" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A321" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="B321" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C321" s="3" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="322" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A322" s="3" t="s">
+        <v>692</v>
+      </c>
+      <c r="B322" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C322" s="3" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="323" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A323" s="3" t="s">
+        <v>694</v>
+      </c>
+      <c r="B323" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C323" s="3" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="324" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A324" s="3" t="s">
+        <v>696</v>
+      </c>
+      <c r="B324" s="3"/>
+      <c r="C324" s="3" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="325" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A325" s="3" t="s">
+        <v>698</v>
+      </c>
+      <c r="B325" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C325" s="3" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="326" spans="1:3" ht="165" x14ac:dyDescent="0.25">
+      <c r="A326" s="3" t="s">
+        <v>700</v>
+      </c>
+      <c r="B326" s="3" t="s">
+        <v>505</v>
+      </c>
+      <c r="C326" s="3" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="327" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A327" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="B327" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C327" s="3" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="328" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A328" s="3" t="s">
+        <v>704</v>
+      </c>
+      <c r="B328" s="3" t="s">
+        <v>705</v>
+      </c>
+      <c r="C328" s="3" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="329" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A329" s="3" t="s">
+        <v>707</v>
+      </c>
+      <c r="B329" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="C329" s="3" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="330" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A330" s="3" t="s">
+        <v>709</v>
+      </c>
+      <c r="B330" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="C330" s="3" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="331" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A331" s="3" t="s">
+        <v>711</v>
+      </c>
+      <c r="B331" s="3" t="s">
+        <v>712</v>
+      </c>
+      <c r="C331" s="3" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="332" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A332" s="3" t="s">
+        <v>714</v>
+      </c>
+      <c r="B332" s="3" t="s">
+        <v>715</v>
+      </c>
+      <c r="C332" s="3" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="333" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A333" s="3" t="s">
+        <v>717</v>
+      </c>
+      <c r="B333" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C333" s="3" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="334" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A334" s="3" t="s">
+        <v>719</v>
+      </c>
+      <c r="B334" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C334" s="3" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="335" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A335" s="3" t="s">
+        <v>721</v>
+      </c>
+      <c r="B335" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C335" s="3" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="336" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A336" s="3" t="s">
+        <v>723</v>
+      </c>
+      <c r="B336" s="3" t="s">
+        <v>440</v>
+      </c>
+      <c r="C336" s="3" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="337" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A337" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B337" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C337" s="3" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="338" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A338" s="3" t="s">
+        <v>727</v>
+      </c>
+      <c r="B338" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C338" s="3" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="339" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A339" s="3" t="s">
+        <v>729</v>
+      </c>
+      <c r="B339" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C339" s="3" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="340" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A340" s="3" t="s">
+        <v>731</v>
+      </c>
+      <c r="B340" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C340" s="3" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="341" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A341" s="3" t="s">
+        <v>733</v>
+      </c>
+      <c r="B341" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C341" s="3" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="342" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A342" s="3" t="s">
+        <v>735</v>
+      </c>
+      <c r="B342" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C342" s="3" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="343" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A343" s="3" t="s">
+        <v>737</v>
+      </c>
+      <c r="B343" s="3"/>
+      <c r="C343" s="3" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="344" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A344" s="3" t="s">
+        <v>739</v>
+      </c>
+      <c r="B344" s="3" t="s">
+        <v>740</v>
+      </c>
+      <c r="C344" s="3" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="345" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A345" s="3" t="s">
+        <v>742</v>
+      </c>
+      <c r="B345" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C345" s="3" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="346" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A346" s="3" t="s">
+        <v>744</v>
+      </c>
+      <c r="B346" s="3" t="s">
+        <v>745</v>
+      </c>
+      <c r="C346" s="3" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="347" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A347" s="3" t="s">
+        <v>747</v>
+      </c>
+      <c r="B347" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C347" s="3" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="348" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A348" s="3" t="s">
+        <v>749</v>
+      </c>
+      <c r="B348" s="3"/>
+      <c r="C348" s="3" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="349" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A349" s="3" t="s">
+        <v>751</v>
+      </c>
+      <c r="B349" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C349" s="3" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="350" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A350" s="3" t="s">
+        <v>753</v>
+      </c>
+      <c r="B350" s="3"/>
+      <c r="C350" s="3" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="351" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A351" s="3" t="s">
+        <v>755</v>
+      </c>
+      <c r="B351" s="3" t="s">
+        <v>756</v>
+      </c>
+      <c r="C351" s="3" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="352" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A352" s="3" t="s">
+        <v>758</v>
+      </c>
+      <c r="B352" s="3"/>
+      <c r="C352" s="3" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="353" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A353" s="3" t="s">
+        <v>760</v>
+      </c>
+      <c r="B353" s="3"/>
+      <c r="C353" s="3" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="354" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A354" s="3" t="s">
+        <v>762</v>
+      </c>
+      <c r="B354" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="C354" s="3" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="355" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A355" s="3" t="s">
+        <v>764</v>
+      </c>
+      <c r="B355" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="C355" s="3" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="356" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A356" s="3" t="s">
+        <v>766</v>
+      </c>
+      <c r="B356" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C356" s="3" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="357" spans="1:3" ht="300" x14ac:dyDescent="0.25">
+      <c r="A357" s="3" t="s">
+        <v>768</v>
+      </c>
+      <c r="B357" s="3" t="s">
+        <v>769</v>
+      </c>
+      <c r="C357" s="3" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="358" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A358" s="3" t="s">
+        <v>771</v>
+      </c>
+      <c r="B358" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="C358" s="3" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="359" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A359" s="3" t="s">
+        <v>773</v>
+      </c>
+      <c r="B359" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C359" s="3" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="360" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A360" s="3" t="s">
+        <v>775</v>
+      </c>
+      <c r="B360" s="3"/>
+      <c r="C360" s="3" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="361" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A361" s="3" t="s">
+        <v>777</v>
+      </c>
+      <c r="B361" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C361" s="3" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="362" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A362" s="3" t="s">
+        <v>779</v>
+      </c>
+      <c r="B362" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C362" s="3" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="363" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A363" s="3" t="s">
+        <v>781</v>
+      </c>
+      <c r="B363" s="3"/>
+      <c r="C363" s="3" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="364" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A364" s="3" t="s">
+        <v>783</v>
+      </c>
+      <c r="B364" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C364" s="3" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="365" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A365" s="3" t="s">
+        <v>785</v>
+      </c>
+      <c r="B365" s="3"/>
+      <c r="C365" s="3" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="366" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A366" s="3" t="s">
+        <v>787</v>
+      </c>
+      <c r="B366" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="C366" s="3" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="367" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A367" s="3" t="s">
+        <v>789</v>
+      </c>
+      <c r="B367" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C367" s="3" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="368" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A368" s="3" t="s">
+        <v>791</v>
+      </c>
+      <c r="B368" s="3" t="s">
+        <v>792</v>
+      </c>
+      <c r="C368" s="3" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="369" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A369" s="3" t="s">
+        <v>794</v>
+      </c>
+      <c r="B369" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="C369" s="3" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="370" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A370" s="3" t="s">
+        <v>796</v>
+      </c>
+      <c r="B370" s="3"/>
+      <c r="C370" s="3" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="371" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A371" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="B371" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C371" s="3" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="372" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A372" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="B372" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="C372" s="3" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="373" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A373" s="3" t="s">
+        <v>803</v>
+      </c>
+      <c r="B373" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C373" s="3" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="374" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A374" s="3" t="s">
+        <v>805</v>
+      </c>
+      <c r="B374" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C374" s="3" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="375" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A375" s="3" t="s">
+        <v>807</v>
+      </c>
+      <c r="B375" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C375" s="3" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="376" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A376" s="3" t="s">
+        <v>809</v>
+      </c>
+      <c r="B376" s="3" t="s">
+        <v>596</v>
+      </c>
+      <c r="C376" s="3" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="377" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A377" s="3" t="s">
+        <v>811</v>
+      </c>
+      <c r="B377" s="3"/>
+      <c r="C377" s="3" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="378" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A378" s="3" t="s">
+        <v>813</v>
+      </c>
+      <c r="B378" s="3"/>
+      <c r="C378" s="3" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="379" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A379" s="3" t="s">
+        <v>815</v>
+      </c>
+      <c r="B379" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C379" s="3" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="380" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A380" s="3" t="s">
+        <v>817</v>
+      </c>
+      <c r="B380" s="3"/>
+      <c r="C380" s="3" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="381" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A381" s="3" t="s">
+        <v>819</v>
+      </c>
+      <c r="B381" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="C381" s="3" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="382" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A382" s="3" t="s">
+        <v>821</v>
+      </c>
+      <c r="B382" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="C382" s="3" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="383" spans="1:3" ht="165" x14ac:dyDescent="0.25">
+      <c r="A383" s="3" t="s">
+        <v>823</v>
+      </c>
+      <c r="B383" s="3" t="s">
+        <v>505</v>
+      </c>
+      <c r="C383" s="3" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="384" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A384" s="3" t="s">
+        <v>825</v>
+      </c>
+      <c r="B384" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C384" s="3" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="385" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A385" s="3" t="s">
+        <v>827</v>
+      </c>
+      <c r="B385" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C385" s="3" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="386" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A386" s="3" t="s">
+        <v>829</v>
+      </c>
+      <c r="B386" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C386" s="3" t="s">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="387" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A387" s="3" t="s">
+        <v>831</v>
+      </c>
+      <c r="B387" s="3" t="s">
+        <v>832</v>
+      </c>
+      <c r="C387" s="3" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="388" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A388" s="3" t="s">
+        <v>834</v>
+      </c>
+      <c r="B388" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C388" s="3" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="389" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A389" s="3" t="s">
+        <v>836</v>
+      </c>
+      <c r="B389" s="3"/>
+      <c r="C389" s="3" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="390" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A390" s="3" t="s">
+        <v>838</v>
+      </c>
+      <c r="B390" s="3"/>
+      <c r="C390" s="3" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="391" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A391" s="3" t="s">
+        <v>840</v>
+      </c>
+      <c r="B391" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C391" s="3" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="392" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A392" s="3" t="s">
+        <v>842</v>
+      </c>
+      <c r="B392" s="3"/>
+      <c r="C392" s="3" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="393" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A393" s="3" t="s">
+        <v>844</v>
+      </c>
+      <c r="B393" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C393" s="3" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="394" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A394" s="3" t="s">
+        <v>846</v>
+      </c>
+      <c r="B394" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C394" s="3" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="395" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A395" s="3" t="s">
+        <v>848</v>
+      </c>
+      <c r="B395" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="C395" s="3" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="396" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A396" s="3" t="s">
+        <v>850</v>
+      </c>
+      <c r="B396" s="3"/>
+      <c r="C396" s="3" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="397" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A397" s="3" t="s">
+        <v>852</v>
+      </c>
+      <c r="B397" s="3"/>
+      <c r="C397" s="3" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="398" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A398" s="3" t="s">
+        <v>854</v>
+      </c>
+      <c r="B398" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C398" s="3" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="399" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A399" s="3" t="s">
+        <v>856</v>
+      </c>
+      <c r="B399" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C399" s="3" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="400" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A400" s="3" t="s">
+        <v>858</v>
+      </c>
+      <c r="B400" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C400" s="3" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="401" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A401" s="3" t="s">
+        <v>860</v>
+      </c>
+      <c r="B401" s="3" t="s">
+        <v>861</v>
+      </c>
+      <c r="C401" s="3" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="402" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A402" s="3" t="s">
+        <v>863</v>
+      </c>
+      <c r="B402" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C402" s="3" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="403" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A403" s="3" t="s">
+        <v>865</v>
+      </c>
+      <c r="B403" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C403" s="3" t="s">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="404" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A404" s="3" t="s">
+        <v>867</v>
+      </c>
+      <c r="B404" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C404" s="3" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="405" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A405" s="3" t="s">
+        <v>869</v>
+      </c>
+      <c r="B405" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C405" s="3" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="406" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A406" s="3" t="s">
+        <v>871</v>
+      </c>
+      <c r="B406" s="3"/>
+      <c r="C406" s="3" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="407" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A407" s="3" t="s">
+        <v>873</v>
+      </c>
+      <c r="B407" s="3"/>
+      <c r="C407" s="3" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="408" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A408" s="3" t="s">
+        <v>875</v>
+      </c>
+      <c r="B408" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="C408" s="3" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="409" spans="1:3" ht="120" x14ac:dyDescent="0.25">
+      <c r="A409" s="3" t="s">
+        <v>877</v>
+      </c>
+      <c r="B409" s="3" t="s">
+        <v>878</v>
+      </c>
+      <c r="C409" s="3" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="410" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A410" s="3" t="s">
+        <v>880</v>
+      </c>
+      <c r="B410" s="3" t="s">
+        <v>881</v>
+      </c>
+      <c r="C410" s="3" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="411" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A411" s="3" t="s">
+        <v>883</v>
+      </c>
+      <c r="B411" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="C411" s="3" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="412" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A412" s="3" t="s">
+        <v>885</v>
+      </c>
+      <c r="B412" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="C412" s="3" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="413" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A413" s="3" t="s">
+        <v>887</v>
+      </c>
+      <c r="B413" s="3"/>
+      <c r="C413" s="3" t="s">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="414" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A414" s="3" t="s">
+        <v>889</v>
+      </c>
+      <c r="B414" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C414" s="3" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="415" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A415" s="3" t="s">
+        <v>890</v>
+      </c>
+      <c r="B415" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C415" s="3" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="416" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A416" s="3" t="s">
+        <v>892</v>
+      </c>
+      <c r="B416" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C416" s="3" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="417" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A417" s="3" t="s">
+        <v>894</v>
+      </c>
+      <c r="B417" s="3" t="s">
+        <v>895</v>
+      </c>
+      <c r="C417" s="3" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="418" spans="1:3" ht="90" x14ac:dyDescent="0.25">
+      <c r="A418" s="3" t="s">
+        <v>897</v>
+      </c>
+      <c r="B418" s="3" t="s">
+        <v>898</v>
+      </c>
+      <c r="C418" s="3" t="s">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="419" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A419" s="3" t="s">
+        <v>900</v>
+      </c>
+      <c r="B419" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C419" s="3" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="420" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A420" s="3" t="s">
+        <v>902</v>
+      </c>
+      <c r="B420" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="C420" s="3" t="s">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="421" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A421" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="B421" s="3"/>
+      <c r="C421" s="3" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="422" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A422" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="B422" s="3"/>
+      <c r="C422" s="3" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="423" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A423" s="3" t="s">
+        <v>908</v>
+      </c>
+      <c r="B423" s="3"/>
+      <c r="C423" s="3" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="424" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A424" s="3" t="s">
+        <v>910</v>
+      </c>
+      <c r="B424" s="3"/>
+      <c r="C424" s="3" t="s">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="425" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A425" s="3" t="s">
+        <v>912</v>
+      </c>
+      <c r="B425" s="3"/>
+      <c r="C425" s="3" t="s">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="426" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A426" s="3" t="s">
+        <v>914</v>
+      </c>
+      <c r="B426" s="3"/>
+      <c r="C426" s="3" t="s">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="427" spans="1:3" ht="225" x14ac:dyDescent="0.25">
+      <c r="A427" s="3" t="s">
+        <v>916</v>
+      </c>
+      <c r="B427" s="3" t="s">
+        <v>917</v>
+      </c>
+      <c r="C427" s="3" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="428" spans="1:3" ht="195" x14ac:dyDescent="0.25">
+      <c r="A428" s="3" t="s">
+        <v>919</v>
+      </c>
+      <c r="B428" s="3" t="s">
+        <v>920</v>
+      </c>
+      <c r="C428" s="3" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="429" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A429" s="3" t="s">
+        <v>922</v>
+      </c>
+      <c r="B429" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C429" s="3" t="s">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="430" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A430" s="3" t="s">
+        <v>924</v>
+      </c>
+      <c r="B430" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C430" s="3" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="431" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A431" s="3" t="s">
+        <v>926</v>
+      </c>
+      <c r="B431" s="3"/>
+      <c r="C431" s="3" t="s">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="432" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A432" s="3" t="s">
+        <v>928</v>
+      </c>
+      <c r="B432" s="3" t="s">
+        <v>440</v>
+      </c>
+      <c r="C432" s="3" t="s">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="433" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A433" s="3" t="s">
+        <v>930</v>
+      </c>
+      <c r="B433" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C433" s="3" t="s">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="434" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A434" s="3" t="s">
+        <v>932</v>
+      </c>
+      <c r="B434" s="3" t="s">
+        <v>933</v>
+      </c>
+      <c r="C434" s="3" t="s">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="435" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A435" s="3" t="s">
+        <v>935</v>
+      </c>
+      <c r="B435" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C435" s="3" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="436" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A436" s="3" t="s">
+        <v>937</v>
+      </c>
+      <c r="B436" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="C436" s="3" t="s">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="437" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A437" s="3" t="s">
+        <v>939</v>
+      </c>
+      <c r="B437" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="C437" s="3" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="438" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A438" s="3" t="s">
+        <v>941</v>
+      </c>
+      <c r="B438" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="C438" s="3" t="s">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="439" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A439" s="3" t="s">
+        <v>943</v>
+      </c>
+      <c r="B439" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C439" s="3" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="440" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A440" s="3" t="s">
+        <v>945</v>
+      </c>
+      <c r="B440" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C440" s="3" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="441" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A441" s="3" t="s">
+        <v>947</v>
+      </c>
+      <c r="B441" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="C441" s="3" t="s">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="442" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A442" s="3" t="s">
+        <v>949</v>
+      </c>
+      <c r="B442" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="C442" s="3" t="s">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="443" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A443" s="3" t="s">
+        <v>951</v>
+      </c>
+      <c r="B443" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C443" s="3" t="s">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="444" spans="1:3" ht="90" x14ac:dyDescent="0.25">
+      <c r="A444" s="3" t="s">
+        <v>953</v>
+      </c>
+      <c r="B444" s="3" t="s">
+        <v>954</v>
+      </c>
+      <c r="C444" s="3" t="s">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="445" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A445" s="3" t="s">
+        <v>956</v>
+      </c>
+      <c r="B445" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C445" s="3" t="s">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="446" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A446" s="3" t="s">
+        <v>958</v>
+      </c>
+      <c r="B446" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C446" s="3" t="s">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="447" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A447" s="3" t="s">
+        <v>960</v>
+      </c>
+      <c r="B447" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="C447" s="3" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="448" spans="1:3" ht="90" x14ac:dyDescent="0.25">
+      <c r="A448" s="3" t="s">
+        <v>962</v>
+      </c>
+      <c r="B448" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="C448" s="3" t="s">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="449" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A449" s="3" t="s">
+        <v>964</v>
+      </c>
+      <c r="B449" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C449" s="3" t="s">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="450" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A450" s="3" t="s">
+        <v>966</v>
+      </c>
+      <c r="B450" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C450" s="3" t="s">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="451" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A451" s="3" t="s">
+        <v>968</v>
+      </c>
+      <c r="B451" s="3"/>
+      <c r="C451" s="3" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="452" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A452" s="3" t="s">
+        <v>970</v>
+      </c>
+      <c r="B452" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C452" s="3" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="453" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A453" s="3" t="s">
+        <v>972</v>
+      </c>
+      <c r="B453" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C453" s="3" t="s">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="454" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A454" s="3" t="s">
+        <v>974</v>
+      </c>
+      <c r="B454" s="3"/>
+      <c r="C454" s="3" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="455" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A455" s="3" t="s">
+        <v>976</v>
+      </c>
+      <c r="B455" s="3"/>
+      <c r="C455" s="3" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="456" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A456" s="3" t="s">
+        <v>978</v>
+      </c>
+      <c r="B456" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C456" s="3" t="s">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="457" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A457" s="3" t="s">
+        <v>980</v>
+      </c>
+      <c r="B457" s="3" t="s">
+        <v>981</v>
+      </c>
+      <c r="C457" s="3" t="s">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="458" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A458" s="3" t="s">
+        <v>983</v>
+      </c>
+      <c r="B458" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="C458" s="3" t="s">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="459" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A459" s="3" t="s">
+        <v>985</v>
+      </c>
+      <c r="B459" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C459" s="3" t="s">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="460" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A460" s="3" t="s">
+        <v>987</v>
+      </c>
+      <c r="B460" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C460" s="3" t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="461" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A461" s="3" t="s">
+        <v>989</v>
+      </c>
+      <c r="B461" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C461" s="3" t="s">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="462" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A462" s="3" t="s">
+        <v>991</v>
+      </c>
+      <c r="B462" s="3"/>
+      <c r="C462" s="3" t="s">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="463" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A463" s="3" t="s">
+        <v>993</v>
+      </c>
+      <c r="B463" s="3"/>
+      <c r="C463" s="3" t="s">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="464" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A464" s="3" t="s">
+        <v>995</v>
+      </c>
+      <c r="B464" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="C464" s="3" t="s">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="465" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A465" s="3" t="s">
+        <v>997</v>
+      </c>
+      <c r="B465" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C465" s="3" t="s">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="466" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A466" s="3" t="s">
+        <v>999</v>
+      </c>
+      <c r="B466" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C466" s="3" t="s">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="467" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A467" s="3" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B467" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="C467" s="3" t="s">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="468" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A468" s="3" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B468" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C468" s="3" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="469" spans="1:3" ht="195" x14ac:dyDescent="0.25">
+      <c r="A469" s="3" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B469" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C469" s="3" t="s">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="470" spans="1:3" ht="165" x14ac:dyDescent="0.25">
+      <c r="A470" s="3" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B470" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="C470" s="3" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="471" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A471" s="3" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B471" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C471" s="3" t="s">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="472" spans="1:3" ht="180" x14ac:dyDescent="0.25">
+      <c r="A472" s="3" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B472" s="3" t="s">
+        <v>575</v>
+      </c>
+      <c r="C472" s="3" t="s">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="473" spans="1:3" ht="180" x14ac:dyDescent="0.25">
+      <c r="A473" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B473" s="3" t="s">
+        <v>575</v>
+      </c>
+      <c r="C473" s="3" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="474" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A474" s="3" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B474" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C474" s="3" t="s">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="475" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A475" s="3" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B475" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C475" s="3" t="s">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="476" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A476" s="3" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B476" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C476" s="3" t="s">
+        <v>1020</v>
+      </c>
+    </row>
+    <row r="477" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A477" s="3" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B477" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="C477" s="3" t="s">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="478" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A478" s="3" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B478" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C478" s="3" t="s">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="479" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A479" s="3" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B479" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C479" s="3" t="s">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="480" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A480" s="3" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B480" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C480" s="3" t="s">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="481" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A481" s="3" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B481" s="3"/>
+      <c r="C481" s="3" t="s">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="482" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A482" s="3" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B482" s="3" t="s">
+        <v>510</v>
+      </c>
+      <c r="C482" s="3" t="s">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="483" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A483" s="3" t="s">
+        <v>1033</v>
+      </c>
+      <c r="B483" s="3"/>
+      <c r="C483" s="3" t="s">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="484" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A484" s="3" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B484" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="C484" s="3" t="s">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="485" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A485" s="3" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B485" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C485" s="3" t="s">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="486" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A486" s="3" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B486" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C486" s="3" t="s">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="487" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A487" s="3" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B487" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C487" s="3" t="s">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="488" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A488" s="3" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B488" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C488" s="3" t="s">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="489" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A489" s="3" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B489" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="C489" s="3" t="s">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="490" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A490" s="3" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B490" s="3"/>
+      <c r="C490" s="3" t="s">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="491" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A491" s="3" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B491" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C491" s="3" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="492" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A492" s="3" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B492" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C492" s="3" t="s">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="493" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A493" s="3" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B493" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C493" s="3" t="s">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="494" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A494" s="3" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B494" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C494" s="3" t="s">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="495" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A495" s="3" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B495" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C495" s="3" t="s">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="496" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A496" s="3" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B496" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C496" s="3" t="s">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="497" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A497" s="3" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B497" s="3" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C497" s="3" t="s">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="498" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A498" s="3" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B498" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C498" s="3" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="499" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A499" s="3" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B499" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C499" s="3" t="s">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="500" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A500" s="3" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B500" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C500" s="3" t="s">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="501" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A501" s="3" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B501" s="3"/>
+      <c r="C501" s="3" t="s">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="502" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A502" s="3" t="s">
+        <v>1071</v>
+      </c>
+      <c r="B502" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C502" s="3" t="s">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="503" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A503" s="3" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B503" s="3"/>
+      <c r="C503" s="3" t="s">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="504" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A504" s="3" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B504" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C504" s="3" t="s">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="505" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A505" s="3" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B505" s="3" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C505" s="3" t="s">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="506" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A506" s="3" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B506" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C506" s="3" t="s">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="507" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A507" s="3" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B507" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C507" s="3" t="s">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="508" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A508" s="3" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B508" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="C508" s="3" t="s">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="509" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A509" s="3" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B509" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C509" s="3" t="s">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="510" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A510" s="3" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B510" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C510" s="3" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="511" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A511" s="3" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B511" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C511" s="3" t="s">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="512" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A512" s="3" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B512" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C512" s="3" t="s">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="513" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A513" s="3" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B513" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C513" s="3" t="s">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="514" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A514" s="3" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B514" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C514" s="3" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="515" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A515" s="3" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B515" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C515" s="3" t="s">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="516" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A516" s="3" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B516" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="C516" s="3" t="s">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="517" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A517" s="3" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B517" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="C517" s="3" t="s">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="518" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A518" s="3" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B518" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C518" s="3" t="s">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="519" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A519" s="3" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B519" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C519" s="3" t="s">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="520" spans="1:3" ht="210" x14ac:dyDescent="0.25">
+      <c r="A520" s="3" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B520" s="3" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C520" s="3" t="s">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="521" spans="1:3" ht="285" x14ac:dyDescent="0.25">
+      <c r="A521" s="3" t="s">
+        <v>1111</v>
+      </c>
+      <c r="B521" s="3" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C521" s="3" t="s">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="522" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A522" s="3" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B522" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="C522" s="3" t="s">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="523" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A523" s="3" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B523" s="3"/>
+      <c r="C523" s="3" t="s">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="524" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A524" s="3" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B524" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="C524" s="3" t="s">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="525" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A525" s="3" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B525" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="C525" s="3" t="s">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="526" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A526" s="3" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B526" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="C526" s="3" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="527" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A527" s="3" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B527" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C527" s="3" t="s">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="528" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A528" s="3" t="s">
+        <v>1126</v>
+      </c>
+      <c r="B528" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="C528" s="3" t="s">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="529" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A529" s="3" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B529" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C529" s="3" t="s">
+        <v>1129</v>
+      </c>
+    </row>
+    <row r="530" spans="1:3" ht="90" x14ac:dyDescent="0.25">
+      <c r="A530" s="3" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B530" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="C530" s="3" t="s">
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="531" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A531" s="3" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B531" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C531" s="3" t="s">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="532" spans="1:3" ht="90" x14ac:dyDescent="0.25">
+      <c r="A532" s="3" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B532" s="3" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C532" s="3" t="s">
+        <v>1136</v>
+      </c>
+    </row>
+    <row r="533" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A533" s="3" t="s">
+        <v>1137</v>
+      </c>
+      <c r="B533" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C533" s="3" t="s">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="534" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A534" s="3" t="s">
+        <v>1139</v>
+      </c>
+      <c r="B534" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C534" s="3" t="s">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="535" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A535" s="3" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B535" s="3" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C535" s="3" t="s">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="536" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A536" s="3" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B536" s="3"/>
+      <c r="C536" s="3" t="s">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="537" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A537" s="3" t="s">
+        <v>1146</v>
+      </c>
+      <c r="B537" s="3" t="s">
+        <v>440</v>
+      </c>
+      <c r="C537" s="3" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="538" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A538" s="3" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B538" s="3" t="s">
+        <v>440</v>
+      </c>
+      <c r="C538" s="3" t="s">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="539" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A539" s="3" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B539" s="3"/>
+      <c r="C539" s="3" t="s">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="540" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A540" s="3" t="s">
+        <v>1152</v>
+      </c>
+      <c r="B540" s="3"/>
+      <c r="C540" s="3" t="s">
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="541" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A541" s="3" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B541" s="3"/>
+      <c r="C541" s="3" t="s">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="542" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A542" s="3" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B542" s="3" t="s">
+        <v>596</v>
+      </c>
+      <c r="C542" s="3" t="s">
+        <v>1157</v>
+      </c>
+    </row>
+    <row r="543" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A543" s="3" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B543" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C543" s="3" t="s">
+        <v>1159</v>
+      </c>
+    </row>
+    <row r="544" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A544" s="3" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B544" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C544" s="3" t="s">
+        <v>1161</v>
+      </c>
+    </row>
+    <row r="545" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A545" s="3" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B545" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="C545" s="3" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="546" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A546" s="3" t="s">
+        <v>1164</v>
+      </c>
+      <c r="B546" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C546" s="3" t="s">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="547" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A547" s="3" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B547" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C547" s="3" t="s">
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="548" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A548" s="3" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B548" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C548" s="3" t="s">
+        <v>1169</v>
+      </c>
+    </row>
+    <row r="549" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A549" s="3" t="s">
+        <v>1170</v>
+      </c>
+      <c r="B549" s="3" t="s">
+        <v>440</v>
+      </c>
+      <c r="C549" s="3" t="s">
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="550" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A550" s="3" t="s">
+        <v>1172</v>
+      </c>
+      <c r="B550" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C550" s="3" t="s">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="551" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A551" s="3" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B551" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C551" s="3" t="s">
+        <v>1175</v>
+      </c>
+    </row>
+    <row r="552" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A552" s="3" t="s">
+        <v>1176</v>
+      </c>
+      <c r="B552" s="3" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C552" s="3" t="s">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="553" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A553" s="3" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B553" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C553" s="3" t="s">
+        <v>1180</v>
+      </c>
+    </row>
+    <row r="554" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A554" s="3" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B554" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C554" s="3" t="s">
+        <v>1182</v>
+      </c>
+    </row>
+    <row r="555" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A555" s="3" t="s">
+        <v>1183</v>
+      </c>
+      <c r="B555" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C555" s="3" t="s">
+        <v>1184</v>
+      </c>
+    </row>
+    <row r="556" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A556" s="3" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B556" s="3" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C556" s="3" t="s">
+        <v>1187</v>
+      </c>
+    </row>
+    <row r="557" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A557" s="3" t="s">
+        <v>1188</v>
+      </c>
+      <c r="B557" s="3" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C557" s="3" t="s">
+        <v>1190</v>
+      </c>
+    </row>
+    <row r="558" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A558" s="3" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B558" s="3" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C558" s="3" t="s">
+        <v>1193</v>
+      </c>
+    </row>
+    <row r="559" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A559" s="3" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B559" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="C559" s="3" t="s">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="560" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A560" s="3" t="s">
+        <v>1196</v>
+      </c>
+      <c r="B560" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C560" s="3" t="s">
+        <v>1197</v>
+      </c>
+    </row>
+    <row r="561" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A561" s="3" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B561" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C561" s="3" t="s">
+        <v>1199</v>
+      </c>
+    </row>
+    <row r="562" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A562" s="3" t="s">
+        <v>1200</v>
+      </c>
+      <c r="B562" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C562" s="3" t="s">
+        <v>1201</v>
+      </c>
+    </row>
+    <row r="563" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A563" s="3" t="s">
+        <v>1202</v>
+      </c>
+      <c r="B563" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C563" s="3" t="s">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="564" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A564" s="3" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B564" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="C564" s="3" t="s">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="565" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A565" s="3" t="s">
+        <v>1206</v>
+      </c>
+      <c r="B565" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C565" s="3" t="s">
+        <v>1207</v>
+      </c>
+    </row>
+    <row r="566" spans="1:3" ht="270" x14ac:dyDescent="0.25">
+      <c r="A566" s="3" t="s">
+        <v>1208</v>
+      </c>
+      <c r="B566" s="3" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C566" s="3" t="s">
+        <v>1210</v>
+      </c>
+    </row>
+    <row r="567" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A567" s="3" t="s">
+        <v>1211</v>
+      </c>
+      <c r="B567" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="C567" s="3" t="s">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="568" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A568" s="3" t="s">
+        <v>1213</v>
+      </c>
+      <c r="B568" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C568" s="3" t="s">
+        <v>1214</v>
+      </c>
+    </row>
+    <row r="569" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A569" s="3" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B569" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="C569" s="3" t="s">
+        <v>1216</v>
+      </c>
+    </row>
+    <row r="570" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A570" s="3" t="s">
+        <v>1217</v>
+      </c>
+      <c r="B570" s="3"/>
+      <c r="C570" s="3" t="s">
+        <v>1218</v>
+      </c>
+    </row>
+    <row r="571" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A571" s="3" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B571" s="3"/>
+      <c r="C571" s="3" t="s">
+        <v>1220</v>
+      </c>
+    </row>
+    <row r="572" spans="1:3" ht="210" x14ac:dyDescent="0.25">
+      <c r="A572" s="3" t="s">
+        <v>1221</v>
+      </c>
+      <c r="B572" s="3" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C572" s="3" t="s">
+        <v>1222</v>
+      </c>
+    </row>
+    <row r="573" spans="1:3" ht="300" x14ac:dyDescent="0.25">
+      <c r="A573" s="3" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B573" s="3" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C573" s="3" t="s">
+        <v>1225</v>
+      </c>
+    </row>
+    <row r="574" spans="1:3" ht="165" x14ac:dyDescent="0.25">
+      <c r="A574" s="3" t="s">
+        <v>1226</v>
+      </c>
+      <c r="B574" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="C574" s="3" t="s">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="575" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A575" s="3" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B575" s="3" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C575" s="3" t="s">
+        <v>1230</v>
+      </c>
+    </row>
+    <row r="576" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A576" s="3" t="s">
+        <v>1231</v>
+      </c>
+      <c r="B576" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C576" s="3" t="s">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="577" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A577" s="3" t="s">
+        <v>1233</v>
+      </c>
+      <c r="B577" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C577" s="3" t="s">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="578" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A578" s="3" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B578" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C578" s="3" t="s">
+        <v>1236</v>
+      </c>
+    </row>
+    <row r="579" spans="1:3" ht="270" x14ac:dyDescent="0.25">
+      <c r="A579" s="3" t="s">
+        <v>1237</v>
+      </c>
+      <c r="B579" s="3" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C579" s="3" t="s">
+        <v>1239</v>
+      </c>
+    </row>
+    <row r="580" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A580" s="3" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B580" s="3"/>
+      <c r="C580" s="3" t="s">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="581" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A581" s="3" t="s">
+        <v>1242</v>
+      </c>
+      <c r="B581" s="3" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C581" s="3" t="s">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="582" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A582" s="3" t="s">
+        <v>1245</v>
+      </c>
+      <c r="B582" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="C54" s="2" t="s">
-[...37 lines deleted...]
-      <c r="A58" s="2" t="s">
+      <c r="C582" s="3" t="s">
+        <v>1246</v>
+      </c>
+    </row>
+    <row r="583" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A583" s="3" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B583" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="C583" s="3" t="s">
+        <v>1248</v>
+      </c>
+    </row>
+    <row r="584" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A584" s="3" t="s">
+        <v>1249</v>
+      </c>
+      <c r="B584" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C584" s="3" t="s">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="585" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A585" s="3" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B585" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C585" s="3" t="s">
+        <v>1252</v>
+      </c>
+    </row>
+    <row r="586" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A586" s="3" t="s">
+        <v>1253</v>
+      </c>
+      <c r="B586" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C586" s="3" t="s">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="587" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A587" s="3" t="s">
+        <v>1255</v>
+      </c>
+      <c r="B587" s="3"/>
+      <c r="C587" s="3" t="s">
+        <v>1256</v>
+      </c>
+    </row>
+    <row r="588" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A588" s="3" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B588" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C588" s="3" t="s">
+        <v>1258</v>
+      </c>
+    </row>
+    <row r="589" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A589" s="3" t="s">
+        <v>1259</v>
+      </c>
+      <c r="B589" s="3"/>
+      <c r="C589" s="3" t="s">
+        <v>1260</v>
+      </c>
+    </row>
+    <row r="590" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A590" s="3" t="s">
+        <v>1261</v>
+      </c>
+      <c r="B590" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C590" s="3" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="591" spans="1:3" ht="90" x14ac:dyDescent="0.25">
+      <c r="A591" s="3" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B591" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="C591" s="3" t="s">
+        <v>1264</v>
+      </c>
+    </row>
+    <row r="592" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A592" s="3" t="s">
+        <v>1265</v>
+      </c>
+      <c r="B592" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C592" s="3" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="593" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A593" s="3" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B593" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C593" s="3" t="s">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="594" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A594" s="3" t="s">
+        <v>1269</v>
+      </c>
+      <c r="B594" s="3"/>
+      <c r="C594" s="3" t="s">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="595" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A595" s="3" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B595" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C595" s="3" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="596" spans="1:3" ht="135" x14ac:dyDescent="0.25">
+      <c r="A596" s="3" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B596" s="3" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C596" s="3" t="s">
+        <v>1275</v>
+      </c>
+    </row>
+    <row r="597" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A597" s="3" t="s">
+        <v>1276</v>
+      </c>
+      <c r="B597" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C597" s="3" t="s">
+        <v>1277</v>
+      </c>
+    </row>
+    <row r="598" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A598" s="3" t="s">
+        <v>1278</v>
+      </c>
+      <c r="B598" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C598" s="3" t="s">
+        <v>1279</v>
+      </c>
+    </row>
+    <row r="599" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A599" s="3" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B599" s="3"/>
+      <c r="C599" s="3" t="s">
+        <v>1281</v>
+      </c>
+    </row>
+    <row r="600" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A600" s="3" t="s">
+        <v>1282</v>
+      </c>
+      <c r="B600" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="C600" s="3" t="s">
+        <v>1283</v>
+      </c>
+    </row>
+    <row r="601" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A601" s="3" t="s">
+        <v>1284</v>
+      </c>
+      <c r="B601" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C601" s="3" t="s">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="602" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A602" s="3" t="s">
+        <v>1286</v>
+      </c>
+      <c r="B602" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C602" s="3" t="s">
+        <v>1287</v>
+      </c>
+    </row>
+    <row r="603" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A603" s="3" t="s">
+        <v>1288</v>
+      </c>
+      <c r="B603" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C603" s="3" t="s">
+        <v>1289</v>
+      </c>
+    </row>
+    <row r="604" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A604" s="3" t="s">
+        <v>1290</v>
+      </c>
+      <c r="B604" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C604" s="3" t="s">
+        <v>1291</v>
+      </c>
+    </row>
+    <row r="605" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A605" s="3" t="s">
+        <v>1292</v>
+      </c>
+      <c r="B605" s="3"/>
+      <c r="C605" s="3" t="s">
+        <v>1293</v>
+      </c>
+    </row>
+    <row r="606" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A606" s="3" t="s">
+        <v>1294</v>
+      </c>
+      <c r="B606" s="3"/>
+      <c r="C606" s="3" t="s">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="607" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A607" s="3" t="s">
+        <v>1296</v>
+      </c>
+      <c r="B607" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="C607" s="3" t="s">
+        <v>1297</v>
+      </c>
+    </row>
+    <row r="608" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A608" s="3" t="s">
+        <v>1298</v>
+      </c>
+      <c r="B608" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C608" s="3" t="s">
+        <v>1299</v>
+      </c>
+    </row>
+    <row r="609" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A609" s="3" t="s">
+        <v>1300</v>
+      </c>
+      <c r="B609" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="C609" s="3" t="s">
+        <v>1301</v>
+      </c>
+    </row>
+    <row r="610" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A610" s="3" t="s">
+        <v>1302</v>
+      </c>
+      <c r="B610" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C610" s="3" t="s">
+        <v>1303</v>
+      </c>
+    </row>
+    <row r="611" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A611" s="3" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B611" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C611" s="3" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="612" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A612" s="3" t="s">
+        <v>1306</v>
+      </c>
+      <c r="B612" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="C612" s="3" t="s">
+        <v>1307</v>
+      </c>
+    </row>
+    <row r="613" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A613" s="3" t="s">
+        <v>1308</v>
+      </c>
+      <c r="B613" s="3" t="s">
+        <v>1309</v>
+      </c>
+      <c r="C613" s="3" t="s">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="614" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A614" s="3" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B614" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C614" s="3" t="s">
+        <v>1312</v>
+      </c>
+    </row>
+    <row r="615" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A615" s="3" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B615" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C615" s="3" t="s">
+        <v>1314</v>
+      </c>
+    </row>
+    <row r="616" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A616" s="3" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B616" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C616" s="3" t="s">
+        <v>1316</v>
+      </c>
+    </row>
+    <row r="617" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A617" s="3" t="s">
+        <v>1317</v>
+      </c>
+      <c r="B617" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C617" s="3" t="s">
+        <v>1318</v>
+      </c>
+    </row>
+    <row r="618" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A618" s="3" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B618" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C618" s="3" t="s">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="619" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A619" s="3" t="s">
+        <v>1321</v>
+      </c>
+      <c r="B619" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="C619" s="3" t="s">
+        <v>1322</v>
+      </c>
+    </row>
+    <row r="620" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A620" s="3" t="s">
+        <v>1323</v>
+      </c>
+      <c r="B620" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C620" s="3" t="s">
+        <v>1324</v>
+      </c>
+    </row>
+    <row r="621" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A621" s="3" t="s">
+        <v>1325</v>
+      </c>
+      <c r="B621" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C621" s="3" t="s">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="622" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A622" s="3" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B622" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C622" s="3" t="s">
+        <v>1328</v>
+      </c>
+    </row>
+    <row r="623" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A623" s="3" t="s">
+        <v>1329</v>
+      </c>
+      <c r="B623" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C623" s="3" t="s">
+        <v>1330</v>
+      </c>
+    </row>
+    <row r="624" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A624" s="3" t="s">
+        <v>1331</v>
+      </c>
+      <c r="B624" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C624" s="3" t="s">
+        <v>1332</v>
+      </c>
+    </row>
+    <row r="625" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A625" s="3" t="s">
+        <v>1333</v>
+      </c>
+      <c r="B625" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C625" s="3" t="s">
+        <v>1334</v>
+      </c>
+    </row>
+    <row r="626" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A626" s="3" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B626" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C626" s="3" t="s">
+        <v>1336</v>
+      </c>
+    </row>
+    <row r="627" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A627" s="3" t="s">
+        <v>1337</v>
+      </c>
+      <c r="B627" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C627" s="3" t="s">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="628" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A628" s="3" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B628" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C628" s="3" t="s">
+        <v>1340</v>
+      </c>
+    </row>
+    <row r="629" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A629" s="3" t="s">
+        <v>1341</v>
+      </c>
+      <c r="B629" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C629" s="3" t="s">
+        <v>1342</v>
+      </c>
+    </row>
+    <row r="630" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A630" s="3" t="s">
+        <v>1343</v>
+      </c>
+      <c r="B630" s="3" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C630" s="3" t="s">
+        <v>1345</v>
+      </c>
+    </row>
+    <row r="631" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A631" s="3" t="s">
+        <v>1346</v>
+      </c>
+      <c r="B631" s="3" t="s">
+        <v>1347</v>
+      </c>
+      <c r="C631" s="3" t="s">
+        <v>1348</v>
+      </c>
+    </row>
+    <row r="632" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A632" s="3" t="s">
+        <v>1349</v>
+      </c>
+      <c r="B632" s="3" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C632" s="3" t="s">
+        <v>1351</v>
+      </c>
+    </row>
+    <row r="633" spans="1:3" ht="120" x14ac:dyDescent="0.25">
+      <c r="A633" s="3" t="s">
+        <v>1352</v>
+      </c>
+      <c r="B633" s="3" t="s">
+        <v>1353</v>
+      </c>
+      <c r="C633" s="3" t="s">
+        <v>1354</v>
+      </c>
+    </row>
+    <row r="634" spans="1:3" ht="180" x14ac:dyDescent="0.25">
+      <c r="A634" s="3" t="s">
+        <v>1355</v>
+      </c>
+      <c r="B634" s="3" t="s">
+        <v>575</v>
+      </c>
+      <c r="C634" s="3" t="s">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="635" spans="1:3" ht="90" x14ac:dyDescent="0.25">
+      <c r="A635" s="3" t="s">
+        <v>1357</v>
+      </c>
+      <c r="B635" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="C635" s="3" t="s">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="636" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A636" s="3" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B636" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C636" s="3" t="s">
+        <v>1360</v>
+      </c>
+    </row>
+    <row r="637" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A637" s="3" t="s">
+        <v>1361</v>
+      </c>
+      <c r="B637" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C637" s="3" t="s">
+        <v>1362</v>
+      </c>
+    </row>
+    <row r="638" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A638" s="3" t="s">
+        <v>1363</v>
+      </c>
+      <c r="B638" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C638" s="3" t="s">
+        <v>1364</v>
+      </c>
+    </row>
+    <row r="639" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A639" s="3" t="s">
+        <v>1365</v>
+      </c>
+      <c r="B639" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C639" s="3" t="s">
+        <v>1366</v>
+      </c>
+    </row>
+    <row r="640" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A640" s="3" t="s">
+        <v>1367</v>
+      </c>
+      <c r="B640" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C640" s="3" t="s">
+        <v>1368</v>
+      </c>
+    </row>
+    <row r="641" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A641" s="3" t="s">
+        <v>1369</v>
+      </c>
+      <c r="B641" s="3"/>
+      <c r="C641" s="3" t="s">
+        <v>1370</v>
+      </c>
+    </row>
+    <row r="642" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A642" s="3" t="s">
+        <v>1371</v>
+      </c>
+      <c r="B642" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C642" s="3" t="s">
+        <v>1372</v>
+      </c>
+    </row>
+    <row r="643" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A643" s="3" t="s">
+        <v>1373</v>
+      </c>
+      <c r="B643" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C643" s="3" t="s">
+        <v>1374</v>
+      </c>
+    </row>
+    <row r="644" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A644" s="3" t="s">
+        <v>1375</v>
+      </c>
+      <c r="B644" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C644" s="3" t="s">
+        <v>1376</v>
+      </c>
+    </row>
+    <row r="645" spans="1:3" ht="165" x14ac:dyDescent="0.25">
+      <c r="A645" s="3" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B645" s="3" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C645" s="3" t="s">
+        <v>1379</v>
+      </c>
+    </row>
+    <row r="646" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A646" s="3" t="s">
+        <v>1380</v>
+      </c>
+      <c r="B646" s="3"/>
+      <c r="C646" s="3" t="s">
+        <v>1381</v>
+      </c>
+    </row>
+    <row r="647" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A647" s="3" t="s">
+        <v>1382</v>
+      </c>
+      <c r="B647" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C647" s="3" t="s">
+        <v>1383</v>
+      </c>
+    </row>
+    <row r="648" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A648" s="3" t="s">
+        <v>1384</v>
+      </c>
+      <c r="B648" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C648" s="3" t="s">
+        <v>1385</v>
+      </c>
+    </row>
+    <row r="649" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A649" s="3" t="s">
+        <v>1386</v>
+      </c>
+      <c r="B649" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C649" s="3" t="s">
+        <v>1387</v>
+      </c>
+    </row>
+    <row r="650" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A650" s="3" t="s">
+        <v>1388</v>
+      </c>
+      <c r="B650" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="C650" s="3" t="s">
+        <v>1389</v>
+      </c>
+    </row>
+    <row r="651" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A651" s="3" t="s">
+        <v>1390</v>
+      </c>
+      <c r="B651" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="C651" s="3" t="s">
+        <v>1391</v>
+      </c>
+    </row>
+    <row r="652" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A652" s="3" t="s">
+        <v>1392</v>
+      </c>
+      <c r="B652" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C652" s="3" t="s">
+        <v>1393</v>
+      </c>
+    </row>
+    <row r="653" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A653" s="3" t="s">
+        <v>1394</v>
+      </c>
+      <c r="B653" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C653" s="3" t="s">
+        <v>1395</v>
+      </c>
+    </row>
+    <row r="654" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A654" s="3" t="s">
+        <v>1396</v>
+      </c>
+      <c r="B654" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C654" s="3" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="655" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A655" s="3" t="s">
+        <v>1398</v>
+      </c>
+      <c r="B655" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C655" s="3" t="s">
+        <v>1399</v>
+      </c>
+    </row>
+    <row r="656" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A656" s="3" t="s">
+        <v>1400</v>
+      </c>
+      <c r="B656" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C656" s="3" t="s">
+        <v>1401</v>
+      </c>
+    </row>
+    <row r="657" spans="1:3" ht="90" x14ac:dyDescent="0.25">
+      <c r="A657" s="3" t="s">
+        <v>1402</v>
+      </c>
+      <c r="B657" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="C657" s="3" t="s">
+        <v>1403</v>
+      </c>
+    </row>
+    <row r="658" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A658" s="3" t="s">
+        <v>1404</v>
+      </c>
+      <c r="B658" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="C658" s="3" t="s">
+        <v>1405</v>
+      </c>
+    </row>
+    <row r="659" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A659" s="3" t="s">
+        <v>1406</v>
+      </c>
+      <c r="B659" s="3"/>
+      <c r="C659" s="3" t="s">
+        <v>1407</v>
+      </c>
+    </row>
+    <row r="660" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A660" s="3" t="s">
+        <v>1408</v>
+      </c>
+      <c r="B660" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C660" s="3" t="s">
+        <v>1409</v>
+      </c>
+    </row>
+    <row r="661" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A661" s="3" t="s">
+        <v>1410</v>
+      </c>
+      <c r="B661" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C661" s="3" t="s">
+        <v>1411</v>
+      </c>
+    </row>
+    <row r="662" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A662" s="3" t="s">
+        <v>1412</v>
+      </c>
+      <c r="B662" s="3"/>
+      <c r="C662" s="3" t="s">
+        <v>1413</v>
+      </c>
+    </row>
+    <row r="663" spans="1:3" ht="165" x14ac:dyDescent="0.25">
+      <c r="A663" s="3" t="s">
+        <v>1414</v>
+      </c>
+      <c r="B663" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="C663" s="3" t="s">
+        <v>1415</v>
+      </c>
+    </row>
+    <row r="664" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A664" s="3" t="s">
+        <v>1416</v>
+      </c>
+      <c r="B664" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C664" s="3" t="s">
+        <v>1417</v>
+      </c>
+    </row>
+    <row r="665" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A665" s="3" t="s">
+        <v>1418</v>
+      </c>
+      <c r="B665" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C665" s="3" t="s">
+        <v>1419</v>
+      </c>
+    </row>
+    <row r="666" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A666" s="3" t="s">
+        <v>1420</v>
+      </c>
+      <c r="B666" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C666" s="3" t="s">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="667" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A667" s="3" t="s">
+        <v>1422</v>
+      </c>
+      <c r="B667" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C667" s="3" t="s">
+        <v>1423</v>
+      </c>
+    </row>
+    <row r="668" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A668" s="3" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B668" s="3"/>
+      <c r="C668" s="3" t="s">
+        <v>1425</v>
+      </c>
+    </row>
+    <row r="669" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A669" s="3" t="s">
+        <v>1426</v>
+      </c>
+      <c r="B669" s="3"/>
+      <c r="C669" s="3" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="670" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A670" s="3" t="s">
+        <v>1428</v>
+      </c>
+      <c r="B670" s="3" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C670" s="3" t="s">
+        <v>1430</v>
+      </c>
+    </row>
+    <row r="671" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A671" s="3" t="s">
+        <v>1431</v>
+      </c>
+      <c r="B671" s="3"/>
+      <c r="C671" s="3" t="s">
+        <v>1432</v>
+      </c>
+    </row>
+    <row r="672" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A672" s="3" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B672" s="3"/>
+      <c r="C672" s="3" t="s">
+        <v>1434</v>
+      </c>
+    </row>
+    <row r="673" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A673" s="3" t="s">
+        <v>1435</v>
+      </c>
+      <c r="B673" s="3"/>
+      <c r="C673" s="3" t="s">
+        <v>1436</v>
+      </c>
+    </row>
+    <row r="674" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A674" s="3" t="s">
+        <v>1437</v>
+      </c>
+      <c r="B674" s="3"/>
+      <c r="C674" s="3" t="s">
+        <v>1438</v>
+      </c>
+    </row>
+    <row r="675" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A675" s="3" t="s">
+        <v>1439</v>
+      </c>
+      <c r="B675" s="3"/>
+      <c r="C675" s="3" t="s">
+        <v>1440</v>
+      </c>
+    </row>
+    <row r="676" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A676" s="3" t="s">
+        <v>1441</v>
+      </c>
+      <c r="B676" s="3"/>
+      <c r="C676" s="3" t="s">
+        <v>1442</v>
+      </c>
+    </row>
+    <row r="677" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A677" s="3" t="s">
+        <v>1443</v>
+      </c>
+      <c r="B677" s="3"/>
+      <c r="C677" s="3" t="s">
+        <v>1444</v>
+      </c>
+    </row>
+    <row r="678" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A678" s="3" t="s">
+        <v>1445</v>
+      </c>
+      <c r="B678" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C678" s="3" t="s">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="679" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A679" s="3" t="s">
+        <v>1447</v>
+      </c>
+      <c r="B679" s="3"/>
+      <c r="C679" s="3" t="s">
+        <v>1448</v>
+      </c>
+    </row>
+    <row r="680" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A680" s="3" t="s">
+        <v>1449</v>
+      </c>
+      <c r="B680" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C680" s="3" t="s">
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="681" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A681" s="3" t="s">
+        <v>1451</v>
+      </c>
+      <c r="B681" s="3"/>
+      <c r="C681" s="3" t="s">
+        <v>1452</v>
+      </c>
+    </row>
+    <row r="682" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A682" s="3" t="s">
+        <v>1453</v>
+      </c>
+      <c r="B682" s="3"/>
+      <c r="C682" s="3" t="s">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="683" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A683" s="3" t="s">
+        <v>1455</v>
+      </c>
+      <c r="B683" s="3"/>
+      <c r="C683" s="3" t="s">
+        <v>1456</v>
+      </c>
+    </row>
+    <row r="684" spans="1:3" ht="180" x14ac:dyDescent="0.25">
+      <c r="A684" s="3" t="s">
+        <v>1457</v>
+      </c>
+      <c r="B684" s="3" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C684" s="3" t="s">
+        <v>1459</v>
+      </c>
+    </row>
+    <row r="685" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A685" s="3" t="s">
+        <v>1460</v>
+      </c>
+      <c r="B685" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C685" s="3" t="s">
+        <v>1461</v>
+      </c>
+    </row>
+    <row r="686" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A686" s="3" t="s">
+        <v>1462</v>
+      </c>
+      <c r="B686" s="3"/>
+      <c r="C686" s="3" t="s">
+        <v>1463</v>
+      </c>
+    </row>
+    <row r="687" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A687" s="3" t="s">
+        <v>1464</v>
+      </c>
+      <c r="B687" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="C687" s="3" t="s">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="688" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A688" s="3" t="s">
+        <v>1466</v>
+      </c>
+      <c r="B688" s="3"/>
+      <c r="C688" s="3" t="s">
+        <v>1467</v>
+      </c>
+    </row>
+    <row r="689" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A689" s="3" t="s">
+        <v>1468</v>
+      </c>
+      <c r="B689" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C689" s="3" t="s">
+        <v>1469</v>
+      </c>
+    </row>
+    <row r="690" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A690" s="3" t="s">
+        <v>1470</v>
+      </c>
+      <c r="B690" s="3"/>
+      <c r="C690" s="3" t="s">
+        <v>1471</v>
+      </c>
+    </row>
+    <row r="691" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A691" s="3" t="s">
+        <v>1472</v>
+      </c>
+      <c r="B691" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C691" s="3" t="s">
+        <v>1473</v>
+      </c>
+    </row>
+    <row r="692" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A692" s="3" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B692" s="3"/>
+      <c r="C692" s="3" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="693" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A693" s="3" t="s">
+        <v>1476</v>
+      </c>
+      <c r="B693" s="3"/>
+      <c r="C693" s="3" t="s">
+        <v>1477</v>
+      </c>
+    </row>
+    <row r="694" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A694" s="3" t="s">
+        <v>1478</v>
+      </c>
+      <c r="B694" s="3"/>
+      <c r="C694" s="3" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="695" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A695" s="3" t="s">
+        <v>1480</v>
+      </c>
+      <c r="B695" s="3"/>
+      <c r="C695" s="3" t="s">
+        <v>1481</v>
+      </c>
+    </row>
+    <row r="696" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A696" s="3" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B696" s="3"/>
+      <c r="C696" s="3" t="s">
+        <v>1483</v>
+      </c>
+    </row>
+    <row r="697" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A697" s="3" t="s">
+        <v>1484</v>
+      </c>
+      <c r="B697" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C697" s="3" t="s">
+        <v>1485</v>
+      </c>
+    </row>
+    <row r="698" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A698" s="3" t="s">
+        <v>1486</v>
+      </c>
+      <c r="B698" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C698" s="3" t="s">
+        <v>1487</v>
+      </c>
+    </row>
+    <row r="699" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A699" s="3" t="s">
+        <v>1488</v>
+      </c>
+      <c r="B699" s="3"/>
+      <c r="C699" s="3" t="s">
+        <v>1489</v>
+      </c>
+    </row>
+    <row r="700" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A700" s="3" t="s">
+        <v>1490</v>
+      </c>
+      <c r="B700" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C700" s="3" t="s">
+        <v>1491</v>
+      </c>
+    </row>
+    <row r="701" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A701" s="3" t="s">
+        <v>1492</v>
+      </c>
+      <c r="B701" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C701" s="3" t="s">
+        <v>1493</v>
+      </c>
+    </row>
+    <row r="702" spans="1:3" ht="195" x14ac:dyDescent="0.25">
+      <c r="A702" s="3" t="s">
+        <v>1494</v>
+      </c>
+      <c r="B702" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C702" s="3" t="s">
+        <v>1495</v>
+      </c>
+    </row>
+    <row r="703" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A703" s="3" t="s">
+        <v>1496</v>
+      </c>
+      <c r="B703" s="3"/>
+      <c r="C703" s="3" t="s">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="704" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A704" s="3" t="s">
+        <v>1498</v>
+      </c>
+      <c r="B704" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C704" s="3" t="s">
+        <v>1499</v>
+      </c>
+    </row>
+    <row r="705" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A705" s="3" t="s">
+        <v>1500</v>
+      </c>
+      <c r="B705" s="3"/>
+      <c r="C705" s="3" t="s">
+        <v>1501</v>
+      </c>
+    </row>
+    <row r="706" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A706" s="3" t="s">
+        <v>1502</v>
+      </c>
+      <c r="B706" s="3"/>
+      <c r="C706" s="3" t="s">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="707" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A707" s="3" t="s">
+        <v>1504</v>
+      </c>
+      <c r="B707" s="3" t="s">
         <v>140</v>
       </c>
-      <c r="B58" s="2"/>
-[...9 lines deleted...]
-      <c r="C59" s="2" t="s">
+      <c r="C707" s="3" t="s">
+        <v>1505</v>
+      </c>
+    </row>
+    <row r="708" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A708" s="3" t="s">
+        <v>1506</v>
+      </c>
+      <c r="B708" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C708" s="3" t="s">
+        <v>1507</v>
+      </c>
+    </row>
+    <row r="709" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A709" s="3" t="s">
+        <v>1508</v>
+      </c>
+      <c r="B709" s="3"/>
+      <c r="C709" s="3" t="s">
+        <v>1509</v>
+      </c>
+    </row>
+    <row r="710" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A710" s="3" t="s">
+        <v>1510</v>
+      </c>
+      <c r="B710" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="C710" s="3" t="s">
+        <v>1511</v>
+      </c>
+    </row>
+    <row r="711" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A711" s="3" t="s">
+        <v>1512</v>
+      </c>
+      <c r="B711" s="3"/>
+      <c r="C711" s="3" t="s">
+        <v>1513</v>
+      </c>
+    </row>
+    <row r="712" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A712" s="3" t="s">
+        <v>1514</v>
+      </c>
+      <c r="B712" s="3"/>
+      <c r="C712" s="3" t="s">
+        <v>1515</v>
+      </c>
+    </row>
+    <row r="713" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A713" s="3" t="s">
+        <v>1516</v>
+      </c>
+      <c r="B713" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C713" s="3" t="s">
+        <v>1517</v>
+      </c>
+    </row>
+    <row r="714" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A714" s="3" t="s">
+        <v>1518</v>
+      </c>
+      <c r="B714" s="3"/>
+      <c r="C714" s="3" t="s">
+        <v>1519</v>
+      </c>
+    </row>
+    <row r="715" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A715" s="3" t="s">
+        <v>1520</v>
+      </c>
+      <c r="B715" s="3"/>
+      <c r="C715" s="3" t="s">
+        <v>1521</v>
+      </c>
+    </row>
+    <row r="716" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A716" s="3" t="s">
+        <v>1522</v>
+      </c>
+      <c r="B716" s="3"/>
+      <c r="C716" s="3" t="s">
+        <v>1523</v>
+      </c>
+    </row>
+    <row r="717" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A717" s="3" t="s">
+        <v>1524</v>
+      </c>
+      <c r="B717" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="C717" s="3" t="s">
+        <v>1525</v>
+      </c>
+    </row>
+    <row r="718" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A718" s="3" t="s">
+        <v>1526</v>
+      </c>
+      <c r="B718" s="3"/>
+      <c r="C718" s="3" t="s">
+        <v>1527</v>
+      </c>
+    </row>
+    <row r="719" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A719" s="3" t="s">
+        <v>1528</v>
+      </c>
+      <c r="B719" s="3" t="s">
+        <v>440</v>
+      </c>
+      <c r="C719" s="3" t="s">
+        <v>1529</v>
+      </c>
+    </row>
+    <row r="720" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A720" s="3" t="s">
+        <v>1530</v>
+      </c>
+      <c r="B720" s="3"/>
+      <c r="C720" s="3" t="s">
+        <v>1531</v>
+      </c>
+    </row>
+    <row r="721" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A721" s="3" t="s">
+        <v>1532</v>
+      </c>
+      <c r="B721" s="3"/>
+      <c r="C721" s="3" t="s">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="722" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A722" s="3" t="s">
+        <v>1534</v>
+      </c>
+      <c r="B722" s="3"/>
+      <c r="C722" s="3" t="s">
+        <v>1535</v>
+      </c>
+    </row>
+    <row r="723" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A723" s="3" t="s">
+        <v>1536</v>
+      </c>
+      <c r="B723" s="3"/>
+      <c r="C723" s="3" t="s">
+        <v>1537</v>
+      </c>
+    </row>
+    <row r="724" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A724" s="3" t="s">
+        <v>1538</v>
+      </c>
+      <c r="B724" s="3"/>
+      <c r="C724" s="3" t="s">
+        <v>1539</v>
+      </c>
+    </row>
+    <row r="725" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A725" s="3" t="s">
+        <v>1540</v>
+      </c>
+      <c r="B725" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C725" s="3" t="s">
+        <v>1541</v>
+      </c>
+    </row>
+    <row r="726" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A726" s="3" t="s">
+        <v>1542</v>
+      </c>
+      <c r="B726" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C726" s="3" t="s">
+        <v>1543</v>
+      </c>
+    </row>
+    <row r="727" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A727" s="3" t="s">
+        <v>1544</v>
+      </c>
+      <c r="B727" s="3"/>
+      <c r="C727" s="3" t="s">
+        <v>1545</v>
+      </c>
+    </row>
+    <row r="728" spans="1:3" ht="165" x14ac:dyDescent="0.25">
+      <c r="A728" s="3" t="s">
+        <v>1546</v>
+      </c>
+      <c r="B728" s="3" t="s">
+        <v>505</v>
+      </c>
+      <c r="C728" s="3" t="s">
+        <v>1547</v>
+      </c>
+    </row>
+    <row r="729" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A729" s="3" t="s">
+        <v>1548</v>
+      </c>
+      <c r="B729" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C729" s="3" t="s">
+        <v>1549</v>
+      </c>
+    </row>
+    <row r="730" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A730" s="3" t="s">
+        <v>1550</v>
+      </c>
+      <c r="B730" s="3"/>
+      <c r="C730" s="3" t="s">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="731" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A731" s="3" t="s">
+        <v>1552</v>
+      </c>
+      <c r="B731" s="3"/>
+      <c r="C731" s="3" t="s">
+        <v>1553</v>
+      </c>
+    </row>
+    <row r="732" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A732" s="3" t="s">
+        <v>1554</v>
+      </c>
+      <c r="B732" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C732" s="3" t="s">
+        <v>1555</v>
+      </c>
+    </row>
+    <row r="733" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A733" s="3" t="s">
+        <v>1556</v>
+      </c>
+      <c r="B733" s="3"/>
+      <c r="C733" s="3" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="734" spans="1:3" ht="180" x14ac:dyDescent="0.25">
+      <c r="A734" s="3" t="s">
+        <v>1558</v>
+      </c>
+      <c r="B734" s="3" t="s">
+        <v>1559</v>
+      </c>
+      <c r="C734" s="3" t="s">
+        <v>1560</v>
+      </c>
+    </row>
+    <row r="735" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A735" s="3" t="s">
+        <v>1561</v>
+      </c>
+      <c r="B735" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C735" s="3" t="s">
+        <v>1562</v>
+      </c>
+    </row>
+    <row r="736" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A736" s="3" t="s">
+        <v>1563</v>
+      </c>
+      <c r="B736" s="3"/>
+      <c r="C736" s="3" t="s">
+        <v>1564</v>
+      </c>
+    </row>
+    <row r="737" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A737" s="3" t="s">
+        <v>1565</v>
+      </c>
+      <c r="B737" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C737" s="3" t="s">
+        <v>1566</v>
+      </c>
+    </row>
+    <row r="738" spans="1:3" ht="90" x14ac:dyDescent="0.25">
+      <c r="A738" s="3" t="s">
+        <v>1567</v>
+      </c>
+      <c r="B738" s="3" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C738" s="3" t="s">
+        <v>1568</v>
+      </c>
+    </row>
+    <row r="739" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A739" s="3" t="s">
+        <v>1569</v>
+      </c>
+      <c r="B739" s="3"/>
+      <c r="C739" s="3" t="s">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="740" spans="1:3" ht="90" x14ac:dyDescent="0.25">
+      <c r="A740" s="3" t="s">
+        <v>1571</v>
+      </c>
+      <c r="B740" s="3" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C740" s="3" t="s">
+        <v>1572</v>
+      </c>
+    </row>
+    <row r="741" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A741" s="3" t="s">
+        <v>1573</v>
+      </c>
+      <c r="B741" s="3" t="s">
+        <v>1574</v>
+      </c>
+      <c r="C741" s="3" t="s">
+        <v>1575</v>
+      </c>
+    </row>
+    <row r="742" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A742" s="3" t="s">
+        <v>1576</v>
+      </c>
+      <c r="B742" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C742" s="3" t="s">
+        <v>1577</v>
+      </c>
+    </row>
+    <row r="743" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A743" s="3" t="s">
+        <v>1578</v>
+      </c>
+      <c r="B743" s="3"/>
+      <c r="C743" s="3" t="s">
+        <v>1579</v>
+      </c>
+    </row>
+    <row r="744" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A744" s="3" t="s">
+        <v>1580</v>
+      </c>
+      <c r="B744" s="3"/>
+      <c r="C744" s="3" t="s">
+        <v>1581</v>
+      </c>
+    </row>
+    <row r="745" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A745" s="3" t="s">
+        <v>1582</v>
+      </c>
+      <c r="B745" s="3"/>
+      <c r="C745" s="3" t="s">
+        <v>1583</v>
+      </c>
+    </row>
+    <row r="746" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A746" s="3" t="s">
+        <v>1584</v>
+      </c>
+      <c r="B746" s="3"/>
+      <c r="C746" s="3" t="s">
+        <v>1585</v>
+      </c>
+    </row>
+    <row r="747" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A747" s="3" t="s">
+        <v>1586</v>
+      </c>
+      <c r="B747" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C747" s="3" t="s">
+        <v>1587</v>
+      </c>
+    </row>
+    <row r="748" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A748" s="3" t="s">
+        <v>1588</v>
+      </c>
+      <c r="B748" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C748" s="3" t="s">
+        <v>1589</v>
+      </c>
+    </row>
+    <row r="749" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A749" s="3" t="s">
+        <v>1590</v>
+      </c>
+      <c r="B749" s="3"/>
+      <c r="C749" s="3" t="s">
+        <v>1591</v>
+      </c>
+    </row>
+    <row r="750" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A750" s="3" t="s">
+        <v>1592</v>
+      </c>
+      <c r="B750" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C750" s="3" t="s">
+        <v>1593</v>
+      </c>
+    </row>
+    <row r="751" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A751" s="3" t="s">
+        <v>1594</v>
+      </c>
+      <c r="B751" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C751" s="3" t="s">
+        <v>1595</v>
+      </c>
+    </row>
+    <row r="752" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A752" s="3" t="s">
+        <v>1596</v>
+      </c>
+      <c r="B752" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C752" s="3" t="s">
+        <v>1597</v>
+      </c>
+    </row>
+    <row r="753" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A753" s="3" t="s">
+        <v>1598</v>
+      </c>
+      <c r="B753" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C753" s="3" t="s">
+        <v>1599</v>
+      </c>
+    </row>
+    <row r="754" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A754" s="3" t="s">
+        <v>1600</v>
+      </c>
+      <c r="B754" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C754" s="3" t="s">
+        <v>1601</v>
+      </c>
+    </row>
+    <row r="755" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A755" s="3" t="s">
+        <v>1602</v>
+      </c>
+      <c r="B755" s="3"/>
+      <c r="C755" s="3" t="s">
+        <v>1603</v>
+      </c>
+    </row>
+    <row r="756" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A756" s="3" t="s">
+        <v>1604</v>
+      </c>
+      <c r="B756" s="3"/>
+      <c r="C756" s="3" t="s">
+        <v>1605</v>
+      </c>
+    </row>
+    <row r="757" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A757" s="3" t="s">
+        <v>1606</v>
+      </c>
+      <c r="B757" s="3"/>
+      <c r="C757" s="3" t="s">
+        <v>1607</v>
+      </c>
+    </row>
+    <row r="758" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A758" s="3" t="s">
+        <v>1608</v>
+      </c>
+      <c r="B758" s="3"/>
+      <c r="C758" s="3" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="759" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A759" s="3" t="s">
+        <v>1610</v>
+      </c>
+      <c r="B759" s="3"/>
+      <c r="C759" s="3" t="s">
+        <v>1607</v>
+      </c>
+    </row>
+    <row r="760" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A760" s="3" t="s">
+        <v>1611</v>
+      </c>
+      <c r="B760" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C760" s="3" t="s">
+        <v>1612</v>
+      </c>
+    </row>
+    <row r="761" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A761" s="3" t="s">
+        <v>1613</v>
+      </c>
+      <c r="B761" s="3"/>
+      <c r="C761" s="3" t="s">
+        <v>1614</v>
+      </c>
+    </row>
+    <row r="762" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A762" s="3" t="s">
+        <v>1615</v>
+      </c>
+      <c r="B762" s="3"/>
+      <c r="C762" s="3" t="s">
+        <v>1616</v>
+      </c>
+    </row>
+    <row r="763" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A763" s="3" t="s">
+        <v>1617</v>
+      </c>
+      <c r="B763" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C763" s="3" t="s">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="764" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A764" s="3" t="s">
+        <v>1619</v>
+      </c>
+      <c r="B764" s="3"/>
+      <c r="C764" s="3" t="s">
+        <v>1620</v>
+      </c>
+    </row>
+    <row r="765" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A765" s="3" t="s">
+        <v>1621</v>
+      </c>
+      <c r="B765" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="C765" s="3" t="s">
+        <v>1622</v>
+      </c>
+    </row>
+    <row r="766" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A766" s="3" t="s">
+        <v>1623</v>
+      </c>
+      <c r="B766" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C766" s="3" t="s">
+        <v>1624</v>
+      </c>
+    </row>
+    <row r="767" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A767" s="3" t="s">
+        <v>1625</v>
+      </c>
+      <c r="B767" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C767" s="3" t="s">
+        <v>1626</v>
+      </c>
+    </row>
+    <row r="768" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A768" s="3" t="s">
+        <v>1627</v>
+      </c>
+      <c r="B768" s="3" t="s">
+        <v>1628</v>
+      </c>
+      <c r="C768" s="3" t="s">
+        <v>1629</v>
+      </c>
+    </row>
+    <row r="769" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A769" s="3" t="s">
+        <v>1630</v>
+      </c>
+      <c r="B769" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C769" s="3" t="s">
+        <v>1631</v>
+      </c>
+    </row>
+    <row r="770" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A770" s="3" t="s">
+        <v>1632</v>
+      </c>
+      <c r="B770" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C770" s="3" t="s">
+        <v>1633</v>
+      </c>
+    </row>
+    <row r="771" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A771" s="3" t="s">
+        <v>1634</v>
+      </c>
+      <c r="B771" s="3"/>
+      <c r="C771" s="3" t="s">
+        <v>1635</v>
+      </c>
+    </row>
+    <row r="772" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A772" s="3" t="s">
+        <v>1636</v>
+      </c>
+      <c r="B772" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C772" s="3" t="s">
+        <v>1637</v>
+      </c>
+    </row>
+    <row r="773" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A773" s="3" t="s">
+        <v>1638</v>
+      </c>
+      <c r="B773" s="3"/>
+      <c r="C773" s="3" t="s">
+        <v>1639</v>
+      </c>
+    </row>
+    <row r="774" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A774" s="3" t="s">
+        <v>1640</v>
+      </c>
+      <c r="B774" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C774" s="3" t="s">
+        <v>1641</v>
+      </c>
+    </row>
+    <row r="775" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A775" s="3" t="s">
+        <v>1642</v>
+      </c>
+      <c r="B775" s="3"/>
+      <c r="C775" s="3" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="776" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A776" s="3" t="s">
+        <v>1644</v>
+      </c>
+      <c r="B776" s="3" t="s">
+        <v>1645</v>
+      </c>
+      <c r="C776" s="3" t="s">
+        <v>1646</v>
+      </c>
+    </row>
+    <row r="777" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A777" s="3" t="s">
+        <v>1647</v>
+      </c>
+      <c r="B777" s="3"/>
+      <c r="C777" s="3" t="s">
+        <v>1648</v>
+      </c>
+    </row>
+    <row r="778" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A778" s="3" t="s">
+        <v>1649</v>
+      </c>
+      <c r="B778" s="3" t="s">
+        <v>1650</v>
+      </c>
+      <c r="C778" s="3" t="s">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="779" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A779" s="3" t="s">
+        <v>1652</v>
+      </c>
+      <c r="B779" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C779" s="3" t="s">
+        <v>1653</v>
+      </c>
+    </row>
+    <row r="780" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A780" s="3" t="s">
+        <v>1654</v>
+      </c>
+      <c r="B780" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C780" s="3" t="s">
+        <v>1655</v>
+      </c>
+    </row>
+    <row r="781" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A781" s="3" t="s">
+        <v>1656</v>
+      </c>
+      <c r="B781" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C781" s="3" t="s">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="782" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A782" s="3" t="s">
+        <v>1658</v>
+      </c>
+      <c r="B782" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C782" s="3" t="s">
+        <v>1659</v>
+      </c>
+    </row>
+    <row r="783" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A783" s="3" t="s">
+        <v>1660</v>
+      </c>
+      <c r="B783" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C783" s="3" t="s">
+        <v>1661</v>
+      </c>
+    </row>
+    <row r="784" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A784" s="3" t="s">
+        <v>1662</v>
+      </c>
+      <c r="B784" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C784" s="3" t="s">
+        <v>1663</v>
+      </c>
+    </row>
+    <row r="785" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A785" s="3" t="s">
+        <v>1664</v>
+      </c>
+      <c r="B785" s="3"/>
+      <c r="C785" s="3" t="s">
+        <v>1665</v>
+      </c>
+    </row>
+    <row r="786" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A786" s="3" t="s">
+        <v>1666</v>
+      </c>
+      <c r="B786" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C786" s="3" t="s">
+        <v>1667</v>
+      </c>
+    </row>
+    <row r="787" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A787" s="3" t="s">
+        <v>1668</v>
+      </c>
+      <c r="B787" s="3" t="s">
+        <v>440</v>
+      </c>
+      <c r="C787" s="3" t="s">
+        <v>1669</v>
+      </c>
+    </row>
+    <row r="788" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A788" s="3" t="s">
+        <v>1670</v>
+      </c>
+      <c r="B788" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C788" s="3" t="s">
+        <v>1671</v>
+      </c>
+    </row>
+    <row r="789" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A789" s="3" t="s">
+        <v>1672</v>
+      </c>
+      <c r="B789" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C789" s="3" t="s">
+        <v>1673</v>
+      </c>
+    </row>
+    <row r="790" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A790" s="3" t="s">
+        <v>1674</v>
+      </c>
+      <c r="B790" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="C790" s="3" t="s">
+        <v>1675</v>
+      </c>
+    </row>
+    <row r="791" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A791" s="3" t="s">
+        <v>1676</v>
+      </c>
+      <c r="B791" s="3"/>
+      <c r="C791" s="3" t="s">
+        <v>1677</v>
+      </c>
+    </row>
+    <row r="792" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A792" s="3" t="s">
+        <v>1678</v>
+      </c>
+      <c r="B792" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C792" s="3" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="793" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A793" s="3" t="s">
+        <v>1680</v>
+      </c>
+      <c r="B793" s="3"/>
+      <c r="C793" s="3" t="s">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="794" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A794" s="3" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B794" s="3"/>
+      <c r="C794" s="3" t="s">
+        <v>1683</v>
+      </c>
+    </row>
+    <row r="795" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A795" s="3" t="s">
+        <v>1684</v>
+      </c>
+      <c r="B795" s="3"/>
+      <c r="C795" s="3" t="s">
+        <v>1685</v>
+      </c>
+    </row>
+    <row r="796" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A796" s="3" t="s">
+        <v>1686</v>
+      </c>
+      <c r="B796" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C796" s="3" t="s">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="797" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A797" s="3" t="s">
+        <v>1688</v>
+      </c>
+      <c r="B797" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C797" s="3" t="s">
+        <v>1689</v>
+      </c>
+    </row>
+    <row r="798" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A798" s="3" t="s">
+        <v>1690</v>
+      </c>
+      <c r="B798" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C798" s="3" t="s">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="799" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A799" s="3" t="s">
+        <v>1692</v>
+      </c>
+      <c r="B799" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C799" s="3" t="s">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="800" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A800" s="3" t="s">
+        <v>1694</v>
+      </c>
+      <c r="B800" s="3"/>
+      <c r="C800" s="3" t="s">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="801" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A801" s="3" t="s">
+        <v>1696</v>
+      </c>
+      <c r="B801" s="3"/>
+      <c r="C801" s="3" t="s">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="802" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A802" s="3" t="s">
+        <v>1698</v>
+      </c>
+      <c r="B802" s="3"/>
+      <c r="C802" s="3" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="803" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A803" s="3" t="s">
+        <v>1700</v>
+      </c>
+      <c r="B803" s="3"/>
+      <c r="C803" s="3" t="s">
+        <v>1701</v>
+      </c>
+    </row>
+    <row r="804" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A804" s="3" t="s">
+        <v>1702</v>
+      </c>
+      <c r="B804" s="3"/>
+      <c r="C804" s="3" t="s">
+        <v>1703</v>
+      </c>
+    </row>
+    <row r="805" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A805" s="3" t="s">
+        <v>1704</v>
+      </c>
+      <c r="B805" s="3"/>
+      <c r="C805" s="3" t="s">
+        <v>1705</v>
+      </c>
+    </row>
+    <row r="806" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A806" s="3" t="s">
+        <v>1706</v>
+      </c>
+      <c r="B806" s="3"/>
+      <c r="C806" s="3" t="s">
+        <v>1707</v>
+      </c>
+    </row>
+    <row r="807" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A807" s="3" t="s">
+        <v>1708</v>
+      </c>
+      <c r="B807" s="3"/>
+      <c r="C807" s="3" t="s">
+        <v>1709</v>
+      </c>
+    </row>
+    <row r="808" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A808" s="3" t="s">
+        <v>1710</v>
+      </c>
+      <c r="B808" s="3"/>
+      <c r="C808" s="3" t="s">
+        <v>1711</v>
+      </c>
+    </row>
+    <row r="809" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A809" s="3" t="s">
+        <v>1712</v>
+      </c>
+      <c r="B809" s="3"/>
+      <c r="C809" s="3" t="s">
+        <v>1713</v>
+      </c>
+    </row>
+    <row r="810" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A810" s="3" t="s">
+        <v>1714</v>
+      </c>
+      <c r="B810" s="3"/>
+      <c r="C810" s="3" t="s">
+        <v>1715</v>
+      </c>
+    </row>
+    <row r="811" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A811" s="3" t="s">
+        <v>1716</v>
+      </c>
+      <c r="B811" s="3"/>
+      <c r="C811" s="3" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="812" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A812" s="3" t="s">
+        <v>1718</v>
+      </c>
+      <c r="B812" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="C812" s="3" t="s">
+        <v>1719</v>
+      </c>
+    </row>
+    <row r="813" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A813" s="3" t="s">
+        <v>1720</v>
+      </c>
+      <c r="B813" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="C813" s="3" t="s">
+        <v>1721</v>
+      </c>
+    </row>
+    <row r="814" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A814" s="3" t="s">
+        <v>1722</v>
+      </c>
+      <c r="B814" s="3"/>
+      <c r="C814" s="3" t="s">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="815" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A815" s="3" t="s">
+        <v>1724</v>
+      </c>
+      <c r="B815" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C815" s="3" t="s">
+        <v>1725</v>
+      </c>
+    </row>
+    <row r="816" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A816" s="3" t="s">
+        <v>1726</v>
+      </c>
+      <c r="B816" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="C816" s="3" t="s">
+        <v>1727</v>
+      </c>
+    </row>
+    <row r="817" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A817" s="3" t="s">
+        <v>1728</v>
+      </c>
+      <c r="B817" s="3"/>
+      <c r="C817" s="3" t="s">
+        <v>1729</v>
+      </c>
+    </row>
+    <row r="818" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A818" s="3" t="s">
+        <v>1730</v>
+      </c>
+      <c r="B818" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C818" s="3" t="s">
+        <v>1731</v>
+      </c>
+    </row>
+    <row r="819" spans="1:3" ht="90" x14ac:dyDescent="0.25">
+      <c r="A819" s="3" t="s">
+        <v>1732</v>
+      </c>
+      <c r="B819" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C819" s="3" t="s">
+        <v>1733</v>
+      </c>
+    </row>
+    <row r="820" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A820" s="3" t="s">
+        <v>1734</v>
+      </c>
+      <c r="B820" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C820" s="3" t="s">
+        <v>1735</v>
+      </c>
+    </row>
+    <row r="821" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A821" s="3" t="s">
+        <v>1736</v>
+      </c>
+      <c r="B821" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C821" s="3" t="s">
+        <v>1737</v>
+      </c>
+    </row>
+    <row r="822" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A822" s="3" t="s">
+        <v>1738</v>
+      </c>
+      <c r="B822" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C822" s="3" t="s">
+        <v>1739</v>
+      </c>
+    </row>
+    <row r="823" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A823" s="3" t="s">
+        <v>1740</v>
+      </c>
+      <c r="B823" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C823" s="3" t="s">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="824" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A824" s="3" t="s">
+        <v>1742</v>
+      </c>
+      <c r="B824" s="3"/>
+      <c r="C824" s="3" t="s">
+        <v>1743</v>
+      </c>
+    </row>
+    <row r="825" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A825" s="3" t="s">
+        <v>1744</v>
+      </c>
+      <c r="B825" s="3"/>
+      <c r="C825" s="3" t="s">
+        <v>1745</v>
+      </c>
+    </row>
+    <row r="826" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A826" s="3" t="s">
+        <v>1746</v>
+      </c>
+      <c r="B826" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C826" s="3" t="s">
+        <v>1747</v>
+      </c>
+    </row>
+    <row r="827" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A827" s="3" t="s">
+        <v>1748</v>
+      </c>
+      <c r="B827" s="3"/>
+      <c r="C827" s="3" t="s">
+        <v>1749</v>
+      </c>
+    </row>
+    <row r="828" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A828" s="3" t="s">
+        <v>1750</v>
+      </c>
+      <c r="B828" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C828" s="3" t="s">
+        <v>1751</v>
+      </c>
+    </row>
+    <row r="829" spans="1:3" ht="90" x14ac:dyDescent="0.25">
+      <c r="A829" s="3" t="s">
+        <v>1752</v>
+      </c>
+      <c r="B829" s="3" t="s">
         <v>143</v>
       </c>
-    </row>
-[...129 lines deleted...]
-      <c r="A72" s="2" t="s">
+      <c r="C829" s="3" t="s">
+        <v>1753</v>
+      </c>
+    </row>
+    <row r="830" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A830" s="3" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B830" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C830" s="3" t="s">
+        <v>1755</v>
+      </c>
+    </row>
+    <row r="831" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A831" s="3" t="s">
+        <v>1756</v>
+      </c>
+      <c r="B831" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C831" s="3" t="s">
+        <v>1757</v>
+      </c>
+    </row>
+    <row r="832" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A832" s="3" t="s">
+        <v>1758</v>
+      </c>
+      <c r="B832" s="3" t="s">
         <v>172</v>
       </c>
-      <c r="B72" s="2" t="s">
+      <c r="C832" s="3" t="s">
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="833" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A833" s="3" t="s">
+        <v>1760</v>
+      </c>
+      <c r="B833" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="C833" s="3" t="s">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="834" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A834" s="3" t="s">
+        <v>1762</v>
+      </c>
+      <c r="B834" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C834" s="3" t="s">
+        <v>1763</v>
+      </c>
+    </row>
+    <row r="835" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A835" s="3" t="s">
+        <v>1764</v>
+      </c>
+      <c r="B835" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C835" s="3" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="836" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A836" s="3" t="s">
+        <v>1766</v>
+      </c>
+      <c r="B836" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C836" s="3" t="s">
+        <v>1767</v>
+      </c>
+    </row>
+    <row r="837" spans="1:3" ht="120" x14ac:dyDescent="0.25">
+      <c r="A837" s="3" t="s">
+        <v>1768</v>
+      </c>
+      <c r="B837" s="3" t="s">
+        <v>878</v>
+      </c>
+      <c r="C837" s="3" t="s">
+        <v>1769</v>
+      </c>
+    </row>
+    <row r="838" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A838" s="3" t="s">
+        <v>1770</v>
+      </c>
+      <c r="B838" s="3"/>
+      <c r="C838" s="3" t="s">
+        <v>1771</v>
+      </c>
+    </row>
+    <row r="839" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A839" s="3" t="s">
+        <v>1772</v>
+      </c>
+      <c r="B839" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="C839" s="3" t="s">
+        <v>1773</v>
+      </c>
+    </row>
+    <row r="840" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A840" s="3" t="s">
+        <v>1774</v>
+      </c>
+      <c r="B840" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C840" s="3" t="s">
+        <v>1775</v>
+      </c>
+    </row>
+    <row r="841" spans="1:3" ht="225" x14ac:dyDescent="0.25">
+      <c r="A841" s="3" t="s">
+        <v>1776</v>
+      </c>
+      <c r="B841" s="3" t="s">
+        <v>1777</v>
+      </c>
+      <c r="C841" s="3" t="s">
+        <v>1778</v>
+      </c>
+    </row>
+    <row r="842" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A842" s="3" t="s">
+        <v>1779</v>
+      </c>
+      <c r="B842" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C842" s="3" t="s">
+        <v>1780</v>
+      </c>
+    </row>
+    <row r="843" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A843" s="3" t="s">
+        <v>1781</v>
+      </c>
+      <c r="B843" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C843" s="3" t="s">
+        <v>1782</v>
+      </c>
+    </row>
+    <row r="844" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A844" s="3" t="s">
+        <v>1783</v>
+      </c>
+      <c r="B844" s="3"/>
+      <c r="C844" s="3" t="s">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="845" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A845" s="3" t="s">
+        <v>1785</v>
+      </c>
+      <c r="B845" s="3"/>
+      <c r="C845" s="3" t="s">
+        <v>1786</v>
+      </c>
+    </row>
+    <row r="846" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A846" s="3" t="s">
+        <v>1787</v>
+      </c>
+      <c r="B846" s="3"/>
+      <c r="C846" s="3" t="s">
+        <v>1788</v>
+      </c>
+    </row>
+    <row r="847" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A847" s="3" t="s">
+        <v>1789</v>
+      </c>
+      <c r="B847" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C847" s="3"/>
+    </row>
+    <row r="848" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A848" s="3" t="s">
+        <v>1790</v>
+      </c>
+      <c r="B848" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C848" s="3" t="s">
+        <v>1791</v>
+      </c>
+    </row>
+    <row r="849" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A849" s="3" t="s">
+        <v>1792</v>
+      </c>
+      <c r="B849" s="3"/>
+      <c r="C849" s="3" t="s">
+        <v>1793</v>
+      </c>
+    </row>
+    <row r="850" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A850" s="3" t="s">
+        <v>1794</v>
+      </c>
+      <c r="B850" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C850" s="3" t="s">
+        <v>1795</v>
+      </c>
+    </row>
+    <row r="851" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A851" s="3" t="s">
+        <v>1796</v>
+      </c>
+      <c r="B851" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C851" s="3" t="s">
+        <v>1797</v>
+      </c>
+    </row>
+    <row r="852" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A852" s="3" t="s">
+        <v>1798</v>
+      </c>
+      <c r="B852" s="3"/>
+      <c r="C852" s="3" t="s">
+        <v>1799</v>
+      </c>
+    </row>
+    <row r="853" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A853" s="3" t="s">
+        <v>1800</v>
+      </c>
+      <c r="B853" s="3" t="s">
+        <v>1628</v>
+      </c>
+      <c r="C853" s="3" t="s">
+        <v>1801</v>
+      </c>
+    </row>
+    <row r="854" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A854" s="3" t="s">
+        <v>1802</v>
+      </c>
+      <c r="B854" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="C854" s="3" t="s">
+        <v>1803</v>
+      </c>
+    </row>
+    <row r="855" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A855" s="3" t="s">
+        <v>1804</v>
+      </c>
+      <c r="B855" s="3"/>
+      <c r="C855" s="3" t="s">
+        <v>1805</v>
+      </c>
+    </row>
+    <row r="856" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A856" s="3" t="s">
+        <v>1806</v>
+      </c>
+      <c r="B856" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C856" s="3" t="s">
+        <v>1807</v>
+      </c>
+    </row>
+    <row r="857" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A857" s="3" t="s">
+        <v>1808</v>
+      </c>
+      <c r="B857" s="3" t="s">
+        <v>740</v>
+      </c>
+      <c r="C857" s="3" t="s">
+        <v>1809</v>
+      </c>
+    </row>
+    <row r="858" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A858" s="3" t="s">
+        <v>1810</v>
+      </c>
+      <c r="B858" s="3"/>
+      <c r="C858" s="3" t="s">
+        <v>1811</v>
+      </c>
+    </row>
+    <row r="859" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A859" s="3" t="s">
+        <v>1812</v>
+      </c>
+      <c r="B859" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="C72" s="2" t="s">
-[...38 lines deleted...]
-      <c r="B76" s="2" t="s">
+      <c r="C859" s="3" t="s">
+        <v>1813</v>
+      </c>
+    </row>
+    <row r="860" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A860" s="3" t="s">
+        <v>1814</v>
+      </c>
+      <c r="B860" s="3"/>
+      <c r="C860" s="3" t="s">
+        <v>1815</v>
+      </c>
+    </row>
+    <row r="861" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A861" s="3" t="s">
+        <v>1816</v>
+      </c>
+      <c r="B861" s="3"/>
+      <c r="C861" s="3" t="s">
+        <v>1817</v>
+      </c>
+    </row>
+    <row r="862" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A862" s="3" t="s">
+        <v>1818</v>
+      </c>
+      <c r="B862" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="C862" s="3" t="s">
+        <v>1819</v>
+      </c>
+    </row>
+    <row r="863" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A863" s="3" t="s">
+        <v>1820</v>
+      </c>
+      <c r="B863" s="3"/>
+      <c r="C863" s="3" t="s">
+        <v>1821</v>
+      </c>
+    </row>
+    <row r="864" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A864" s="3" t="s">
+        <v>1822</v>
+      </c>
+      <c r="B864" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C864" s="3" t="s">
+        <v>1823</v>
+      </c>
+    </row>
+    <row r="865" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A865" s="3" t="s">
+        <v>1824</v>
+      </c>
+      <c r="B865" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C865" s="3" t="s">
+        <v>1825</v>
+      </c>
+    </row>
+    <row r="866" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A866" s="3" t="s">
+        <v>1826</v>
+      </c>
+      <c r="B866" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C866" s="3" t="s">
+        <v>1827</v>
+      </c>
+    </row>
+    <row r="867" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A867" s="3" t="s">
+        <v>1828</v>
+      </c>
+      <c r="B867" s="3"/>
+      <c r="C867" s="3" t="s">
+        <v>1829</v>
+      </c>
+    </row>
+    <row r="868" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A868" s="3" t="s">
+        <v>1830</v>
+      </c>
+      <c r="B868" s="3"/>
+      <c r="C868" s="3" t="s">
+        <v>1831</v>
+      </c>
+    </row>
+    <row r="869" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A869" s="3" t="s">
+        <v>1832</v>
+      </c>
+      <c r="B869" s="3"/>
+      <c r="C869" s="3" t="s">
+        <v>1833</v>
+      </c>
+    </row>
+    <row r="870" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A870" s="3" t="s">
+        <v>1834</v>
+      </c>
+      <c r="B870" s="3"/>
+      <c r="C870" s="3" t="s">
+        <v>1835</v>
+      </c>
+    </row>
+    <row r="871" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A871" s="3" t="s">
+        <v>1836</v>
+      </c>
+      <c r="B871" s="3" t="s">
+        <v>1628</v>
+      </c>
+      <c r="C871" s="3" t="s">
+        <v>1837</v>
+      </c>
+    </row>
+    <row r="872" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A872" s="3" t="s">
+        <v>1838</v>
+      </c>
+      <c r="B872" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C872" s="3" t="s">
+        <v>1839</v>
+      </c>
+    </row>
+    <row r="873" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A873" s="3" t="s">
+        <v>1840</v>
+      </c>
+      <c r="B873" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C873" s="3" t="s">
+        <v>1841</v>
+      </c>
+    </row>
+    <row r="874" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A874" s="3" t="s">
+        <v>1842</v>
+      </c>
+      <c r="B874" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C874" s="3" t="s">
+        <v>1843</v>
+      </c>
+    </row>
+    <row r="875" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A875" s="3" t="s">
+        <v>1844</v>
+      </c>
+      <c r="B875" s="3"/>
+      <c r="C875" s="3" t="s">
+        <v>1845</v>
+      </c>
+    </row>
+    <row r="876" spans="1:3" ht="255" x14ac:dyDescent="0.25">
+      <c r="A876" s="3" t="s">
+        <v>1846</v>
+      </c>
+      <c r="B876" s="3" t="s">
+        <v>1847</v>
+      </c>
+      <c r="C876" s="3" t="s">
+        <v>1848</v>
+      </c>
+    </row>
+    <row r="877" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A877" s="3" t="s">
+        <v>1849</v>
+      </c>
+      <c r="B877" s="3" t="s">
+        <v>1850</v>
+      </c>
+      <c r="C877" s="3" t="s">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="878" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A878" s="3" t="s">
+        <v>1852</v>
+      </c>
+      <c r="B878" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="C878" s="3" t="s">
+        <v>1853</v>
+      </c>
+    </row>
+    <row r="879" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A879" s="3" t="s">
+        <v>1854</v>
+      </c>
+      <c r="B879" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="C879" s="3" t="s">
+        <v>1855</v>
+      </c>
+    </row>
+    <row r="880" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A880" s="3" t="s">
+        <v>1856</v>
+      </c>
+      <c r="B880" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C880" s="3" t="s">
+        <v>1857</v>
+      </c>
+    </row>
+    <row r="881" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A881" s="3" t="s">
+        <v>1858</v>
+      </c>
+      <c r="B881" s="3"/>
+      <c r="C881" s="3" t="s">
+        <v>1859</v>
+      </c>
+    </row>
+    <row r="882" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A882" s="3" t="s">
+        <v>1860</v>
+      </c>
+      <c r="B882" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C882" s="3" t="s">
+        <v>1861</v>
+      </c>
+    </row>
+    <row r="883" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A883" s="3" t="s">
+        <v>1862</v>
+      </c>
+      <c r="B883" s="3"/>
+      <c r="C883" s="3" t="s">
+        <v>1863</v>
+      </c>
+    </row>
+    <row r="884" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A884" s="3" t="s">
+        <v>1864</v>
+      </c>
+      <c r="B884" s="3"/>
+      <c r="C884" s="3" t="s">
+        <v>1865</v>
+      </c>
+    </row>
+    <row r="885" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A885" s="3" t="s">
+        <v>1866</v>
+      </c>
+      <c r="B885" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C885" s="3" t="s">
+        <v>1867</v>
+      </c>
+    </row>
+    <row r="886" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A886" s="3" t="s">
+        <v>1868</v>
+      </c>
+      <c r="B886" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C886" s="3" t="s">
+        <v>1869</v>
+      </c>
+    </row>
+    <row r="887" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A887" s="3" t="s">
+        <v>1870</v>
+      </c>
+      <c r="B887" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C887" s="3" t="s">
+        <v>1871</v>
+      </c>
+    </row>
+    <row r="888" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A888" s="3" t="s">
+        <v>1872</v>
+      </c>
+      <c r="B888" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C888" s="3" t="s">
+        <v>1873</v>
+      </c>
+    </row>
+    <row r="889" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A889" s="3" t="s">
+        <v>1874</v>
+      </c>
+      <c r="B889" s="3"/>
+      <c r="C889" s="3" t="s">
+        <v>1875</v>
+      </c>
+    </row>
+    <row r="890" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A890" s="3" t="s">
+        <v>1876</v>
+      </c>
+      <c r="B890" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C890" s="3" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="891" spans="1:3" ht="165" x14ac:dyDescent="0.25">
+      <c r="A891" s="3" t="s">
+        <v>1878</v>
+      </c>
+      <c r="B891" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="C891" s="3" t="s">
+        <v>1879</v>
+      </c>
+    </row>
+    <row r="892" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A892" s="3" t="s">
+        <v>1880</v>
+      </c>
+      <c r="B892" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C892" s="3" t="s">
+        <v>1881</v>
+      </c>
+    </row>
+    <row r="893" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A893" s="3" t="s">
+        <v>1882</v>
+      </c>
+      <c r="B893" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="C893" s="3" t="s">
+        <v>1883</v>
+      </c>
+    </row>
+    <row r="894" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A894" s="3" t="s">
+        <v>1884</v>
+      </c>
+      <c r="B894" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C894" s="3" t="s">
+        <v>1885</v>
+      </c>
+    </row>
+    <row r="895" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A895" s="3" t="s">
+        <v>1886</v>
+      </c>
+      <c r="B895" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C895" s="3" t="s">
+        <v>1887</v>
+      </c>
+    </row>
+    <row r="896" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A896" s="3" t="s">
+        <v>1888</v>
+      </c>
+      <c r="B896" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C896" s="3" t="s">
+        <v>1889</v>
+      </c>
+    </row>
+    <row r="897" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A897" s="3" t="s">
+        <v>1890</v>
+      </c>
+      <c r="B897" s="3"/>
+      <c r="C897" s="3" t="s">
+        <v>1891</v>
+      </c>
+    </row>
+    <row r="898" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A898" s="3" t="s">
+        <v>1892</v>
+      </c>
+      <c r="B898" s="3"/>
+      <c r="C898" s="3" t="s">
+        <v>1893</v>
+      </c>
+    </row>
+    <row r="899" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A899" s="3" t="s">
+        <v>1894</v>
+      </c>
+      <c r="B899" s="3" t="s">
         <v>76</v>
       </c>
-      <c r="C76" s="2" t="s">
-[...49 lines deleted...]
-      <c r="B81" s="2" t="s">
+      <c r="C899" s="3" t="s">
+        <v>1895</v>
+      </c>
+    </row>
+    <row r="900" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A900" s="3" t="s">
+        <v>1896</v>
+      </c>
+      <c r="B900" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="C81" s="2" t="s">
-[...60 lines deleted...]
-      <c r="B87" s="2" t="s">
+      <c r="C900" s="3" t="s">
+        <v>1897</v>
+      </c>
+    </row>
+    <row r="901" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A901" s="3" t="s">
+        <v>1898</v>
+      </c>
+      <c r="B901" s="3"/>
+      <c r="C901" s="3" t="s">
+        <v>1899</v>
+      </c>
+    </row>
+    <row r="902" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A902" s="3" t="s">
+        <v>1900</v>
+      </c>
+      <c r="B902" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="C87" s="2" t="s">
-[...29 lines deleted...]
-      <c r="B90" s="2" t="s">
+      <c r="C902" s="3"/>
+    </row>
+    <row r="903" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A903" s="3" t="s">
+        <v>1901</v>
+      </c>
+      <c r="B903" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C903" s="3" t="s">
+        <v>1902</v>
+      </c>
+    </row>
+    <row r="904" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A904" s="3" t="s">
+        <v>1903</v>
+      </c>
+      <c r="B904" s="3"/>
+      <c r="C904" s="3" t="s">
+        <v>1904</v>
+      </c>
+    </row>
+    <row r="905" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A905" s="3" t="s">
+        <v>1905</v>
+      </c>
+      <c r="B905" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C905" s="3" t="s">
+        <v>1906</v>
+      </c>
+    </row>
+    <row r="906" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A906" s="3" t="s">
+        <v>1907</v>
+      </c>
+      <c r="B906" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C906" s="3" t="s">
+        <v>1908</v>
+      </c>
+    </row>
+    <row r="907" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A907" s="3" t="s">
+        <v>1909</v>
+      </c>
+      <c r="B907" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C907" s="3" t="s">
+        <v>1910</v>
+      </c>
+    </row>
+    <row r="908" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A908" s="3" t="s">
+        <v>1911</v>
+      </c>
+      <c r="B908" s="3"/>
+      <c r="C908" s="3" t="s">
+        <v>1912</v>
+      </c>
+    </row>
+    <row r="909" spans="1:3" ht="105" x14ac:dyDescent="0.25">
+      <c r="A909" s="3" t="s">
+        <v>1913</v>
+      </c>
+      <c r="B909" s="3" t="s">
+        <v>1914</v>
+      </c>
+      <c r="C909" s="3" t="s">
+        <v>1915</v>
+      </c>
+    </row>
+    <row r="910" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A910" s="3" t="s">
+        <v>1916</v>
+      </c>
+      <c r="B910" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C910" s="3" t="s">
+        <v>1917</v>
+      </c>
+    </row>
+    <row r="911" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A911" s="3" t="s">
+        <v>1918</v>
+      </c>
+      <c r="B911" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C911" s="3" t="s">
+        <v>1919</v>
+      </c>
+    </row>
+    <row r="912" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A912" s="3" t="s">
+        <v>1920</v>
+      </c>
+      <c r="B912" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C912" s="3" t="s">
+        <v>1921</v>
+      </c>
+    </row>
+    <row r="913" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A913" s="3" t="s">
+        <v>1922</v>
+      </c>
+      <c r="B913" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C913" s="3" t="s">
+        <v>1923</v>
+      </c>
+    </row>
+    <row r="914" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A914" s="3" t="s">
+        <v>1924</v>
+      </c>
+      <c r="B914" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C914" s="3" t="s">
+        <v>1925</v>
+      </c>
+    </row>
+    <row r="915" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A915" s="3" t="s">
+        <v>1926</v>
+      </c>
+      <c r="B915" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C915" s="3"/>
+    </row>
+    <row r="916" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A916" s="3" t="s">
+        <v>1927</v>
+      </c>
+      <c r="B916" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C916" s="3" t="s">
+        <v>1928</v>
+      </c>
+    </row>
+    <row r="917" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A917" s="3" t="s">
+        <v>1929</v>
+      </c>
+      <c r="B917" s="3"/>
+      <c r="C917" s="3" t="s">
+        <v>1930</v>
+      </c>
+    </row>
+    <row r="918" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A918" s="3" t="s">
+        <v>1931</v>
+      </c>
+      <c r="B918" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C918" s="3" t="s">
+        <v>1932</v>
+      </c>
+    </row>
+    <row r="919" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A919" s="3" t="s">
+        <v>1933</v>
+      </c>
+      <c r="B919" s="3"/>
+      <c r="C919" s="3" t="s">
+        <v>1934</v>
+      </c>
+    </row>
+    <row r="920" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A920" s="3" t="s">
+        <v>1935</v>
+      </c>
+      <c r="B920" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C920" s="3" t="s">
+        <v>1936</v>
+      </c>
+    </row>
+    <row r="921" spans="1:3" ht="225" x14ac:dyDescent="0.25">
+      <c r="A921" s="3" t="s">
+        <v>1937</v>
+      </c>
+      <c r="B921" s="3" t="s">
+        <v>1938</v>
+      </c>
+      <c r="C921" s="3" t="s">
+        <v>1939</v>
+      </c>
+    </row>
+    <row r="922" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A922" s="3" t="s">
+        <v>1940</v>
+      </c>
+      <c r="B922" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C922" s="3" t="s">
+        <v>1941</v>
+      </c>
+    </row>
+    <row r="923" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A923" s="3" t="s">
+        <v>1942</v>
+      </c>
+      <c r="B923" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C923" s="3" t="s">
+        <v>1943</v>
+      </c>
+    </row>
+    <row r="924" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A924" s="3" t="s">
+        <v>1944</v>
+      </c>
+      <c r="B924" s="3"/>
+      <c r="C924" s="3" t="s">
+        <v>1945</v>
+      </c>
+    </row>
+    <row r="925" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A925" s="3" t="s">
+        <v>1946</v>
+      </c>
+      <c r="B925" s="3" t="s">
+        <v>596</v>
+      </c>
+      <c r="C925" s="3" t="s">
+        <v>1947</v>
+      </c>
+    </row>
+    <row r="926" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A926" s="3" t="s">
+        <v>1948</v>
+      </c>
+      <c r="B926" s="3"/>
+      <c r="C926" s="3" t="s">
+        <v>1949</v>
+      </c>
+    </row>
+    <row r="927" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A927" s="3" t="s">
+        <v>1950</v>
+      </c>
+      <c r="B927" s="3" t="s">
+        <v>1951</v>
+      </c>
+      <c r="C927" s="3" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="928" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A928" s="3" t="s">
+        <v>1953</v>
+      </c>
+      <c r="B928" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C928" s="3" t="s">
+        <v>1954</v>
+      </c>
+    </row>
+    <row r="929" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A929" s="3" t="s">
+        <v>1955</v>
+      </c>
+      <c r="B929" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C929" s="3" t="s">
+        <v>1956</v>
+      </c>
+    </row>
+    <row r="930" spans="1:3" ht="90" x14ac:dyDescent="0.25">
+      <c r="A930" s="3" t="s">
+        <v>1957</v>
+      </c>
+      <c r="B930" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="C930" s="3" t="s">
+        <v>1958</v>
+      </c>
+    </row>
+    <row r="931" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A931" s="3" t="s">
+        <v>1959</v>
+      </c>
+      <c r="B931" s="3" t="s">
+        <v>656</v>
+      </c>
+      <c r="C931" s="3" t="s">
+        <v>1960</v>
+      </c>
+    </row>
+    <row r="932" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A932" s="3" t="s">
+        <v>1961</v>
+      </c>
+      <c r="B932" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="C932" s="3" t="s">
+        <v>1962</v>
+      </c>
+    </row>
+    <row r="933" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A933" s="3" t="s">
+        <v>1963</v>
+      </c>
+      <c r="B933" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C933" s="3" t="s">
+        <v>1964</v>
+      </c>
+    </row>
+    <row r="934" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A934" s="3" t="s">
+        <v>1965</v>
+      </c>
+      <c r="B934" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C934" s="3" t="s">
+        <v>1966</v>
+      </c>
+    </row>
+    <row r="935" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A935" s="3" t="s">
+        <v>1967</v>
+      </c>
+      <c r="B935" s="3"/>
+      <c r="C935" s="3" t="s">
+        <v>1968</v>
+      </c>
+    </row>
+    <row r="936" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A936" s="3" t="s">
+        <v>1969</v>
+      </c>
+      <c r="B936" s="3"/>
+      <c r="C936" s="3" t="s">
+        <v>1970</v>
+      </c>
+    </row>
+    <row r="937" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A937" s="3" t="s">
+        <v>1971</v>
+      </c>
+      <c r="B937" s="3"/>
+      <c r="C937" s="3" t="s">
+        <v>1972</v>
+      </c>
+    </row>
+    <row r="938" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A938" s="3" t="s">
+        <v>1973</v>
+      </c>
+      <c r="B938" s="3"/>
+      <c r="C938" s="3" t="s">
+        <v>1974</v>
+      </c>
+    </row>
+    <row r="939" spans="1:3" ht="195" x14ac:dyDescent="0.25">
+      <c r="A939" s="3" t="s">
+        <v>1975</v>
+      </c>
+      <c r="B939" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C939" s="3" t="s">
+        <v>1976</v>
+      </c>
+    </row>
+    <row r="940" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A940" s="3" t="s">
+        <v>1977</v>
+      </c>
+      <c r="B940" s="3" t="s">
+        <v>1628</v>
+      </c>
+      <c r="C940" s="3" t="s">
+        <v>1978</v>
+      </c>
+    </row>
+    <row r="941" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A941" s="3" t="s">
+        <v>1979</v>
+      </c>
+      <c r="B941" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C941" s="3" t="s">
+        <v>1980</v>
+      </c>
+    </row>
+    <row r="942" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A942" s="3" t="s">
+        <v>1981</v>
+      </c>
+      <c r="B942" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="C90" s="2" t="s">
-[...62 lines deleted...]
-      <c r="B96" s="2" t="s">
+      <c r="C942" s="3" t="s">
+        <v>1982</v>
+      </c>
+    </row>
+    <row r="943" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A943" s="3" t="s">
+        <v>1983</v>
+      </c>
+      <c r="B943" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C943" s="3" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="944" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A944" s="3" t="s">
+        <v>1985</v>
+      </c>
+      <c r="B944" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C944" s="3" t="s">
+        <v>1986</v>
+      </c>
+    </row>
+    <row r="945" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A945" s="3" t="s">
+        <v>1987</v>
+      </c>
+      <c r="B945" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="C945" s="3" t="s">
+        <v>1988</v>
+      </c>
+    </row>
+    <row r="946" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A946" s="3" t="s">
+        <v>1989</v>
+      </c>
+      <c r="B946" s="3"/>
+      <c r="C946" s="3" t="s">
+        <v>1990</v>
+      </c>
+    </row>
+    <row r="947" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A947" s="3" t="s">
+        <v>1991</v>
+      </c>
+      <c r="B947" s="3"/>
+      <c r="C947" s="3" t="s">
+        <v>1992</v>
+      </c>
+    </row>
+    <row r="948" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A948" s="3" t="s">
+        <v>1993</v>
+      </c>
+      <c r="B948" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C948" s="3" t="s">
+        <v>1994</v>
+      </c>
+    </row>
+    <row r="949" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A949" s="3" t="s">
+        <v>1995</v>
+      </c>
+      <c r="B949" s="3"/>
+      <c r="C949" s="3" t="s">
+        <v>1996</v>
+      </c>
+    </row>
+    <row r="950" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A950" s="3" t="s">
+        <v>1997</v>
+      </c>
+      <c r="B950" s="3"/>
+      <c r="C950" s="3" t="s">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="951" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A951" s="3" t="s">
+        <v>1999</v>
+      </c>
+      <c r="B951" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="C96" s="2" t="s">
-[...82 lines deleted...]
-      <c r="B104" s="2" t="s">
+      <c r="C951" s="3" t="s">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="952" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A952" s="3" t="s">
+        <v>2001</v>
+      </c>
+      <c r="B952" s="3"/>
+      <c r="C952" s="3" t="s">
+        <v>2002</v>
+      </c>
+    </row>
+    <row r="953" spans="1:3" ht="225" x14ac:dyDescent="0.25">
+      <c r="A953" s="3" t="s">
+        <v>2003</v>
+      </c>
+      <c r="B953" s="3" t="s">
+        <v>2004</v>
+      </c>
+      <c r="C953" s="3" t="s">
+        <v>2005</v>
+      </c>
+    </row>
+    <row r="954" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A954" s="3" t="s">
+        <v>2006</v>
+      </c>
+      <c r="B954" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C954" s="3" t="s">
+        <v>2007</v>
+      </c>
+    </row>
+    <row r="955" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A955" s="3" t="s">
+        <v>2008</v>
+      </c>
+      <c r="B955" s="3"/>
+      <c r="C955" s="3" t="s">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="956" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A956" s="3" t="s">
+        <v>2010</v>
+      </c>
+      <c r="B956" s="3"/>
+      <c r="C956" s="3" t="s">
+        <v>2011</v>
+      </c>
+    </row>
+    <row r="957" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A957" s="3" t="s">
+        <v>2012</v>
+      </c>
+      <c r="B957" s="3"/>
+      <c r="C957" s="3" t="s">
+        <v>2013</v>
+      </c>
+    </row>
+    <row r="958" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A958" s="3" t="s">
+        <v>2014</v>
+      </c>
+      <c r="B958" s="3"/>
+      <c r="C958" s="3" t="s">
+        <v>2015</v>
+      </c>
+    </row>
+    <row r="959" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A959" s="3" t="s">
+        <v>2016</v>
+      </c>
+      <c r="B959" s="3"/>
+      <c r="C959" s="3" t="s">
+        <v>2017</v>
+      </c>
+    </row>
+    <row r="960" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A960" s="3" t="s">
+        <v>2018</v>
+      </c>
+      <c r="B960" s="3"/>
+      <c r="C960" s="3" t="s">
+        <v>2019</v>
+      </c>
+    </row>
+    <row r="961" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A961" s="3" t="s">
+        <v>2020</v>
+      </c>
+      <c r="B961" s="3"/>
+      <c r="C961" s="3" t="s">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="962" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A962" s="3" t="s">
+        <v>2022</v>
+      </c>
+      <c r="B962" s="3"/>
+      <c r="C962" s="3" t="s">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="963" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A963" s="3" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B963" s="3"/>
+      <c r="C963" s="3" t="s">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="964" spans="1:3" ht="345" x14ac:dyDescent="0.25">
+      <c r="A964" s="3" t="s">
+        <v>2026</v>
+      </c>
+      <c r="B964" s="3" t="s">
+        <v>2027</v>
+      </c>
+      <c r="C964" s="3" t="s">
+        <v>2028</v>
+      </c>
+    </row>
+    <row r="965" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A965" s="3" t="s">
+        <v>2029</v>
+      </c>
+      <c r="B965" s="3"/>
+      <c r="C965" s="3" t="s">
+        <v>2030</v>
+      </c>
+    </row>
+    <row r="966" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A966" s="3" t="s">
+        <v>2031</v>
+      </c>
+      <c r="B966" s="3"/>
+      <c r="C966" s="3" t="s">
+        <v>2032</v>
+      </c>
+    </row>
+    <row r="967" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A967" s="3" t="s">
+        <v>2033</v>
+      </c>
+      <c r="B967" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C967" s="3" t="s">
+        <v>2034</v>
+      </c>
+    </row>
+    <row r="968" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A968" s="3" t="s">
+        <v>2035</v>
+      </c>
+      <c r="B968" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C968" s="3" t="s">
+        <v>2036</v>
+      </c>
+    </row>
+    <row r="969" spans="1:3" ht="210" x14ac:dyDescent="0.25">
+      <c r="A969" s="3" t="s">
+        <v>2037</v>
+      </c>
+      <c r="B969" s="3" t="s">
+        <v>2038</v>
+      </c>
+      <c r="C969" s="3" t="s">
+        <v>2039</v>
+      </c>
+    </row>
+    <row r="970" spans="1:3" ht="375" x14ac:dyDescent="0.25">
+      <c r="A970" s="3" t="s">
+        <v>2040</v>
+      </c>
+      <c r="B970" s="3" t="s">
+        <v>2041</v>
+      </c>
+      <c r="C970" s="3" t="s">
+        <v>2042</v>
+      </c>
+    </row>
+    <row r="971" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A971" s="3" t="s">
+        <v>2043</v>
+      </c>
+      <c r="B971" s="3"/>
+      <c r="C971" s="3" t="s">
+        <v>2044</v>
+      </c>
+    </row>
+    <row r="972" spans="1:3" ht="105" x14ac:dyDescent="0.25">
+      <c r="A972" s="3" t="s">
+        <v>2045</v>
+      </c>
+      <c r="B972" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C972" s="3"/>
+    </row>
+    <row r="973" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A973" s="3" t="s">
+        <v>2046</v>
+      </c>
+      <c r="B973" s="3" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C973" s="3" t="s">
+        <v>2047</v>
+      </c>
+    </row>
+    <row r="974" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A974" s="3" t="s">
+        <v>2048</v>
+      </c>
+      <c r="B974" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C974" s="3" t="s">
+        <v>2049</v>
+      </c>
+    </row>
+    <row r="975" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A975" s="3" t="s">
+        <v>2050</v>
+      </c>
+      <c r="B975" s="3"/>
+      <c r="C975" s="3" t="s">
+        <v>2051</v>
+      </c>
+    </row>
+    <row r="976" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A976" s="3" t="s">
+        <v>2052</v>
+      </c>
+      <c r="B976" s="3"/>
+      <c r="C976" s="3" t="s">
+        <v>2053</v>
+      </c>
+    </row>
+    <row r="977" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A977" s="3" t="s">
+        <v>2054</v>
+      </c>
+      <c r="B977" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C977" s="3" t="s">
+        <v>2055</v>
+      </c>
+    </row>
+    <row r="978" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A978" s="3" t="s">
+        <v>2056</v>
+      </c>
+      <c r="B978" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C978" s="3" t="s">
+        <v>2057</v>
+      </c>
+    </row>
+    <row r="979" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A979" s="3" t="s">
+        <v>2058</v>
+      </c>
+      <c r="B979" s="3"/>
+      <c r="C979" s="3" t="s">
+        <v>2059</v>
+      </c>
+    </row>
+    <row r="980" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A980" s="3" t="s">
+        <v>2060</v>
+      </c>
+      <c r="B980" s="3" t="s">
+        <v>2061</v>
+      </c>
+      <c r="C980" s="3" t="s">
+        <v>2062</v>
+      </c>
+    </row>
+    <row r="981" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A981" s="3" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B981" s="3"/>
+      <c r="C981" s="3" t="s">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="982" spans="1:3" ht="225" x14ac:dyDescent="0.25">
+      <c r="A982" s="3" t="s">
+        <v>2065</v>
+      </c>
+      <c r="B982" s="3" t="s">
+        <v>2066</v>
+      </c>
+      <c r="C982" s="3" t="s">
+        <v>2067</v>
+      </c>
+    </row>
+    <row r="983" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A983" s="3" t="s">
+        <v>2068</v>
+      </c>
+      <c r="B983" s="3"/>
+      <c r="C983" s="3" t="s">
+        <v>2069</v>
+      </c>
+    </row>
+    <row r="984" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A984" s="3" t="s">
+        <v>2070</v>
+      </c>
+      <c r="B984" s="3"/>
+      <c r="C984" s="3" t="s">
+        <v>2071</v>
+      </c>
+    </row>
+    <row r="985" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A985" s="3" t="s">
+        <v>2072</v>
+      </c>
+      <c r="B985" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C985" s="3" t="s">
+        <v>2073</v>
+      </c>
+    </row>
+    <row r="986" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A986" s="3" t="s">
+        <v>2074</v>
+      </c>
+      <c r="B986" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C986" s="3" t="s">
+        <v>2075</v>
+      </c>
+    </row>
+    <row r="987" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A987" s="3" t="s">
+        <v>2076</v>
+      </c>
+      <c r="B987" s="3"/>
+      <c r="C987" s="3" t="s">
+        <v>2077</v>
+      </c>
+    </row>
+    <row r="988" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A988" s="3" t="s">
+        <v>2078</v>
+      </c>
+      <c r="B988" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C988" s="3" t="s">
+        <v>2079</v>
+      </c>
+    </row>
+    <row r="989" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A989" s="3" t="s">
+        <v>2080</v>
+      </c>
+      <c r="B989" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C989" s="3" t="s">
+        <v>2081</v>
+      </c>
+    </row>
+    <row r="990" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A990" s="3" t="s">
+        <v>2082</v>
+      </c>
+      <c r="B990" s="3"/>
+      <c r="C990" s="3" t="s">
+        <v>2083</v>
+      </c>
+    </row>
+    <row r="991" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A991" s="3" t="s">
+        <v>2084</v>
+      </c>
+      <c r="B991" s="3"/>
+      <c r="C991" s="3" t="s">
+        <v>2085</v>
+      </c>
+    </row>
+    <row r="992" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A992" s="3" t="s">
+        <v>2086</v>
+      </c>
+      <c r="B992" s="3"/>
+      <c r="C992" s="3" t="s">
+        <v>2087</v>
+      </c>
+    </row>
+    <row r="993" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A993" s="3" t="s">
+        <v>2088</v>
+      </c>
+      <c r="B993" s="3"/>
+      <c r="C993" s="3" t="s">
+        <v>2089</v>
+      </c>
+    </row>
+    <row r="994" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A994" s="3" t="s">
+        <v>2090</v>
+      </c>
+      <c r="B994" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C994" s="3" t="s">
+        <v>2091</v>
+      </c>
+    </row>
+    <row r="995" spans="1:3" ht="210" x14ac:dyDescent="0.25">
+      <c r="A995" s="3" t="s">
+        <v>2092</v>
+      </c>
+      <c r="B995" s="3" t="s">
+        <v>2093</v>
+      </c>
+      <c r="C995" s="3" t="s">
+        <v>2094</v>
+      </c>
+    </row>
+    <row r="996" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A996" s="3" t="s">
+        <v>2095</v>
+      </c>
+      <c r="B996" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C996" s="3" t="s">
+        <v>2096</v>
+      </c>
+    </row>
+    <row r="997" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A997" s="3" t="s">
+        <v>2097</v>
+      </c>
+      <c r="B997" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C997" s="3" t="s">
+        <v>2098</v>
+      </c>
+    </row>
+    <row r="998" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A998" s="3" t="s">
+        <v>2099</v>
+      </c>
+      <c r="B998" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C998" s="3" t="s">
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="999" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A999" s="3" t="s">
+        <v>2101</v>
+      </c>
+      <c r="B999" s="3"/>
+      <c r="C999" s="3" t="s">
+        <v>2102</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A1000" s="3" t="s">
+        <v>2103</v>
+      </c>
+      <c r="B1000" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1000" s="3" t="s">
+        <v>2104</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1001" s="3" t="s">
+        <v>2105</v>
+      </c>
+      <c r="B1001" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="C1001" s="3" t="s">
+        <v>2106</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A1002" s="3" t="s">
+        <v>2107</v>
+      </c>
+      <c r="B1002" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1002" s="3" t="s">
+        <v>2108</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1003" s="3" t="s">
+        <v>2109</v>
+      </c>
+      <c r="B1003" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1003" s="3" t="s">
+        <v>2110</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1004" s="3" t="s">
+        <v>2111</v>
+      </c>
+      <c r="B1004" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1004" s="3" t="s">
+        <v>2112</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1005" s="3" t="s">
+        <v>2113</v>
+      </c>
+      <c r="B1005" s="3"/>
+      <c r="C1005" s="3" t="s">
+        <v>2114</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1006" s="3" t="s">
+        <v>2115</v>
+      </c>
+      <c r="B1006" s="3"/>
+      <c r="C1006" s="3" t="s">
+        <v>2116</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1007" s="3" t="s">
+        <v>2117</v>
+      </c>
+      <c r="B1007" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="C1007" s="3" t="s">
+        <v>2118</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1008" s="3" t="s">
+        <v>2119</v>
+      </c>
+      <c r="B1008" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="C1008" s="3" t="s">
+        <v>2120</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1009" s="3" t="s">
+        <v>2121</v>
+      </c>
+      <c r="B1009" s="3"/>
+      <c r="C1009" s="3" t="s">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A1010" s="3" t="s">
+        <v>2122</v>
+      </c>
+      <c r="B1010" s="3"/>
+      <c r="C1010" s="3" t="s">
+        <v>2123</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A1011" s="3" t="s">
+        <v>2124</v>
+      </c>
+      <c r="B1011" s="3"/>
+      <c r="C1011" s="3" t="s">
+        <v>2125</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A1012" s="3" t="s">
+        <v>2126</v>
+      </c>
+      <c r="B1012" s="3"/>
+      <c r="C1012" s="3" t="s">
+        <v>2127</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1013" s="3" t="s">
+        <v>2128</v>
+      </c>
+      <c r="B1013" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1013" s="3" t="s">
+        <v>2129</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A1014" s="3" t="s">
+        <v>2130</v>
+      </c>
+      <c r="B1014" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1014" s="3" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1015" s="3" t="s">
+        <v>2132</v>
+      </c>
+      <c r="B1015" s="3"/>
+      <c r="C1015" s="3" t="s">
+        <v>2133</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1016" s="3" t="s">
+        <v>2134</v>
+      </c>
+      <c r="B1016" s="3"/>
+      <c r="C1016" s="3" t="s">
+        <v>2135</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1017" s="3" t="s">
+        <v>2136</v>
+      </c>
+      <c r="B1017" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1017" s="3" t="s">
+        <v>2137</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1018" s="3" t="s">
+        <v>2138</v>
+      </c>
+      <c r="B1018" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1018" s="3" t="s">
+        <v>2139</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1019" s="3" t="s">
+        <v>2140</v>
+      </c>
+      <c r="B1019" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1019" s="3" t="s">
+        <v>2141</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1020" s="3" t="s">
+        <v>2142</v>
+      </c>
+      <c r="B1020" s="3"/>
+      <c r="C1020" s="3" t="s">
+        <v>2143</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1021" s="3" t="s">
+        <v>2144</v>
+      </c>
+      <c r="B1021" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1021" s="3" t="s">
+        <v>2145</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1022" s="3" t="s">
+        <v>2146</v>
+      </c>
+      <c r="B1022" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1022" s="3" t="s">
+        <v>2147</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1023" s="3" t="s">
+        <v>2148</v>
+      </c>
+      <c r="B1023" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1023" s="3" t="s">
+        <v>2149</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1024" s="3" t="s">
+        <v>2150</v>
+      </c>
+      <c r="B1024" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1024" s="3" t="s">
+        <v>2151</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1025" s="3" t="s">
+        <v>2152</v>
+      </c>
+      <c r="B1025" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1025" s="3" t="s">
+        <v>2153</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1026" s="3" t="s">
+        <v>2154</v>
+      </c>
+      <c r="B1026" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C1026" s="3" t="s">
+        <v>2155</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1027" s="3" t="s">
+        <v>2156</v>
+      </c>
+      <c r="B1027" s="3"/>
+      <c r="C1027" s="3" t="s">
+        <v>2157</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1028" s="3" t="s">
+        <v>2158</v>
+      </c>
+      <c r="B1028" s="3" t="s">
+        <v>1628</v>
+      </c>
+      <c r="C1028" s="3" t="s">
+        <v>2159</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A1029" s="3" t="s">
+        <v>2160</v>
+      </c>
+      <c r="B1029" s="3"/>
+      <c r="C1029" s="3" t="s">
+        <v>2161</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A1030" s="3" t="s">
+        <v>2162</v>
+      </c>
+      <c r="B1030" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1030" s="3" t="s">
+        <v>2163</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1031" s="3" t="s">
+        <v>2164</v>
+      </c>
+      <c r="B1031" s="3"/>
+      <c r="C1031" s="3" t="s">
+        <v>2165</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1032" s="3" t="s">
+        <v>2166</v>
+      </c>
+      <c r="B1032" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1032" s="3" t="s">
+        <v>2167</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1033" s="3" t="s">
+        <v>2168</v>
+      </c>
+      <c r="B1033" s="3"/>
+      <c r="C1033" s="3" t="s">
+        <v>2169</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1034" s="3" t="s">
+        <v>2170</v>
+      </c>
+      <c r="B1034" s="3"/>
+      <c r="C1034" s="3" t="s">
+        <v>2171</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1035" s="3" t="s">
+        <v>2172</v>
+      </c>
+      <c r="B1035" s="3"/>
+      <c r="C1035" s="3" t="s">
+        <v>2173</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1036" s="3" t="s">
+        <v>2174</v>
+      </c>
+      <c r="B1036" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1036" s="3" t="s">
+        <v>2175</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1037" s="3" t="s">
+        <v>2176</v>
+      </c>
+      <c r="B1037" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1037" s="3" t="s">
+        <v>2177</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1038" s="3" t="s">
+        <v>2178</v>
+      </c>
+      <c r="B1038" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1038" s="3" t="s">
+        <v>2179</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1039" s="3" t="s">
+        <v>2180</v>
+      </c>
+      <c r="B1039" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1039" s="3" t="s">
+        <v>2181</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A1040" s="3" t="s">
+        <v>2182</v>
+      </c>
+      <c r="B1040" s="3" t="s">
+        <v>2183</v>
+      </c>
+      <c r="C1040" s="3" t="s">
+        <v>2184</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A1041" s="3" t="s">
+        <v>2185</v>
+      </c>
+      <c r="B1041" s="3" t="s">
+        <v>2186</v>
+      </c>
+      <c r="C1041" s="3" t="s">
+        <v>2187</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:3" ht="105" x14ac:dyDescent="0.25">
+      <c r="A1042" s="3" t="s">
+        <v>2188</v>
+      </c>
+      <c r="B1042" s="3" t="s">
+        <v>2189</v>
+      </c>
+      <c r="C1042" s="3" t="s">
+        <v>2190</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:3" ht="330" x14ac:dyDescent="0.25">
+      <c r="A1043" s="3" t="s">
+        <v>2191</v>
+      </c>
+      <c r="B1043" s="3" t="s">
+        <v>2192</v>
+      </c>
+      <c r="C1043" s="3" t="s">
+        <v>2193</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1044" s="3" t="s">
+        <v>2194</v>
+      </c>
+      <c r="B1044" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1044" s="3" t="s">
+        <v>2195</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1045" s="3" t="s">
+        <v>2196</v>
+      </c>
+      <c r="B1045" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1045" s="3" t="s">
+        <v>2197</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:3" ht="240" x14ac:dyDescent="0.25">
+      <c r="A1046" s="3" t="s">
+        <v>2198</v>
+      </c>
+      <c r="B1046" s="3" t="s">
+        <v>2199</v>
+      </c>
+      <c r="C1046" s="3" t="s">
+        <v>2200</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A1047" s="3" t="s">
+        <v>2201</v>
+      </c>
+      <c r="B1047" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="C1047" s="3" t="s">
+        <v>2202</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A1048" s="3" t="s">
+        <v>2203</v>
+      </c>
+      <c r="B1048" s="3"/>
+      <c r="C1048" s="3" t="s">
+        <v>2204</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1049" s="3" t="s">
+        <v>2205</v>
+      </c>
+      <c r="B1049" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1049" s="3" t="s">
+        <v>2206</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1050" s="3" t="s">
+        <v>2207</v>
+      </c>
+      <c r="B1050" s="3"/>
+      <c r="C1050" s="3" t="s">
+        <v>2208</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1051" s="3" t="s">
+        <v>2209</v>
+      </c>
+      <c r="B1051" s="3"/>
+      <c r="C1051" s="3" t="s">
+        <v>2210</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1052" s="3" t="s">
+        <v>2211</v>
+      </c>
+      <c r="B1052" s="3"/>
+      <c r="C1052" s="3" t="s">
+        <v>2212</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1053" s="3" t="s">
+        <v>2213</v>
+      </c>
+      <c r="B1053" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1053" s="3" t="s">
+        <v>2214</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1054" s="3" t="s">
+        <v>2215</v>
+      </c>
+      <c r="B1054" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1054" s="3" t="s">
+        <v>2216</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1055" s="3" t="s">
+        <v>2217</v>
+      </c>
+      <c r="B1055" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1055" s="3" t="s">
+        <v>2218</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1056" s="3" t="s">
+        <v>2219</v>
+      </c>
+      <c r="B1056" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1056" s="3" t="s">
+        <v>2220</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1057" s="3" t="s">
+        <v>2221</v>
+      </c>
+      <c r="B1057" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1057" s="3" t="s">
+        <v>2222</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A1058" s="3" t="s">
+        <v>2223</v>
+      </c>
+      <c r="B1058" s="3" t="s">
+        <v>2224</v>
+      </c>
+      <c r="C1058" s="3" t="s">
+        <v>2225</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1059" s="3" t="s">
+        <v>2226</v>
+      </c>
+      <c r="B1059" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1059" s="3" t="s">
+        <v>2227</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1060" s="3" t="s">
+        <v>2228</v>
+      </c>
+      <c r="B1060" s="3"/>
+      <c r="C1060" s="3" t="s">
+        <v>2229</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1061" s="3" t="s">
+        <v>2230</v>
+      </c>
+      <c r="B1061" s="3"/>
+      <c r="C1061" s="3" t="s">
+        <v>2231</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1062" s="3" t="s">
+        <v>2232</v>
+      </c>
+      <c r="B1062" s="3"/>
+      <c r="C1062" s="3" t="s">
+        <v>2233</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:3" ht="165" x14ac:dyDescent="0.25">
+      <c r="A1063" s="3" t="s">
+        <v>2234</v>
+      </c>
+      <c r="B1063" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="C1063" s="3" t="s">
+        <v>2235</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:3" ht="90" x14ac:dyDescent="0.25">
+      <c r="A1064" s="3" t="s">
+        <v>2236</v>
+      </c>
+      <c r="B1064" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="C1064" s="3" t="s">
+        <v>2237</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A1065" s="3" t="s">
+        <v>2238</v>
+      </c>
+      <c r="B1065" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1065" s="3" t="s">
+        <v>2239</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1066" s="3" t="s">
+        <v>2240</v>
+      </c>
+      <c r="B1066" s="3"/>
+      <c r="C1066" s="3" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1067" s="3" t="s">
+        <v>2242</v>
+      </c>
+      <c r="B1067" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1067" s="3" t="s">
+        <v>2243</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1068" s="3" t="s">
+        <v>2244</v>
+      </c>
+      <c r="B1068" s="3"/>
+      <c r="C1068" s="3" t="s">
+        <v>2245</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1069" s="3" t="s">
+        <v>2246</v>
+      </c>
+      <c r="B1069" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1069" s="3" t="s">
+        <v>2247</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1070" s="3" t="s">
+        <v>2248</v>
+      </c>
+      <c r="B1070" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1070" s="3" t="s">
+        <v>2249</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1071" s="3" t="s">
+        <v>2250</v>
+      </c>
+      <c r="B1071" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1071" s="3" t="s">
+        <v>2251</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1072" s="3" t="s">
+        <v>2252</v>
+      </c>
+      <c r="B1072" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1072" s="3" t="s">
+        <v>2253</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1073" s="3" t="s">
+        <v>2254</v>
+      </c>
+      <c r="B1073" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1073" s="3" t="s">
+        <v>2255</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A1074" s="3" t="s">
+        <v>2256</v>
+      </c>
+      <c r="B1074" s="3" t="s">
+        <v>2257</v>
+      </c>
+      <c r="C1074" s="3" t="s">
+        <v>2258</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1075" s="3" t="s">
+        <v>2259</v>
+      </c>
+      <c r="B1075" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1075" s="3" t="s">
+        <v>2260</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1076" s="3" t="s">
+        <v>2261</v>
+      </c>
+      <c r="B1076" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1076" s="3" t="s">
+        <v>2262</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:3" ht="150" x14ac:dyDescent="0.25">
+      <c r="A1077" s="3" t="s">
+        <v>2263</v>
+      </c>
+      <c r="B1077" s="3" t="s">
         <v>102</v>
       </c>
-      <c r="C104" s="2" t="s">
-[...49 lines deleted...]
-      <c r="B109" s="2" t="s">
+      <c r="C1077" s="3" t="s">
+        <v>2264</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1078" s="3" t="s">
+        <v>2265</v>
+      </c>
+      <c r="B1078" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1078" s="3"/>
+    </row>
+    <row r="1079" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A1079" s="3" t="s">
+        <v>2266</v>
+      </c>
+      <c r="B1079" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1079" s="3" t="s">
+        <v>2267</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A1080" s="3" t="s">
+        <v>2268</v>
+      </c>
+      <c r="B1080" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="C109" s="2" t="s">
-[...321 lines deleted...]
-      <c r="B140" s="2" t="s">
+      <c r="C1080" s="3" t="s">
+        <v>2269</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1081" s="3" t="s">
+        <v>2270</v>
+      </c>
+      <c r="B1081" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1081" s="3" t="s">
+        <v>2271</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1082" s="3" t="s">
+        <v>2272</v>
+      </c>
+      <c r="B1082" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1082" s="3" t="s">
+        <v>2273</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A1083" s="3" t="s">
+        <v>2274</v>
+      </c>
+      <c r="B1083" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="C140" s="2" t="s">
-[...9579 lines deleted...]
-      <c r="C1056" s="2"/>
+      <c r="C1083" s="3" t="s">
+        <v>2275</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A1084" s="3"/>
+      <c r="B1084" s="3"/>
+      <c r="C1084" s="3"/>
     </row>
   </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Отчёт</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>