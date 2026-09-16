--- v0 (2026-05-07)
+++ v1 (2026-09-16)
@@ -1,4389 +1,6170 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00E620FF" w:rsidRPr="00E620FF" w:rsidRDefault="00E620FF" w:rsidP="00E620FF">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E620FF">
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         </w:rPr>
         <w:t>----------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E620FF" w:rsidRPr="00E620FF" w:rsidRDefault="00E620FF" w:rsidP="00E620FF">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00E620FF">
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         </w:rPr>
         <w:t>ОАО "АСБ Беларусбанк"</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E620FF" w:rsidRPr="00E620FF" w:rsidRDefault="00E620FF" w:rsidP="00E620FF">
-[...9 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="006B79C6" w:rsidRDefault="008C6D82" w:rsidP="006B79C6">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E620FF">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00EF0309">
+      <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Список приватизируемых предприятий, акции которых обменивают</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E620FF" w:rsidRPr="00EF0309" w:rsidRDefault="00E620FF" w:rsidP="00E620FF">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="006B79C6" w:rsidRDefault="008C6D82" w:rsidP="006B79C6">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF0309">
+      <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">             на чеки "Имущество" по состоянию на </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EF0309">
+        <w:t xml:space="preserve">на чеки "Имущество" по состоянию на </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>04 мая 2026 г.</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00E620FF">
+        <w:t>08 сентября 2026 г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         </w:rPr>
         <w:t>----------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E620FF" w:rsidRPr="00E620FF" w:rsidRDefault="00E620FF" w:rsidP="00E620FF">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00E620FF">
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>| N п/п   Наименование акционерного общества        |Стоим. акции</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>|  Дата</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   |</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         </w:rPr>
         <w:t>|---------------------------------------------------|------------|окончания|</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E620FF" w:rsidRPr="00E620FF" w:rsidRDefault="00E620FF" w:rsidP="00E620FF">
-[...48 lines deleted...]
-      <w:r w:rsidRPr="00E620FF">
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">| № </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>спецчекового|БИК</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>банка,|</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>Доведенный</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  |Остаток    | Количество |действия |</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">| счета         |где </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>открыт|лимит</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>обмена|доведенного</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>|------------|лимитной |</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>|               |счет      |чеков       |лимита     |</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>акций|чеков</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> |</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>справки  |</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         </w:rPr>
         <w:t>----------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E620FF" w:rsidRPr="00E620FF" w:rsidRDefault="00E620FF" w:rsidP="00E620FF">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00E620FF">
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         </w:rPr>
         <w:t xml:space="preserve">  1 АВТОТРАНСПОРТНОЕ ПРЕДПРИЯТИЕ N 4, Г.ВИТЕБСК</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E620FF" w:rsidRPr="00E620FF" w:rsidRDefault="00E620FF" w:rsidP="00E620FF">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00E620FF">
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>259  040011765</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795    20000       6233       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         </w:rPr>
         <w:t xml:space="preserve">  2 "ТИРАСПОЛЬСКАЯ ПЕРЕДВИЖНАЯ МЕХАНИЗИРОВАННАЯ КОЛОННА"</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E620FF" w:rsidRPr="00E620FF" w:rsidRDefault="00E620FF" w:rsidP="00E620FF">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00E620FF">
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>658  040016341</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795    26000      10069       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         </w:rPr>
         <w:t xml:space="preserve">  3 "ВИТЕБСКОБЛАГРОПРОМТРАНС"</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E620FF" w:rsidRPr="00E620FF" w:rsidRDefault="00E620FF" w:rsidP="00E620FF">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00E620FF">
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>659  040016542</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795    30000      18445       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         </w:rPr>
         <w:t xml:space="preserve">  4 ОАО "ВИТЕБСКИЙ МОТОРОРЕМОНТНЫЙ ЗАВОД"</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E620FF" w:rsidRPr="00E620FF" w:rsidRDefault="00E620FF" w:rsidP="00E620FF">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00E620FF">
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>657  040016645</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795    50000       7599       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         </w:rPr>
         <w:t xml:space="preserve">  5 ОАО "ВИТЕБСКОЕ МЕЖРАЙОННОЕ РЕМОНТНОЕ ПРЕДПРИЯТИЕ "</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E620FF" w:rsidRPr="00E620FF" w:rsidRDefault="00E620FF" w:rsidP="00E620FF">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00E620FF">
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>259  040026909</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795    20000      19155       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         </w:rPr>
         <w:t xml:space="preserve">  6 ОАО "БАТЭ"-УПРАВЛЯЮЩАЯ КОМПАНИЯ ХОЛДИНГА "АВТОКОМПОНЕНТЫ"</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E620FF" w:rsidRPr="00E620FF" w:rsidRDefault="00E620FF" w:rsidP="00E620FF">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00E620FF">
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>532  040000406</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795    11462       5984       1    11  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         </w:rPr>
         <w:t xml:space="preserve">  7 ОАО "ИНВЕТ"</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E620FF" w:rsidRPr="00E620FF" w:rsidRDefault="00E620FF" w:rsidP="00E620FF">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00E620FF">
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>638  040000702</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795    36990      36366       1     2  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         </w:rPr>
         <w:t xml:space="preserve">  8 ОАО Бумажная фабрика &lt;Спартак&gt; г. Шклов</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E620FF" w:rsidRPr="00E620FF" w:rsidRDefault="00E620FF" w:rsidP="00E620FF">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00E620FF">
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>555  040001158</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795    35018      33190       1     2  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         </w:rPr>
         <w:t xml:space="preserve">  9 ОАО "КАМВОЛЬ"</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E620FF" w:rsidRPr="00E620FF" w:rsidRDefault="00E620FF" w:rsidP="00E620FF">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00E620FF">
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>606  040001250</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795     3956       1956       1     4  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10 БЕЛСТРОЙМАТЕРИАЛЫ, Г.МИНСК</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E620FF" w:rsidRPr="00E620FF" w:rsidRDefault="00E620FF" w:rsidP="00E620FF">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00E620FF">
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>607  040003226</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795     7016       2460       1     4  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11 СОЛИГОРСКВОДСТРОЙ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E620FF" w:rsidRPr="00E620FF" w:rsidRDefault="00E620FF" w:rsidP="00E620FF">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00E620FF">
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>533  040003329</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   149464     137288       1     4  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12 НОВОГРУДСКИЙ ЗАВОД ГАЗОВОЙ АППАРАТУРЫ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E620FF" w:rsidRPr="00E620FF" w:rsidRDefault="00E620FF" w:rsidP="00E620FF">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00E620FF">
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>698  040003703</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   130488     128028       1     4  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         </w:rPr>
         <w:t xml:space="preserve"> 13 ОАО "МИНСКДРЕВ"</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E620FF" w:rsidRPr="00E620FF" w:rsidRDefault="00E620FF" w:rsidP="00E620FF">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00E620FF">
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>608  040003993</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   300224     293688       1     8  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         </w:rPr>
         <w:t xml:space="preserve"> 14 МИНСКОЕ ПРОИЗВОДСТВЕННОЕ КОЖЕВЕННОЕ ОБЪЕДИНЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E620FF" w:rsidRPr="00E620FF" w:rsidRDefault="00E620FF" w:rsidP="00E620FF">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00E620FF">
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>520  040004878</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795  3423004    3422212       1     4  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         </w:rPr>
         <w:t xml:space="preserve"> 15 ОАО "СЛОНИМСКАЯ КАМВОЛЬНО-ПРЯДИЛЬНАЯ ФАБРИКА"</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E620FF" w:rsidRPr="00E620FF" w:rsidRDefault="00E620FF" w:rsidP="00E620FF">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00E620FF">
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>503  040005634</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795  1075816    1075696       1     4  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         </w:rPr>
         <w:t xml:space="preserve"> 16 ОАО &lt;Передвижная механизированная колонна №69&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E620FF" w:rsidRPr="00E620FF" w:rsidRDefault="00E620FF" w:rsidP="00E620FF">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00E620FF">
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>530  040008158</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795    32226      30852       1     3  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         </w:rPr>
         <w:t xml:space="preserve"> 17 ОАО "УНИВЕРСАМ "ЮБИЛЕЙНЫЙ"</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E620FF" w:rsidRPr="00E620FF" w:rsidRDefault="00E620FF" w:rsidP="00E620FF">
-[...13 lines deleted...]
-    <w:p w:rsidR="00E620FF" w:rsidRPr="00E620FF" w:rsidRDefault="00EF0309" w:rsidP="00E620FF">
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>853  040008363</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795     3492       2364       1     4  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="006B79C6" w:rsidP="008C6D82">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E620FF" w:rsidRPr="00E620FF">
+      <w:r w:rsidR="008C6D82" w:rsidRPr="008C6D82">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         </w:rPr>
         <w:t>18 ОАО &lt;ПМК - 73&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E620FF" w:rsidRPr="00E620FF" w:rsidRDefault="00E620FF" w:rsidP="00E620FF">
-[...188 lines deleted...]
-      <w:r w:rsidRPr="00E620FF">
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>528  040008760</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795    26084      20648       1     4  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 19 "ГОМЕЛЬСТРОЙМАТЕРИАЛЫ"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>664  040010830</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   560494     524034       1     2  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20 ОАО "КАМЕНЕЦКИЙ РАЙАГРОСЕРВИС"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>261  040011069</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795    54828      53094       1     2  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21 ОАО "МИНОТЕЛЬ"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>603  040011126</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   579060     574480       1    10  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 22 ОАО "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>БобруйскАТЭП</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>560  040011744</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795    95020      93652       1     2  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 23 ОАО АГРОСТРОЙФИРМА ПМК-74 НАЛИБОКИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>529  040011893</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795    65022      64626       1     3  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 24 РАДОШКОВИЧСКИЙ КЕРАМИЧЕСКИЙ ЗАВОД</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>521  040012566</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   878868     877698       1     3  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"> 25 РАДОШКОВИЧСКИЙ КЕРАМИЧЕСКИЙ ЗАВОД</w:t>
-[...296 lines deleted...]
-    <w:p w:rsidR="00E620FF" w:rsidRPr="00E620FF" w:rsidRDefault="00EF0309" w:rsidP="00E620FF">
+        <w:t xml:space="preserve"> 25 БРЕСТСКИЙ РАДИОТЕХНИЧЕСКИЙ ЗАВОД</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>633  040012821</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   247854     246354       1     3  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 26 ОАО УПТК-Заславль</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>520  040012912</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795    38469      31683       1     3  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 27 ОАО БОРИСОВСКИЙ АВТОРЕМОНТНЫЙ ЗАВОД</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>532  040013516</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   146889     146667       1     3  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 28 ОАО "ТРЕСТ N 15 "СПЕЦСТРОЙ"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>253  040013790</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   330377     328806       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 29 ОАО "СТОЛИНРАЙАГРОСЕРВИС"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>631  040014223</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795    41684      38117       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 30 ОПЫТНЫЙ ЗАВОД МЕТАЛЛОКОНСТРУКЦИЙ, Г.МИНСК</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>122  040015034</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   294933     292766       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 31 "МОГОТЕКС"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>802  040015406</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795  1831873    1830916       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 32 ОАО "МЕХАНИЗИРОВАННАЯ КОЛОНА №43 Г. ВИТЕБСК"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>259  040015509</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795    20000      19999       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 33 "ЗАПАДНО-ДВИНСКИЙ МЕЖРАЙАГРОТЕХСЕРВИС"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>658  040016040</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795    20000      19990       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 34 ЛЕЛЬЧИЦКАЯ ПМК-103</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>676  040016280</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   100270     100030       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 35 ОАО "МАШПИЩЕПРОД"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>123  040016988</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   700728     699800       1     2  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="006B79C6" w:rsidP="008C6D82">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E620FF" w:rsidRPr="00E620FF">
-[...496 lines deleted...]
-    <w:p w:rsidR="00E620FF" w:rsidRPr="00E620FF" w:rsidRDefault="00EF0309" w:rsidP="00E620FF">
+      <w:r w:rsidR="008C6D82" w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>36 СТРОИТЕЛЬНЫЙ ТРЕСТ N 9, Г.ВИТЕБСК</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>259  040017206</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795    20000      18870       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 37 ОАО "Гомельский объединенный строительный трест"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>662  040017554</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   435162     428357       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 38 БОБРУЙСКТРИКОТАЖ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>760  040017605</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   524946     524387       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 39 СПЕЦМОНТАЖСТРОЙ №180</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>678  040017801</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795    80497      76856       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 40 МОГИЛЕВСКАЯ СПМК N 109</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>802  040017828</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795    45676      44866       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 41 ОАО "МИНСКИЙ ДОМОСТРОИТЕЛЬНЫЙ КОМБИНАТ"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>122  040017870</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795    91604      80470       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 42 ОАО "ЛУНИНЕЦКИЙ РАЙАГРОСЕРВИС"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>626  040017938</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   201603     191661       1     3  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 43 ГОМЕЛЬСКИЙ ДОМОСТРОИТЕЛЬНЫЙ КОМБИНАТ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>662  040017965</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795  2322369    2302872       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 44 ОАО "РЕМСТРОЙ"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>630  040018154</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795    10594       9809       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 45 ВИТЕБСКТОРГСТРОЙ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>657  040018326</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795    20000      19409       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 46 ОАО "ИВАНОВСКИЙ РАЙАГРОСЕРВИС"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>622  040018366</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   195845     195711       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 47 "ОСИПОВИЧСКИЙ КОМБИНАТ БЫТОВОГО ОБСЛУЖИВАНИЯ"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>550  040018557</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795    69565      69564       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 48 ОАО "СМТ-41", Г. СМОРГОНЬ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>504  040019203</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   499900     465593       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 49 "ТИРАСПОЛЬСКИЙ АГРОТЕХСЕРВИС"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>259  040019657</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795    20000      19694       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 50 ОАО "МАГАЗИН "БУРАТИНО"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>854  040019854</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795    17915      15477       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 51 ОАО "ПИНСКИЙ ГОРОДСКОЙ КОМБИНАТ БЫТОВОГО ОБСЛУЖИВАНИЯ"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>854  040020021</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795    17640      17308       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 52 ОАО "ХИМРЕМОНТ"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>253  040020039</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   324925     322365       1     5  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 53 ОАО "БЕЛЗООВЕТСНАБПРОМ", Г.МИНСК</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>604  040020114</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795  2727641    2727372       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="006B79C6" w:rsidP="008C6D82">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E620FF" w:rsidRPr="00E620FF">
-[...41 lines deleted...]
-      <w:r w:rsidRPr="00E620FF">
+      <w:r w:rsidR="008C6D82" w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>54 ОАО "СТРОЙТРЕСТ N1"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>720  040020227</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   228191     106653       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 55 ОАО "ПОЛИГРАФКОМБИНАТ ИМ.Я.КОЛАСА", Г.МИНСК</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">   253  040020039   153801795   324925     323465       1     5  31.12.2030</w:t>
-[...450 lines deleted...]
-    <w:p w:rsidR="00E620FF" w:rsidRPr="00E620FF" w:rsidRDefault="00EF0309" w:rsidP="00E620FF">
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>253  040020440</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   111419     111155       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 56 ОАО "БАРАНОВИЧИПРОМБУРВОД", Г.БАРАНОВИЧИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>801  040020562</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   269731     269515       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 57 ОАО "БЫТОВАЯ ЭЛЕКТРОНИКА"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>603  040020722</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   767568     767288       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 58 ОАО "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>Говяды-агро</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>555  040020870</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   191195     185542       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 59 "ЖИВИНКА"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>254  040020926</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795    11487      11352       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 60 ОАО "МИНСКРЕМСТРОЙ"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>603  040021129</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795  1659113    1657346       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 61 ОАО "ПМК - 97 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>Водстрой</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>542  040021219</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   105408     104204       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 62 ОАО "БРАГИНАГРОСЕРВИС"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>667  040021260</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   103334     102818       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 63 ОАО "ПМК-90 "ВОДСТРОЙ"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>561  040021317</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795    54234      53714       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 64 ОАО "ГОМЕЛЬАГРОЭНЕРГОСЕРВИС"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>663  040021437</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   126962     104297       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 65 ОАО "РОГАЧЕВСКИЙ АГРОСЕРВИС"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>683  040021561</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   234170     233528       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 66 ОАО "РЫБХОЗ СОЛЫ", Д.СОЛЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>504  040021767</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   182868     182430       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 67 ОАО "ПМК-95 "ВОДСТРОЙ"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>550  040021816</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   112043     106965       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 68 ОАО "122 УПРАВЛЕНИЕ НАЧАЛЬНИКА РАБОТ МЕХАНИЗАЦИИ", Г.МИНСК</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>720  040021831</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795    69828      68382       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 69 ОАО "ОТЕЛЬ"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>666  040021836</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795    53182      53182       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 70 ОАО "ПРУЖАНСКИЙ РАЙАГРОСЕРВИС"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>630  040021992</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795  1617105    1616691       1     3  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 71 ОАО "ЛИДА- АГРОТЕХСЕРВИС"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>696  040022036</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795    98000      82364       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="006B79C6" w:rsidP="008C6D82">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E620FF" w:rsidRPr="00E620FF">
-[...391 lines deleted...]
-      <w:r w:rsidRPr="00E620FF">
+      <w:r w:rsidR="008C6D82" w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>72 ОАО "КОБРИН-ДИЗАЙН"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>237  040022095</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795    45604      45507       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 73 ОАО "ПРУЖАНСКОЕ"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>630  040022360</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   441613     441333       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 74 ОАО "ГОМЕЛЬРЕМСТРОЙ"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>664  040022365</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795    55433      48120       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 75 ОАО "ДНЕПРО-БУГСКОЕ"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>237  040022396</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   172224     172200       1     6  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 76 ОАО "ОКТЯБРЬРАЙАГРОСЕРВИС"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>680  040022611</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795    99878      99789       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 77 ОАО "ПРУЖАНСКИЙ РКБО"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>630  040022661</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   110694     110694       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 78 ОАО "ПОЛЕСПЕЧАТЬ", Г.ГОМЕЛЬ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>663  040022685</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   142342     138891       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 79 ОАО "ЛЕЛЬЧИЦКИЙ АГРОСЕРВИС"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>676  040022915</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   112426     112426       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 80 ОАО "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>Велетин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Агро"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>685  040022991</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   100000      99493       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 81 ОАО "АЭЛИТА ЛЮКС"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>689  040023118</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   130000      66638       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 82 ОАО "АВТОМОБИЛЬНЫЙ ПАРК № 3 Г.МОГИЛЕВА"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>802  040023184</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   101000      99382       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 83 ОАО "РЫБХОЗ "ВОЛМА"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>531  040023282</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   329315     326844       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 84 ОАО "ЗАВОДСКОЙ РАЙПИЩЕТОРГ"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>608  040023423</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   258794     258785       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 85 ОАО "ЖЭС Г.ВОЛКОВЫСКА"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>689  040023820</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795    37502      27335       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"> 86 ОАО "АВТОМОБИЛЬНЫЙ ПАРК № 3 Г.МОГИЛЕВА"</w:t>
-[...100 lines deleted...]
-    <w:p w:rsidR="00E620FF" w:rsidRPr="00E620FF" w:rsidRDefault="00EF0309" w:rsidP="00E620FF">
+        <w:t xml:space="preserve"> 86 ОАО "КОРМААГРОКОЛОС"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>675  040024042</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795    99000      98565       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 87 ОАО "ОТЕЛЬ "ТУРИСТ"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>760  040024096</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795  3771177    3742954       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 88 ОАО "ГРОНИТЕКС"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>199  040024276</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795  3495366    3494015       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 89 ОАО "БЕЛКНИГА"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>604  040024327</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   126604     126470       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="006B79C6" w:rsidP="008C6D82">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E620FF" w:rsidRPr="00E620FF">
-[...741 lines deleted...]
-      <w:r w:rsidRPr="00E620FF">
+      <w:r w:rsidR="008C6D82" w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>90 ОАО "СВЕТЛОГОРСКИЙ ЭНЕРГОСЕРВИС"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>853  040024473</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795    58063      56207       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 91 ОАО "ТОРГОВЫЙ ДОМ "ДРУЖБА"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>683  040024474</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795    94722      92979       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 92 ОАО "ОРАНЧИЦКАЯ ПТИЦЕФАБРИКА"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>630  040024559</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   258107     242634      44     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>93  ОАО</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "РУЧАЙКА"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>237  040024611</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   440506     440456       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 94 ОАО "БЕРЕЗАСТРОЙМАТЕРИАЛЫ"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>617  040024628</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   931113     926374       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 95 ОАО "ГОМЕЛЬСКИЙ ЦЕНТР ВОСТОЧНЫХ ЕДИНОБОРСТВ"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>663  040024670</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795     6613       6613       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 96 ОАО "БАКАЛЕЯ МОГИЛЕВ"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>558  040024738</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   130638      74182       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 97 ОАО "ТЦ АЛЬТЕНБУРГ"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>689  040024803</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795    82935      80928       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 98 ОАО "СПЕЦЖЕЛЕЗОБЕТОН"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>626  040025069</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795  1895124    1894540       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 99 ОАО "БЕЛРЕСТАВРАЦИЯ"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>253  040025173</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795    83809      82351       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>100 ОАО "МОТЕКС"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>689  040025310</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795     1303        642       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>101 ОАО "КОМПЛЕКС-ПАРТНЕР"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>664  040025391</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   202417     202219       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>102 ОАО "ЖЛОБИНСКАЯ ШВЕЙНАЯ ФАБРИКА"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>673  040025571</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   124498     124497       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>103 ОАО "МОЗЫРСКАЯ ТОРГОВАЯ КОМПАНИЯ "ПОЛЕСЬЕ"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>678  040025592</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   193245     183321       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>104 ОАО "МОГИЛЕВОБЛАВТОТРАНС"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>802  040025603</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795  2232494    2209470       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>105 ОАО "ГИПРОЖИВМАШ"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>804  040025607</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   111886     106068       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>106 ОАО ГОМЕЛЬСКИЙ ЗАВОД "КОММУНАЛЬНИК"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>665  040025864</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795    92253      91799       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>107 ОАО "МОЗЫРСКИЙ ГОСТИНИЧНЫЙ КОМПЛЕКС "ПРИПЯТЬ"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>678  040025893</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   263141     258503       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>108 ОАО "ГОМЕЛЬСКОЕ ПЧЕЛОВОДСТВО"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>804  040025908</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795    10146       9184       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>109 ОАО "МИНСКАГРОТРАНС"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>254  040026014</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   187976     187720       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>110 ОАО "ГОМЕЛЬАГРОТРАНС"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>666  040026080</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   372180     364340       1    10  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>111 ОАО "ХАЛЬЧ"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>663  040026225</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   537105     536760       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>112 ОАО "БОБОВСКИЙ"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>673  040026240</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795  7048462    7046644       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>113 ОАО "БЕЛКРЕДО", Г.НОВОГРУДОК</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>698  040026777</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   482935     482744       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>114 ОАО "МЕДИК"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>665  040026782</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795    43884      35670       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>115 ОАО "ТРУД"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>804  040026800</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   244202     244142       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>116 ОАО "ИНСТИТУТ БЕЛГИПРОАГРОПИЩЕПРОМ"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">   673  040026240   153801795  7048462    7046644       1     1  31.12.2030</w:t>
-[...597 lines deleted...]
-      <w:r w:rsidRPr="00E620FF">
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>122  040026832</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795    96913      96724       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>117 ОАО "ГОМЕЛЬОБЛАВТОТРАНС"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>665  040026847</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795  2566939    2542364       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>118 ОАО "ЦНИИТУ", Г.МИНСК</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>121  040026851</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   153328     152592       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>119 ОАО "КАЛИНКОВИЧИАГРОТРАНС"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>674  040026881</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   148992     148992       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>120 ОАО "ИВАЦЕВИЧИ ПРОМСТРОЙЭНЕРГО"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>623  040026928</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795    41573      31720       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>121 ОАО "БРЕСТСКИЙ ЭЛЕКТРОТЕХНИЧЕСКИЙ ЗАВОД", Г.БРЕСТ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>252  040027132</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   833755     832063       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>122 ОАО "БОРИСОВСКИЙ ШПАЛОПРОПИТОЧНЫЙ ЗАВОД", Г.БОРИСОВ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>810  040027237</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795  1646503    1645696       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>123 ОАО "КАЛИНКОВИЧСКИЙ ЗАВОД ЖБИ", Г.КАЛИНКОВИЧИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>674  040027411</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   140834     136871       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>124 ОАО "КАЛИНКОВИЧИТОРГ"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>674  040027424</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795    75065      75041       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>125 ОАО "ПИНСКВОДСТРОЙ", Г.ПИНСК</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>854  040027558</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   871067     870951       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>126 ОАО "МИНСКИЙ ВАГОНОРЕМОНТНЫЙ ЗАВОД", Г.МИНСК</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>604  040027654</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   157578     154647       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>127 ОАО "БЕЛИНВЕНТАРЬТОРГ"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>604  040027706</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795    45143      44965       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>128 ОАО "ПОЛЕСЬЕСТРОЙ"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>678  040027804</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795     6555       2451       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>129 ОАО "ДОРСТРОЙМОНТАЖТРЕСТ", Г.МИНСК</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>254  040027835</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795  1079295    1078433       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>130 ОАО "ГОМЕЛЬСКИЙ ЭМЗ", Г.ГОМЕЛЬ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>664  040027849</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795   728872     728725       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>131 ОАО "ПОЛЕСЬЕГИПРОВОДХОЗ"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>854  040027859</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795    97488      97416       1     1  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>132 БЕЛХУДОЖКЕРАМИКА, Г.П. РАДОШКОВИЧИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>521  040005544</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795    43300      42550       1    10  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>133 ОАО "МИНСКОБЛАГРОСЕРВИС"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>520  040024748</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C6D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   153801795    99800      79570       1     2  31.12.2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6D82">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         </w:rPr>
         <w:t>----------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E620FF" w:rsidRPr="00E620FF" w:rsidRDefault="00E620FF" w:rsidP="00E620FF">
-[...37 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRPr="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008C6D82" w:rsidRDefault="008C6D82" w:rsidP="008C6D82">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="008C6D82" w:rsidSect="006B79C6">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="566" w:bottom="1134" w:left="1334" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...83 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="130"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...9 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B17C19"/>
-    <w:rsid w:val="00067F30"/>
+    <w:rsid w:val="006B79C6"/>
+    <w:rsid w:val="008C6D82"/>
     <w:rsid w:val="00B17C19"/>
-    <w:rsid w:val="00E30F28"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00EF0309"/>
     <w:rsid w:val="00FA2F3D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="1239B178"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{D26A1BC3-EF3B-4237-87DF-504E247F0372}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4770,128 +6551,84 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0078131A"/>
+    <w:rsid w:val="00CC11C8"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a4">
     <w:name w:val="Текст Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a3"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0078131A"/>
+    <w:rsid w:val="00CC11C8"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
-  </w:style>
-[...42 lines deleted...]
-    <w:rsid w:val="00067F30"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5113,57 +6850,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>2336</Words>
-  <Characters>13320</Characters>
+  <Words>2315</Words>
+  <Characters>13199</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>111</Lines>
-  <Paragraphs>31</Paragraphs>
+  <Lines>109</Lines>
+  <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Название</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15625</CharactersWithSpaces>
+  <CharactersWithSpaces>15484</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>Коновалов Андрей Александрович</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>